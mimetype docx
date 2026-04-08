--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -329,295 +329,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In operando study of gypsum crystal growth through in-cell environmental SEM</w:t>
+                <w:t xml:space="preserve">Deformation mechanisms of inorganic fullerenes used as lubrication additives: An in situ TEM nanocompression study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fantou</w:t>
+                <w:t xml:space="preserve">Sankar Rk Pattamadai Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Malchère</w:t>
+                <w:t xml:space="preserve">Pavel Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Wozniak</w:t>
+                <w:t xml:space="preserve">Marina Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucian Roiban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127515⟩</w:t>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.33001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412933001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883507v1</w:t>
+                <w:t xml:space="preserve">hal-04763097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation mechanisms of inorganic fullerenes used as lubrication additives: An in situ TEM nanocompression study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In operando study of gypsum crystal growth through in-cell environmental SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fantou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sankar Rk Pattamadai Sundaram</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+                <w:t xml:space="preserve">Annie Malchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Afanasiev</w:t>
+                <w:t xml:space="preserve">Anna Wozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Benmansour</w:t>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 129, pp.33001. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 628, pp.127515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/202412933001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763097v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CeO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; Elastic Properties: An In Situ Nanocompression Study in Environmental Transmission Electron Microscopy (ETEM)</w:t>
               </w:r>
@@ -910,51 +910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cottancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -999,278 +999,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Surface-Active Substances and Substrates on the Wettability of Individual Aerosol Particles during Condensation by Environmental Scanning Electron Microscopy</w:t>
+                <w:t xml:space="preserve">Operando Liquid-Phase TEM Experiments for the Investigation of Dissolution Kinetics: Application to Li-Ion Battery Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chatre</w:t>
+                <w:t xml:space="preserve">Julie Poulizac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ehret</w:t>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02700⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.105-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/micmic/ozac025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282390v1</w:t>
+                <w:t xml:space="preserve">hal-04194577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando Liquid-Phase TEM Experiments for the Investigation of Dissolution Kinetics: Application to Li-Ion Battery Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Surface-Active Substances and Substrates on the Wettability of Individual Aerosol Particles during Condensation by Environmental Scanning Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Poulizac</w:t>
+                <w:t xml:space="preserve">Eric Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+                <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29, pp.105-117. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (8), pp.2957-2965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/micmic/ozac025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194577v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme structural stability of Ti&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles: synergistic effect in the cationic sublattice</w:t>
               </w:r>
@@ -1442,51 +1442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (7), pp.3606. </w:t>
@@ -1652,364 +1652,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From dislocation nucleation to dislocation multiplication in ceramic nanoparticle</w:t>
+                <w:t xml:space="preserve">Morphological changes of silica aged under environmental conditions by three-dimensional nanoscale quantifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inas Issa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+                <w:t xml:space="preserve">Bruno Chal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Amodeo</w:t>
+                <w:t xml:space="preserve">Guilhem P. Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J Dunstan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Esnouf</w:t>
+                <w:t xml:space="preserve">Jacques Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21663831.2021.1894253⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.16447-16455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ta02861h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356913v1</w:t>
+                <w:t xml:space="preserve">hal-03483682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological changes of silica aged under environmental conditions by three-dimensional nanoscale quantifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From dislocation nucleation to dislocation multiplication in ceramic nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inas Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucian Roiban</w:t>
+                <w:t xml:space="preserve">Jonathan Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem P. Baeza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+                <w:t xml:space="preserve">David J Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Jestin</w:t>
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.16447-16455. </w:t>
+              <w:t xml:space="preserve">Materials Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.278-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ta02861h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21663831.2021.1894253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483682v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D multi-scale quantification of industrially relevant ultra-porous silicas by low-dose electron tomography combined with SANS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem P. Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yrieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2054,472 +2054,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis routes of CeO 2 nanoparticles dedicated to organophosphorus degradation: a benchmark</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of O‐Polar (000-1) ZnO Surfaces Induced by In Situ Ga Doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Bárta</w:t>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Chaput</w:t>
+                <w:t xml:space="preserve">Corinne Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Alexandrine Bolzinger</w:t>
+                <w:t xml:space="preserve">Christophe Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Vilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ce01898k⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2000037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.202000037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483155v1</w:t>
+                <w:t xml:space="preserve">hal-02615169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of O‐Polar (000-1) ZnO Surfaces Induced by In Situ Ga Doping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sartel</w:t>
+                <w:t xml:space="preserve">Synthesis routes of CeO 2 nanoparticles dedicated to organophosphorus degradation: a benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trenque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Camilla Magnano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Arnold</w:t>
+                <w:t xml:space="preserve">Jan Bárta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Hassani</w:t>
+                <w:t xml:space="preserve">Fréderic Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Vilar</w:t>
+                <w:t xml:space="preserve">Marie Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.2000037. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (10), pp.1725-1737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssr.202000037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9ce01898k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615169v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Analysis of grafted CNT dispersion and of their stiffening of polyurethane (PU)</w:t>
+                <w:t xml:space="preserve">Highly ductile amorphous oxide at room temperature and high strain rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. H. Jomaa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucian Roiban</w:t>
+                <w:t xml:space="preserve">Erkka Frankberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. S. Dhungana</w:t>
+                <w:t xml:space="preserve">Janne Kalikka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Xiao</w:t>
+                <w:t xml:space="preserve">Francisco García Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Cavaillé</w:t>
+                <w:t xml:space="preserve">Turkka Salminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 171, pp.103-110. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 366 (6467), pp.864-869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2018.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aav1254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156618v1</w:t>
+                <w:t xml:space="preserve">hal-02371750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron tomography on latex particles suspended in water using Environmental Scanning Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2573,325 +2573,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-selective synthesis of nanoceria for degradation of paraoxon as a chemical warfare simulant</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Quantitative Analysis of grafted CNT dispersion and of their stiffening of polyurethane (PU)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Jomaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Chaput</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Dhungana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cp00179d⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 171, pp.103-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2018.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075521v1</w:t>
+                <w:t xml:space="preserve">hal-02156618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly ductile amorphous oxide at room temperature and high strain rate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Turkka Salminen</w:t>
+                <w:t xml:space="preserve">Shape-selective synthesis of nanoceria for degradation of paraoxon as a chemical warfare simulant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trenque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Camilla Magnano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alexandrine Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 366 (6467), pp.864-869. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (10), pp.5455-5465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aav1254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9cp00179d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371750v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of liquid suspensions using scanning electron microscopy in transmission: estimation of the water film thickness using Monte-Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2945,425 +2945,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Properties of Cerium Oxide Nanocubes from In Situ TEM Compression Tests and DFT+U Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room temperature plasticity and phase transformation of nanometer-sized transition alumina nanoparticles under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Cobian</w:t>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Stauffer</w:t>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (S1), pp.1818 - 1819. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.308-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927618009571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934187v1</w:t>
+                <w:t xml:space="preserve">hal-01757849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the surfactant role in latex-aerogel systems by scanning transmission electron microscopy on aqueous suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic Properties of Cerium Oxide Nanocubes from In Situ TEM Compression Tests and DFT+U Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Maire</w:t>
+                <w:t xml:space="preserve">Manuel Cobian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Yrieix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Douglas Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 269 (1), pp.3 - 13. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (S1), pp.1818 - 1819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmi.12603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618009571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669904v1</w:t>
+                <w:t xml:space="preserve">hal-01934187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature plasticity and phase transformation of nanometer-sized transition alumina nanoparticles under pressure</w:t>
+                <w:t xml:space="preserve">Study of the surfactant role in latex-aerogel systems by scanning transmission electron microscopy on aqueous suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Issa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+                <w:t xml:space="preserve">A. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Esnouf</w:t>
+                <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Yrieix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 150, pp.308-316. </w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 269 (1), pp.3 - 13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.03.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757849v1</w:t>
+                <w:t xml:space="preserve">hal-01669904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difference between electrostriction kinetics, and mechanical response of segmented polyurethane-based EAP</w:t>
               </w:r>
@@ -3477,502 +3477,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of glass-fiber-reinforced polyamide 66 composites: Influence of glass-fiber content and cooling rate</w:t>
+                <w:t xml:space="preserve">Intense visible emission from ZnO/PAAX (X = H or Na) nanocomposite synthesized via a simple and scalable sol-gel method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Frihi</w:t>
+                <w:t xml:space="preserve">Y. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Layachi</w:t>
+                <w:t xml:space="preserve">A. Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gherib</w:t>
+                <w:t xml:space="preserve">P. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Stoclet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+                <w:t xml:space="preserve">A. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.23557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep23557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981207v1</w:t>
+                <w:t xml:space="preserve">hal-01328101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced three dimensional characterization of silica-based ultraporous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Rong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (13), pp.10625-10632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5ra26014k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense visible emission from ZnO/PAAX (X = H or Na) nanocomposite synthesized via a simple and scalable sol-gel method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystallization of glass-fiber-reinforced polyamide 66 composites: Influence of glass-fiber content and cooling rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gautier</w:t>
+                <w:t xml:space="preserve">D. Frihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Valette</w:t>
+                <w:t xml:space="preserve">A. Layachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Omar</w:t>
+                <w:t xml:space="preserve">S. Gherib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130, pp.70-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328101v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigation of MgO nanocube deformation at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inas Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 86, pp.295-304. </w:t>
@@ -4406,429 +4406,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet-STEM tomography: Principles, potentialities and limitations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">gamma-Al2O3 nanoparticles synthesised by pulsed laser ablation in liquids: a plasma analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Malchere</w:t>
+                <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ferreira</w:t>
+                <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Heidari Mezerji</w:t>
+                <w:t xml:space="preserve">Frederic Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bals</w:t>
+                <w:t xml:space="preserve">Mouhamed Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927614000105⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (3), pp.963-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cp53748j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808022v1</w:t>
+                <w:t xml:space="preserve">hal-01814319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior law of ceramic nanoparticles from transmission electron microscopy in situ nano-compression tests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
+                <w:t xml:space="preserve">Wet-STEM tomography: Principles, potentialities and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+                <w:t xml:space="preserve">Annie Malchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Heidari Mezerji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2014.01.002⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (2), pp.366-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927614000105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137605v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gamma-Al2O3 nanoparticles synthesised by pulsed laser ablation in liquids: a plasma analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical behavior law of ceramic nanoparticles from transmission electron microscopy in situ nano-compression tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamed Diouf</w:t>
+                <w:t xml:space="preserve">Emilie Calvié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (3), pp.963-973. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.107-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cp53748j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2014.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814319v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the type of carbon nanocharges on the dielectric, mechanical and electroactive properties of polyurethane composites films</w:t>
               </w:r>
@@ -4939,90 +4939,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global investigation into in situ nanoindentation experiments on zirconia: from the sample geometry optimization to the stress nanolocalization using convergent beam electron diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Calvié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5353,90 +5353,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the formation of distorted nanodomains involved in the phase transformation of stabilized zirconia by coupling convergent beam electron diffraction and in situ TEM nanoindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Calvié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5487,77 +5487,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time TEM observation of alumina ceramic nano-particles during compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Calvié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5659,51 +5659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jornsanoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5779,77 +5779,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Oxide Nanoparticles by Pulsed Laser Ablation in Liquids Containing a Complexing Molecule: Impact on Size Distributions and Prepared Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6036,549 +6036,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between the electrical and mechanical properties of polymer-nanotube nanocomposites and their microstructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facile and rapid synthesis of highly luminescent nanoparticles via Pulsed Laser Ablation in Liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cavaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2009.01.035⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (44), pp.445605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/44/445605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431376v1</w:t>
+                <w:t xml:space="preserve">hal-00384543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanodiamond synthesis by pulsed laser ablation in liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The relationship between the electrical and mechanical properties of polymer-nanotube nanocomposites and their microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bogner-van de Moortele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Amans</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Cavaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2008.10.035⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (10), pp.1533-1539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2009.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00361193v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed percolating network and Mechanical properties of PP/talc composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Frihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Satha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114 (5), pp.3097-3105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.30890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile and rapid synthesis of highly luminescent nanoparticles via Pulsed Laser Ablation in Liquid</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanodiamond synthesis by pulsed laser ablation in liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Chenus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.177-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2008.10.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/44/445605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00384543v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-group modification of poly(2,6-dimethyl-1,4-phenylene ether) and in situ synthesis of poly(2,6-dimethyl-1,4-phenylene ether)-b-Poly(ethylene terephthalate) block copolymer</w:t>
               </w:r>
@@ -6875,51 +6875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cavaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1820-1836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7017,51 +7017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gonzalez-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Terrones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cavaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 68 (15-16), pp.3265-3271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7218,842 +7218,842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative structural characterization of polymer-clay nanocomposites and discussion of an &amp;quot;ideal&amp;quot; microstructure, leading to the highest mechanical reinforcement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drastic modification of the dispersion state of submicron silica during biaxial deformation of poly(ethylene terephthalate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fenouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 45 (11), pp.1243-1251. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (9), pp.3229-3237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/polb.21186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma062886i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434175v1</w:t>
+                <w:t xml:space="preserve">hal-00372896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical history effects on rigid PVC microstructure and impact properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hajji</w:t>
+                <w:t xml:space="preserve">Grafting of polystyrene on nitrogen-doped multi-walled carbon nanotubes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariamne Dehonor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gonzalez-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cavaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.25688⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.3450-3457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2007.817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00434193v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay dispersion and aspect ratios in polymer-clay nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative structural characterization of polymer-clay nanocomposites and discussion of an &amp;quot;ideal&amp;quot; microstructure, leading to the highest mechanical reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vermogen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cavaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2007.802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (11), pp.1243-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.21186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373509v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical behavior of polymer grafted nanotubes/polymer nanocomposites using N-doped carbon nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Fragneaud</w:t>
+                <w:t xml:space="preserve">Thermo-mechanical history effects on rigid PVC microstructure and impact properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise-Anne Fillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cavaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2007.06.107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.2009-2017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.25688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434201v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drastic modification of the dispersion state of submicron silica during biaxial deformation of poly(ethylene terephthalate)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Rousseau</w:t>
+                <w:t xml:space="preserve">Clay dispersion and aspect ratios in polymer-clay nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vermogen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gauthier</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma062886i⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (10), pp.3160-3171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2007.802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372896v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of polystyrene on nitrogen-doped multi-walled carbon nanotubes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariamne Dehonor</w:t>
+                <w:t xml:space="preserve">Electrical behavior of polymer grafted nanotubes/polymer nanocomposites using N-doped carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fragneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gonzalez-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Terrones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cavaille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2007.06.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2007.817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00434166v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient coating of N-doped carbon nanotubes with polystyrene using atomic transfer radical polymerization</w:t>
               </w:r>
@@ -8091,51 +8091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gonzalez-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Terrones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cavaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.567-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8181,64 +8181,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U-PVC gelation level assessment, Part 1: Comparison of different techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise-Anne Fillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8310,51 +8310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotube brushes: Polystyrene grafted covalently on CNx nanotubes by nitroxide-mediated radical polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariamne Dehonor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8362,51 +8362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gonzalez-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cavaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.5349-5351. </w:t>
@@ -8469,51 +8469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiwalled carbon nanotube/polymer nanocomposites : processing and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8596,523 +8596,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the structure and dispersion in polymer-layered silicate nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vermogen</w:t>
+                <w:t xml:space="preserve">Multi-walled carbon nanotubes/polymer nanocomposites: processing and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Seguela</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Boucard</w:t>
+                <w:t xml:space="preserve">R. Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43, pp.1186-1197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436875v1</w:t>
+                <w:t xml:space="preserve">hal-00141301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-walled carbon nanotubes/polymer nanocomposites: processing and properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Gauthier</w:t>
+                <w:t xml:space="preserve">Evaluation of the structure and dispersion in polymer-layered silicate nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vermogen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Dendievel</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Seguela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (23), pp.9661-9669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma051249+⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141301v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas adsorption on carbon nanotubes</w:t>
+                <w:t xml:space="preserve">Physical adsorption of carbon tetrachloride on as-produced and on mechanically opened single walled carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M.R. Babaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupont-Pavlovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E. Mcrae</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Valsaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Res. Devel. Surface Sci.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.1549-1554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2004.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474931v1</w:t>
+                <w:t xml:space="preserve">hal-00474968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical adsorption of carbon tetrachloride on as-produced and on mechanically opened single walled carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Gas adsorption on carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mcrae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Babaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Mcrae</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Valsaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recent Res. Devel. Surface Sci.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.51-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2004.02.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00474968v1</w:t>
+                <w:t xml:space="preserve">hal-00474931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image analysis characterization of multi-walled carbon nanotubes</w:t>
               </w:r>
@@ -9150,51 +9150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Bossuot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mcrae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 41 (13), pp.2561-2572. </w:t>
@@ -9232,103 +9232,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opening of single-walled carbon nanotubes: evidence given by krypton and xenon adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Babaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stepanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.R. Babaa</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Dupont-Pavlovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mcrae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.86-92. </w:t>
@@ -9550,64 +9550,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Seguela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.272-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9671,51 +9671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Klopffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Varlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9806,77 +9806,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale study of water condensation on aerosols using in-situ Environmental Scanning and Transmission Electron Microscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Malchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10568,286 +10568,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 3D Method Using SEM and Liquid-Phase STEM to Study Cell Morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollen 3D: An Application of 3D Reconstruction for the Scanning Electron Microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayra Yucely Beb Caal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akkiz Bekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucian Roiban</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Langlois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mayra Yucely Beb Caal</w:t>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on In-Situ an Correlative Electron Microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Optomechatronic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456527v1</w:t>
+                <w:t xml:space="preserve">hal-03456526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen 3D: An Application of 3D Reconstruction for the Scanning Electron Microscope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a 3D Method Using SEM and Liquid-Phase STEM to Study Cell Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akkiz Bekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayra Yucely Beb Caal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Optomechatronic Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on In-Situ an Correlative Electron Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621013040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456526v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Metallic ZnO nanocrystals for Mid IR plasmonics</w:t>
               </w:r>
@@ -10958,103 +10958,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ deformation of nanocrystalline Al2O3 thin films at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erkka Frankberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turkka Salminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Kalikka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
@@ -11208,103 +11208,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ deformation of nanocrystalline Al2O3 thin films at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erkka Frankberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turkka Salminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t>
@@ -11946,77 +11946,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Multiscale Characterization of Silica Aerogels Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12071,103 +12071,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the mechanical properties of ceramics nanoparticles via in situ nano-indentation in a transmission electron microscope and finite elements simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inas Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Calvié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small scale plasticity International School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Cargese, France</w:t>
@@ -12248,51 +12248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Colloque Annuel du Groupe Français des Polymères (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Strasbourg, France</w:t>
@@ -12440,83 +12440,83 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the processing on the microstructure of polyethylene clay nanocomposites, relationship with their properties</w:t>
+                <w:t xml:space="preserve">Microstructural analysis of semi-crystalline polymer-clay nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vermogen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12537,107 +12537,107 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Zalakaros, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380310v1</w:t>
+                <w:t xml:space="preserve">hal-00380308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural analysis of semi-crystalline polymer-clay nanocomposites</w:t>
+                <w:t xml:space="preserve">Influence of the processing on the microstructure of polyethylene clay nanocomposites, relationship with their properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vermogen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12658,51 +12658,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Zalakaros, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380308v1</w:t>
+                <w:t xml:space="preserve">hal-00380310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des nanocharges lamellaires pour des nanocomposites destinés à des applications barrière et structurales</w:t>
               </w:r>
@@ -12740,51 +12740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Français des Argiles. Charges lamellaires et nanocomposites: où en est-on?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Villeurbanne, France</w:t>
@@ -12839,51 +12839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vermogen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12979,90 +12979,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Nanoparticles: Characterization by In situ Nanoindentation Inside a Transmission Electron Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Calvié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mahmood Aliofkhazraei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Mechanical Nanostructuring</w:t>
@@ -13136,77 +13136,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birth of clouds seen under the electron microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Jose Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13533,77 +13533,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantou Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wozniak Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Malchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -13833,51 +13833,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D820DE8"/>
+    <w:nsid w:val="E68957E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14064,51 +14064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-masenelli-varlot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8155-5806" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117470732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175205v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Dunstan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20471" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883507v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fantou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wozniak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127515" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Rk Pattamadai Sundaram" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Benmansour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412933001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Jenei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-024-06397-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Camilla Magnano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trenque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c01830" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Moreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202411151" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ehret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02700" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulizac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozac025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03441G" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483628v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin R. Salinas Ruiz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Kuwahara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hassine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24766-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356913v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Issa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Dunstan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2021.1894253" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem P. Baeza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ta02861h" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yrieix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120577" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02483155v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B&#225;rta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01898k" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615169v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hassani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156618v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Jomaa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Dhungana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xiao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.12.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156643v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jiao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2018.11.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00179d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371750v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkka Frankberg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kalikka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Ferr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkka Salminen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav1254" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12619" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934187v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cobian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Stauffer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009571" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yrieix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12603" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Issa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.03.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jomaa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seveyrat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Perrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lebrun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5c4b" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981207v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frihi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Layachi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gherib" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Foray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Rong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Perret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra26014k" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostoluk" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Omar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23557" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137607v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.12.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764871v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Jomaa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diguet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebrun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265826v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seveyrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dib Jawhar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.10.019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965002v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03378K" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808022v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferreira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heidari Mezerji" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bals" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614000105" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137605v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814319v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaput" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Diouf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53748j" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090962v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mhedi Jomaa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komkrisd Wongtimnoi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137602v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03689.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814472v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hapiuk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402738y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814457v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Palaprat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Juger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.05.020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5R1M94H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696087v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.02.029" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS07KC3B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813696v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jornsanoh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thollet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.01.041" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N5RS5HM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822569v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mancini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109387e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586403v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Justino Carastan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vermogen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole-Raymonde Demarquette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21527" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WCL2N9ZQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431376v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bogner-van de Moortele" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaille" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.01.035" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361193v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Chenus" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.10.035" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N69JDWDG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586397v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Frihi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Satha" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.30890" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5BG2QSFM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384543v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/44/445605" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373979v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane J&#233;ol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fenouillot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Monnet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22738" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433991v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434017v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nga Vu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.21516" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q9BQG5S8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433976v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragneaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez-Montiel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Terrones" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.08.013" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822694v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Raymonde Demarquette" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0283-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NTT40DXR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434175v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.21186" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2ZCKZ8B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434193v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Anne Fillot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hajji" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.25688" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHW1TK41-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373509v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.802" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434201v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terrones" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.06.107" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS2Z7WZC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372896v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma062886i" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434166v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariamne Dehonor" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.817" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436149v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.12.011" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8HSQNK1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436151v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.20077" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CH775D5P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436872v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b510471h" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-91RF93SD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436785v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dendievel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.20409" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGM5FXP1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436875v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seguela" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma051249+" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141301v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dendievel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474931v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcrae" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Babaa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valsaque" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474968v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont-Pavlovsky" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2004.02.004" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1V2KR9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475119v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gommes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blacher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bossuot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(03)00375-0" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475114v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stepanek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(03)00442-4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84G4HTPN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475088v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasrai" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Bancroft" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Stasio" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilbert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022379329476" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91R50DBJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475513v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475349v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Klopffer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varlet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.1108" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R0N5D0HL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382302v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Lebas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jose Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412908005" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222961v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wozniak Anna" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantou Alexandre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malch&#232;re Annie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masenelli-Varlot Karine" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meille Sylvain" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222963v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863414v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Laurens" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Dunstan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768992v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257310v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Yucely Beb Caal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Dembele" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkiz Bekel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2022.JW5A.69" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456527v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013040" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456526v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875130v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.H. Taha" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066345v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849568v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed K.H. Taha" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Bluet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065977v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.4913" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489061v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489087v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489086v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489091v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814321v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmat Firman Septiyanto" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Iskandar" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866735" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538212v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066434v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381847v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Milan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380036v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380310v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380308v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378943v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Plan&#232;s" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380314v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670827v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527674947.ch8" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663342v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian George" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Massin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02123628v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168810v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roiban Lucian" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295479v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168814v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-masenelli-varlot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8155-5806" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117470732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175205v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Dunstan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20471" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Rk Pattamadai Sundaram" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Benmansour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412933001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fantou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wozniak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127515" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Jenei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-024-06397-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Camilla Magnano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trenque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c01830" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Moreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202411151" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulizac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozac025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ehret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02700" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03441G" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483628v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin R. Salinas Ruiz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Kuwahara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hassine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24766-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem P. Baeza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ta02861h" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356913v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Issa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Dunstan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2021.1894253" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yrieix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120577" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615169v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hassani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02483155v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B&#225;rta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01898k" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkka Frankberg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kalikka" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Ferr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkka Salminen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav1254" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156643v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jiao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2018.11.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156618v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Jomaa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Dhungana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xiao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.12.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075521v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00179d" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12619" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757849v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Issa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.03.023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cobian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Stauffer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009571" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669904v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yrieix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12603" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jomaa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seveyrat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Perrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lebrun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5c4b" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328101v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostoluk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Omar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23557" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674655v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Foray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Rong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Perret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra26014k" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981207v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frihi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Layachi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gherib" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137607v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.12.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764871v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Jomaa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diguet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebrun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265826v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seveyrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dib Jawhar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.10.019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965002v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03378K" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814319v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaput" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Diouf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53748j" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808022v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferreira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heidari Mezerji" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bals" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614000105" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137605v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090962v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mhedi Jomaa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komkrisd Wongtimnoi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137602v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03689.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814472v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hapiuk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402738y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814457v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Palaprat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Juger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.05.020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5R1M94H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696087v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.02.029" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS07KC3B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813696v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jornsanoh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thollet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.01.041" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N5RS5HM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822569v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mancini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109387e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586403v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Justino Carastan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vermogen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole-Raymonde Demarquette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21527" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WCL2N9ZQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384543v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/44/445605" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431376v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bogner-van de Moortele" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaille" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.01.035" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586397v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Frihi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Satha" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.30890" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5BG2QSFM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361193v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Chenus" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.10.035" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N69JDWDG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373979v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane J&#233;ol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fenouillot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Monnet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22738" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433991v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434017v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nga Vu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.21516" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q9BQG5S8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433976v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragneaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez-Montiel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Terrones" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.08.013" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822694v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Raymonde Demarquette" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0283-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NTT40DXR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372896v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma062886i" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434166v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariamne Dehonor" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.817" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434175v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.21186" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2ZCKZ8B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434193v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Anne Fillot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hajji" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.25688" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHW1TK41-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373509v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.802" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434201v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terrones" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.06.107" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS2Z7WZC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436149v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.12.011" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8HSQNK1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436151v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.20077" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CH775D5P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436872v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b510471h" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-91RF93SD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436785v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dendievel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.20409" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGM5FXP1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141301v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dendievel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436875v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seguela" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma051249+" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474968v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Babaa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont-Pavlovsky" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcrae" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2004.02.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1V2KR9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474931v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valsaque" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475119v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gommes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blacher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bossuot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(03)00375-0" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475114v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stepanek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(03)00442-4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84G4HTPN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475088v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasrai" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Bancroft" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Stasio" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilbert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022379329476" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91R50DBJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475513v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475349v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Klopffer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varlet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.1108" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R0N5D0HL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382302v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Lebas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jose Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412908005" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222961v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wozniak Anna" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantou Alexandre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malch&#232;re Annie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masenelli-Varlot Karine" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meille Sylvain" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222963v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863414v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Laurens" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Dunstan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768992v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257310v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Yucely Beb Caal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Dembele" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkiz Bekel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2022.JW5A.69" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456526v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456527v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013040" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875130v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.H. Taha" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066345v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849568v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed K.H. Taha" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Bluet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065977v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.4913" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489061v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489087v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489086v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489091v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814321v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmat Firman Septiyanto" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Iskandar" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866735" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538212v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066434v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381847v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Milan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380036v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380308v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380310v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378943v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Plan&#232;s" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380314v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670827v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527674947.ch8" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663342v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian George" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Massin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02123628v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168810v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roiban Lucian" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295479v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168814v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>