--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -2841,265 +2841,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of liquid suspensions using scanning electron microscopy in transmission: estimation of the water film thickness using Monte-Carlo simulations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Room temperature plasticity and phase transformation of nanometer-sized transition alumina nanoparticles under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.12619⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.308-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735748v1</w:t>
+                <w:t xml:space="preserve">hal-01757849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature plasticity and phase transformation of nanometer-sized transition alumina nanoparticles under pressure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of liquid suspensions using scanning electron microscopy in transmission: estimation of the water film thickness using Monte-Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 150, pp.308-316. </w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 269 (2), pp.151 - 160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.03.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757849v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Properties of Cerium Oxide Nanocubes from In Situ TEM Compression Tests and DFT+U Simulations</w:t>
               </w:r>
@@ -3870,364 +3870,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ investigation of MgO nanocube deformation at room temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Esnouf</w:t>
+                <w:t xml:space="preserve">Modeling of segmented pure polyurethane electrostriction behaviors based on their nanostructural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Jomaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seveyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.12.001⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62, pp.139-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137607v1</w:t>
+                <w:t xml:space="preserve">hal-01764871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of segmented pure polyurethane electrostriction behaviors based on their nanostructural properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Lebrun</w:t>
+                <w:t xml:space="preserve">In situ investigation of MgO nanocube deformation at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inas Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 62, pp.139-147. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.295-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764871v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of elastic, electrical and electromechanical properties of polyurethane/grafted carbon nanotubes nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Jomaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Seveyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Dib Jawhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4693,51 +4693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior law of ceramic nanoparticles from transmission electron microscopy in situ nano-compression tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Calvié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4978,51 +4978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5392,51 +5392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6283,561 +6283,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed percolating network and Mechanical properties of PP/talc composites</w:t>
+                <w:t xml:space="preserve">Nanodiamond synthesis by pulsed laser ablation in liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Frihi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+                <w:t xml:space="preserve">D. Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Vigier</w:t>
+                <w:t xml:space="preserve">A.-C. Chenus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Satha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.30890⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.177-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2008.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586397v1</w:t>
+                <w:t xml:space="preserve">hal-00361193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanodiamond synthesis by pulsed laser ablation in liquids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed percolating network and Mechanical properties of PP/talc composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ledoux</w:t>
+                <w:t xml:space="preserve">Djamel Frihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dujardin</w:t>
+                <w:t xml:space="preserve">Gérard Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Reynaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Satha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18, pp.177-180. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (5), pp.3097-3105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2008.10.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.30890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361193v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-group modification of poly(2,6-dimethyl-1,4-phenylene ether) and in situ synthesis of poly(2,6-dimethyl-1,4-phenylene ether)-b-Poly(ethylene terephthalate) block copolymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing crystalline lamellae orientation impact on the properties of semi-crystalline polymer-clay nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vermogen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jéol</w:t>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Fenouillot</w:t>
+                <w:t xml:space="preserve">M.L. Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rousseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+                <w:t xml:space="preserve">J. Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1966-1975</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373979v1</w:t>
+                <w:t xml:space="preserve">hal-00433991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing crystalline lamellae orientation impact on the properties of semi-crystalline polymer-clay nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vermogen</w:t>
+                <w:t xml:space="preserve">End-group modification of poly(2,6-dimethyl-1,4-phenylene ether) and in situ synthesis of poly(2,6-dimethyl-1,4-phenylene ether)-b-Poly(ethylene terephthalate) block copolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fenouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Picard</w:t>
+                <w:t xml:space="preserve">Alain Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Milan</w:t>
+                <w:t xml:space="preserve">Christiane Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (12), pp.3985-3991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.22738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433991v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and fracture behavior of semicrystalline polymer-clay nanocomposites</w:t>
               </w:r>
@@ -7218,566 +7218,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drastic modification of the dispersion state of submicron silica during biaxial deformation of poly(ethylene terephthalate)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Rousseau</w:t>
+                <w:t xml:space="preserve">Grafting of polystyrene on nitrogen-doped multi-walled carbon nanotubes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariamne Dehonor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gonzalez-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cavaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma062886i⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.3450-3457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2007.817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372896v1</w:t>
+                <w:t xml:space="preserve">hal-00434166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of polystyrene on nitrogen-doped multi-walled carbon nanotubes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariamne Dehonor</w:t>
+                <w:t xml:space="preserve">Drastic modification of the dispersion state of submicron silica during biaxial deformation of poly(ethylene terephthalate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fenouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gauthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cavaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.3450-3457. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (9), pp.3229-3237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2007.817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma062886i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434166v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative structural characterization of polymer-clay nanocomposites and discussion of an &amp;quot;ideal&amp;quot; microstructure, leading to the highest mechanical reinforcement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermo-mechanical history effects on rigid PVC microstructure and impact properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise-Anne Fillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cavaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/polb.21186⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.2009-2017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.25688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434175v1</w:t>
+                <w:t xml:space="preserve">hal-00434193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical history effects on rigid PVC microstructure and impact properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hajji</w:t>
+                <w:t xml:space="preserve">Quantitative structural characterization of polymer-clay nanocomposites and discussion of an &amp;quot;ideal&amp;quot; microstructure, leading to the highest mechanical reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vermogen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cavaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.2009-2017. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (11), pp.1243-1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.25688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/polb.21186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434193v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay dispersion and aspect ratios in polymer-clay nanocomposites</w:t>
               </w:r>
@@ -7789,51 +7789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vermogen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8181,64 +8181,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U-PVC gelation level assessment, Part 1: Comparison of different techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise-Anne Fillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8310,51 +8310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotube brushes: Polystyrene grafted covalently on CNx nanotubes by nitroxide-mediated radical polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariamne Dehonor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8766,51 +8766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Seguela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9092,307 +9092,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image analysis characterization of multi-walled carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opening of single-walled carbon nanotubes: evidence given by krypton and xenon adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Babaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gommes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Blacher</w:t>
+                <w:t xml:space="preserve">I. Stepanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ch. Bossuot</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupont-Pavlovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mcrae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0008-6223(03)00375-0⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.86-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(03)00442-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475119v1</w:t>
+                <w:t xml:space="preserve">hal-00475114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening of single-walled carbon nanotubes: evidence given by krypton and xenon adsorption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.R. Babaa</w:t>
+                <w:t xml:space="preserve">Image analysis characterization of multi-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Stepanek</w:t>
+                <w:t xml:space="preserve">S. Blacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Dupont-Pavlovsky</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Bossuot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mcrae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0039-6028(03)00442-4⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41 (13), pp.2561-2572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0008-6223(03)00375-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00475114v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Distribution of the Chemical Species Generated Under Rubbing from ZDDP and Dispersed Potassium Triborate</w:t>
               </w:r>
@@ -9550,51 +9550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Seguela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9671,51 +9671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Klopffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Varlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9766,3277 +9766,3693 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale study of water condensation on aerosols using in-situ Environmental Scanning and Transmission Electron Microscopies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Point Scatterers in Highly Reflective Coatings for Gravitational Wave Interferometer Mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Marie Lebas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Malchère</w:t>
+                <w:t xml:space="preserve">Chaima Bouafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Vas</w:t>
+                <w:t xml:space="preserve">Benoit Sassolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Jose Cadete Santos Aires</w:t>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th European Microscopy Congress (EMC 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glass Lyon 2026: 18th European Society of Glass Conference &amp; Annual Meeting of the International Conference on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382302v1</w:t>
+                <w:t xml:space="preserve">hal-05599151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando characterization of plaster setting using Liquid-Phase Scanning Electron Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ Nanofriction Experiments under Gas in ETEM on Ceramic-Graphene Composites for Tribological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Malchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wozniak Anna</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Meille Sylvain</w:t>
+                <w:t xml:space="preserve">Bérangère Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS-EUROMAT 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Milwaukee, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozaf048.743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222961v1</w:t>
+                <w:t xml:space="preserve">hal-05599074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando characterization of plaster setting using Liquid-Phase Scanning Electron Microscopy (SEM)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malchère Annie</w:t>
+                <w:t xml:space="preserve">Multiscale study of water condensation on aerosols using in-situ Environmental Scanning and Transmission Electron Microscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masenelli-Varlot Karine</w:t>
+                <w:t xml:space="preserve">Louis-Marie Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Malchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meille Sylvain</w:t>
+                <w:t xml:space="preserve">Joseph Vas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Jose Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Microscopy Congress (IMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 17th European Microscopy Congress (EMC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.08005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412908005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222963v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ compression of cerium oxide nanocubes in Transmission Electron Microscopy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operando characterization of plaster setting using Liquid-Phase Scanning Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David James Dunstan</w:t>
+                <w:t xml:space="preserve">Wozniak Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantou Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malchère Annie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masenelli-Varlot Karine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meille Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Francfort, Germany</w:t>
+              <w:t xml:space="preserve">FEMS-EUROMAT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863414v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inelastic light scattering by the vibrational modes of single gold nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+                <w:t xml:space="preserve">Operando characterization of plaster setting using Liquid-Phase Scanning Electron Microscopy (SEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantou Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wozniak Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malchère Annie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masenelli-Varlot Karine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meille Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de la matière Condensée 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Division de Physique de la Matière Condensée de la Société Française de Physique (SFP), Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th International Microscopy Congress (IMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Busan (Corée), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768992v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a complete 3D surface reconstruction using images from a scanning electron microscope (SEM)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+                <w:t xml:space="preserve">In situ compression of cerium oxide nanocubes in Transmission Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongrong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
+                <w:t xml:space="preserve">Gaetan Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUROMAT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Francfort, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257310v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen 3D: An Application of 3D Reconstruction for the Scanning Electron Microscope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+                <w:t xml:space="preserve">Inelastic light scattering by the vibrational modes of single gold nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Timm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Optomechatronic Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Besançon, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées de la matière Condensée 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Division de Physique de la Matière Condensée de la Société Française de Physique (SFP), Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456526v1</w:t>
+                <w:t xml:space="preserve">hal-03768992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 3D Method Using SEM and Liquid-Phase STEM to Study Cell Morphology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Proposal for a complete 3D surface reconstruction using images from a scanning electron microscope (SEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayra Yucely Beb Caal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akkiz Bekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mayra Yucely Beb Caal</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on In-Situ an Correlative Electron Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621013040⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rochester, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/FIO.2022.JW5A.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456527v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Metallic ZnO nanocrystals for Mid IR plasmonics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+                <w:t xml:space="preserve">Pollen 3D: An Application of 3D Reconstruction for the Scanning Electron Microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayra Yucely Beb Caal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akkiz Bekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Delerue</w:t>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterialstrends 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univ. Cattolica del Sacro Cuore Brescia, Sep 2018, Brescia, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on Optomechatronic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875130v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ deformation of nanocrystalline Al2O3 thin films at room temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+                <w:t xml:space="preserve">Development of a 3D Method Using SEM and Liquid-Phase STEM to Study Cell Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akkiz Bekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Janne Kalikka</w:t>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayra Yucely Beb Caal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting and Exhibit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on In-Situ an Correlative Electron Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621013040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066345v1</w:t>
+                <w:t xml:space="preserve">hal-03456527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mid-infrared localized surface plasmon resonances in doped ZnO nanocrystals and nanowires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Invited] Metallic ZnO nanocrystals for Mid IR plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-M Bluet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+                <w:t xml:space="preserve">M.K.H. Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Canut</w:t>
+                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès C'Nano 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Nanomaterialstrends 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. Cattolica del Sacro Cuore Brescia, Sep 2018, Brescia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849568v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ deformation of nanocrystalline Al2O3 thin films at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erkka Frankberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turkka Salminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Kalikka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microscopy Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-MRS Spring Meeting and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.4913⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02065977v1</w:t>
+                <w:t xml:space="preserve">hal-02066345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">doped ZnO nano-structures for M-IR plasmonics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
+                <w:t xml:space="preserve">mid-infrared localized surface plasmon resonances in doped ZnO nanocrystals and nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed K.H. Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Congrès C'Nano 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489061v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanoparticles: from intense visible emission to Mid IR plasmon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+                <w:t xml:space="preserve">In situ deformation of nanocrystalline Al2O3 thin films at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erkka Frankberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkka Salminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT 6th annual world congress on Nano science and technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.4913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489087v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanoparticles: from intense visible emission to Mid IR plasmon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">doped ZnO nano-structures for M-IR plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMP16 - International Conference on Energy, Materials and Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Troyes, France</w:t>
+              <w:t xml:space="preserve">EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489086v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanostructures for Mid-IR plasmonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZnO nanoparticles: from intense visible emission to Mid IR plasmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoplasm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Cetraro, Italy</w:t>
+              <w:t xml:space="preserve">BIT 6th annual world congress on Nano science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489091v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Electron-matter Interaction during wet-STEM Electron Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahmat Firman Septiyanto</w:t>
+                <w:t xml:space="preserve">ZnO nanoparticles: from intense visible emission to Mid IR plasmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5TH NANOSCIENCE AND NANOTECHNOLOGY SYMPOSIUM (NNS2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMP16 - International Conference on Energy, Materials and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814321v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Multiscale Characterization of Silica Aerogels Composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucian Roiban</w:t>
+                <w:t xml:space="preserve">ZnO nanostructures for Mid-IR plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Maire</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd International Congress on 3D Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.29--34</w:t>
+              <w:t xml:space="preserve">Nanoplasm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cetraro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538212v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the mechanical properties of ceramics nanoparticles via in situ nano-indentation in a transmission electron microscope and finite elements simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of Electron-matter Interaction during wet-STEM Electron Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahmat Firman Septiyanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferry Iskandar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small scale plasticity International School</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5TH NANOSCIENCE AND NANOTECHNOLOGY SYMPOSIUM (NNS2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. pp.82-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4866735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066434v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités des charges lamellaires dans les thermoplastiques : où en est-on ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Picard</w:t>
+                <w:t xml:space="preserve">3D Multiscale Characterization of Silica Aerogels Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Vigier</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Colloque Annuel du Groupe Français des Polymères (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Congress on 3D Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.29--34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381847v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the state of dispersion of nanosilica, induced by crystallization in a bi-axially stretched PET nanocomposite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gauthier</w:t>
+                <w:t xml:space="preserve">Determination of the mechanical properties of ceramics nanoparticles via in situ nano-indentation in a transmission electron microscope and finite elements simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inas Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Calvié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Congress, EPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">Small scale plasticity International School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380036v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural analysis of semi-crystalline polymer-clay nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vermogen</w:t>
+                <w:t xml:space="preserve">Modification of the state of dispersion of nanosilica, induced by crystallization in a bi-axially stretched PET nanocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fenouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Zalakaros, Hungary</w:t>
+              <w:t xml:space="preserve">European Polymer Congress, EPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380308v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the processing on the microstructure of polyethylene clay nanocomposites, relationship with their properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentialités des charges lamellaires dans les thermoplastiques : où en est-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vermogen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Zalakaros, Hungary</w:t>
+              <w:t xml:space="preserve">37ème Colloque Annuel du Groupe Français des Polymères (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380310v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des nanocharges lamellaires pour des nanocomposites destinés à des applications barrière et structurales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the processing on the microstructure of polyethylene clay nanocomposites, relationship with their properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vermogen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Français des Argiles. Charges lamellaires et nanocomposites: où en est-on?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Eurofillers 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Zalakaros, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378943v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Microstructural analysis of semi-crystalline polymer-clay nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vermogen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurofillers 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Zalakaros, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence of the processing on the microstructure of polyethylene clay nanocomposites, relationship with their properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vermogen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Polymer Nanocomposites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des nanocharges lamellaires pour des nanocomposites destinés à des applications barrière et structurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380314v1</w:t>
+                <w:t xml:space="preserve">Marie Laure Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vermogen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe Français des Argiles. Charges lamellaires et nanocomposites: où en est-on?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Optically Active Defects in Mirrors to Better Hear the Whispers of the Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Bouafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Colloque SFµ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Nanoparticles: Characterization by In situ Nanoindentation Inside a Transmission Electron Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Calvié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13049,70 +13465,70 @@
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mahmood Aliofkhazraei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Mechanical Nanostructuring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.163-180, 2015, 9783527335060. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527674947.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13122,147 +13538,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birth of clouds seen under the electron microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Jose Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13272,100 +13688,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la microscopie électronique filtrée en énergie (TEM/EELS) à la caractérisation chimique des polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Ecole Centrale de Lyon, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02123628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13375,196 +13791,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timelapse: Crystal growth during setting of gypsum plaster, observed through in-cell environmental SEM (with setting retardant)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantou Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wozniak Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malchère Annie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roiban Lucian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meille Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timelapse: Crystal growth during setting of gypsum plaster over a large area, observed through in-cell environmental SEM (with setting retardant)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantou Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wozniak Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Malchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13589,183 +14005,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timelapse: Crystal growth during setting of gypsum plaster, observed through in-cell environmental SEM (without any setting retardant)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantou Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wozniak Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malchère Annie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roiban Lucian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meille Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId434"/>
+      <w:footerReference w:type="default" r:id="rId444"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13833,51 +14249,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E68957E7"/>
+    <w:nsid w:val="307A65EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14064,51 +14480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-masenelli-varlot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8155-5806" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117470732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175205v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Dunstan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20471" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Rk Pattamadai Sundaram" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Benmansour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412933001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fantou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wozniak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127515" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Jenei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-024-06397-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Camilla Magnano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trenque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c01830" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Moreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202411151" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulizac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozac025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ehret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02700" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03441G" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483628v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin R. Salinas Ruiz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Kuwahara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hassine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24766-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem P. Baeza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ta02861h" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356913v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Issa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Dunstan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2021.1894253" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yrieix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120577" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615169v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hassani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02483155v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B&#225;rta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01898k" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkka Frankberg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kalikka" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Ferr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkka Salminen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav1254" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156643v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jiao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2018.11.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156618v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Jomaa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Dhungana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xiao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.12.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075521v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00179d" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12619" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757849v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Issa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.03.023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cobian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Stauffer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009571" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669904v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yrieix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12603" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jomaa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seveyrat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Perrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lebrun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5c4b" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328101v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostoluk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Omar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23557" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674655v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Foray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Rong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Perret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra26014k" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981207v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frihi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Layachi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gherib" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137607v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.12.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764871v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Jomaa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diguet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebrun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265826v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seveyrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dib Jawhar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.10.019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965002v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03378K" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814319v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaput" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Diouf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53748j" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808022v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferreira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heidari Mezerji" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bals" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614000105" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137605v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090962v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mhedi Jomaa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komkrisd Wongtimnoi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137602v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03689.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814472v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hapiuk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402738y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814457v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Palaprat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Juger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.05.020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5R1M94H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696087v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.02.029" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS07KC3B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813696v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jornsanoh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thollet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.01.041" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N5RS5HM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822569v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mancini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109387e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586403v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Justino Carastan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vermogen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole-Raymonde Demarquette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21527" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WCL2N9ZQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384543v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/44/445605" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431376v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bogner-van de Moortele" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaille" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.01.035" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586397v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Frihi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Satha" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.30890" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5BG2QSFM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361193v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Chenus" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.10.035" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N69JDWDG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373979v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane J&#233;ol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fenouillot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Monnet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22738" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433991v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434017v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nga Vu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.21516" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q9BQG5S8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433976v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragneaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez-Montiel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Terrones" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.08.013" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822694v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Raymonde Demarquette" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0283-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NTT40DXR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372896v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma062886i" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434166v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariamne Dehonor" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.817" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434175v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.21186" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2ZCKZ8B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434193v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Anne Fillot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hajji" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.25688" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHW1TK41-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373509v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.802" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434201v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terrones" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.06.107" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS2Z7WZC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436149v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.12.011" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8HSQNK1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436151v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.20077" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CH775D5P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436872v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b510471h" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-91RF93SD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436785v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dendievel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.20409" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGM5FXP1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141301v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dendievel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436875v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seguela" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma051249+" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474968v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Babaa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont-Pavlovsky" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcrae" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2004.02.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1V2KR9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474931v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valsaque" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475119v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gommes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blacher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bossuot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(03)00375-0" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475114v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stepanek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(03)00442-4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84G4HTPN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475088v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasrai" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Bancroft" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Stasio" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilbert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022379329476" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91R50DBJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475513v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475349v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Klopffer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varlet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.1108" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R0N5D0HL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382302v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Lebas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jose Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412908005" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222961v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wozniak Anna" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantou Alexandre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malch&#232;re Annie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masenelli-Varlot Karine" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meille Sylvain" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222963v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863414v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Laurens" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Dunstan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768992v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257310v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Yucely Beb Caal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Dembele" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkiz Bekel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2022.JW5A.69" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456526v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456527v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013040" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875130v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.H. Taha" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066345v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849568v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed K.H. Taha" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Bluet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065977v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.4913" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489061v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489087v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489086v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489091v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814321v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmat Firman Septiyanto" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Iskandar" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866735" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538212v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066434v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381847v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Milan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380036v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380308v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380310v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378943v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Plan&#232;s" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380314v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670827v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527674947.ch8" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663342v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian George" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Massin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02123628v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168810v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roiban Lucian" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295479v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168814v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-masenelli-varlot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8155-5806" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117470732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175205v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Dunstan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20471" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Rk Pattamadai Sundaram" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Benmansour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412933001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fantou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wozniak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127515" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Jenei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-024-06397-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Camilla Magnano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trenque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c01830" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Moreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202411151" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulizac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozac025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ehret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02700" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03441G" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483628v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin R. Salinas Ruiz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Kuwahara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hassine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24766-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem P. Baeza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ta02861h" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356913v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Issa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Dunstan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2021.1894253" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yrieix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120577" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615169v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hassani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02483155v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B&#225;rta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01898k" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkka Frankberg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kalikka" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Ferr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkka Salminen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav1254" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156643v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jiao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2018.11.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156618v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Jomaa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Dhungana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xiao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.12.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075521v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00179d" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Issa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.03.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735748v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12619" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cobian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Stauffer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009571" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669904v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yrieix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12603" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jomaa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seveyrat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Perrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lebrun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5c4b" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328101v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostoluk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Omar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23557" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674655v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Foray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Rong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Perret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra26014k" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981207v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frihi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Layachi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gherib" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764871v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Jomaa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diguet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebrun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137607v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.12.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265826v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seveyrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dib Jawhar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.10.019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965002v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03378K" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814319v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaput" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Diouf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53748j" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808022v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferreira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heidari Mezerji" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bals" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614000105" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137605v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090962v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mhedi Jomaa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komkrisd Wongtimnoi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137602v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03689.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814472v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hapiuk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402738y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814457v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Palaprat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Juger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.05.020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5R1M94H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696087v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.02.029" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS07KC3B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813696v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jornsanoh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thollet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.01.041" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N5RS5HM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822569v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mancini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109387e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586403v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Justino Carastan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vermogen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole-Raymonde Demarquette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21527" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WCL2N9ZQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384543v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/44/445605" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431376v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bogner-van de Moortele" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaille" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.01.035" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361193v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Chenus" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.10.035" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N69JDWDG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586397v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Frihi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Satha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.30890" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5BG2QSFM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433991v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373979v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane J&#233;ol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fenouillot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Monnet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22738" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434017v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nga Vu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.21516" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q9BQG5S8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433976v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragneaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez-Montiel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Terrones" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.08.013" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822694v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Raymonde Demarquette" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0283-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NTT40DXR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434166v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariamne Dehonor" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.817" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372896v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma062886i" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434193v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Anne Fillot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hajji" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.25688" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHW1TK41-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434175v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.21186" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2ZCKZ8B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373509v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.802" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434201v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terrones" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.06.107" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS2Z7WZC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436149v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.12.011" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8HSQNK1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436151v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.20077" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CH775D5P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436872v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b510471h" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-91RF93SD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436785v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dendievel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.20409" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGM5FXP1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141301v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dendievel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436875v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seguela" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma051249+" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474968v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Babaa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont-Pavlovsky" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcrae" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2004.02.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1V2KR9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474931v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valsaque" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475114v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stepanek" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(03)00442-4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84G4HTPN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475119v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gommes" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blacher" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bossuot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(03)00375-0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475088v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasrai" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Bancroft" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Stasio" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilbert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022379329476" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91R50DBJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475513v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475349v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Klopffer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varlet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.1108" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R0N5D0HL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599151v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Bouafif" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sassolas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hofman" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599074v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lesaint" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf048.743" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382302v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Lebas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jose Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412908005" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222961v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wozniak Anna" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantou Alexandre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malch&#232;re Annie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masenelli-Varlot Karine" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meille Sylvain" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222963v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863414v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Laurens" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Dunstan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768992v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257310v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Yucely Beb Caal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Dembele" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkiz Bekel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2022.JW5A.69" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456526v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456527v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013040" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875130v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.H. Taha" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066345v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849568v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed K.H. Taha" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Bluet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065977v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.4913" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489061v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489087v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489086v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489091v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814321v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmat Firman Septiyanto" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Iskandar" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866735" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538212v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066434v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380036v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381847v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Milan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380310v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380308v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380314v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378943v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Plan&#232;s" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599122v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coulon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670827v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527674947.ch8" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663342v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian George" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Massin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02123628v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168810v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roiban Lucian" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295479v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168814v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>