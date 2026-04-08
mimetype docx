--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -3525,652 +3525,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation de la qualité de la viande de porc selon la race : Basque ou Large White et le système d'élevage : conventionnel, alternatif ou extensif</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Analyse multivariée de la variabilité de la qualité de viande de porc selon la race et le système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Btissam Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France. pp.51-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749497v1</w:t>
+                <w:t xml:space="preserve">hal-01003245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'apport d'acides gras n-3 et d'antioxydants végétaux dans l'aliment sur les qualités sensorielles de la viande de lapin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Bebin</w:t>
+                <w:t xml:space="preserve">Variation de la qualité de la viande de porc selon la race : Basque ou Large White et le système d'élevage : conventionnel, alternatif ou extensif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Le Mans, France</w:t>
+              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750034v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multivariée de la variabilité de la qualité de viande de porc selon la race et le système</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+                <w:t xml:space="preserve">Effet de l'apport d'acides gras n-3 et d'antioxydants végétaux dans l'aliment sur les qualités sensorielles de la viande de lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arturo-Schaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France. pp.51-52</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003245v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation de l'âge à l'abattage d'une souche lourde de poulet et conséquences sur le rendement et la qualité de la viande</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Sensory characteristics of beef in France and UK at two cooking temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maamer Jlali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mercerand</w:t>
+                <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland R. Jailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. 714 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750250v1</w:t>
+                <w:t xml:space="preserve">hal-02745191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory characteristics of beef in France and UK at two cooking temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Micol</w:t>
+                <w:t xml:space="preserve">Augmentation de l'âge à l'abattage d'une souche lourde de poulet et conséquences sur le rendement et la qualité de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verane Gigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Meteau</w:t>
+                <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. 714 p</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745191v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory qualities of longissimus muscle from finished young bulls offered diets enriched in linseed and antioxydants supplements</w:t>
               </w:r>
@@ -4419,90 +4419,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of increased slaughter age on meat yield and breast meat quality from a heavy line of broiler chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maamer Jlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verane Gigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
@@ -5275,320 +5275,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la teneur en lipides intramusculaires sur les caractéristiques sensorielles du filet et du magret de canard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canards de Barbarie, mulard et hinny : quelles sont les particularités sensorielles de leur foie gras?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmpipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758067v1</w:t>
+                <w:t xml:space="preserve">hal-02755233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canards de Barbarie, mulard et hinny : quelles sont les particularités sensorielles de leur foie gras?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de la teneur en lipides intramusculaires sur les caractéristiques sensorielles du filet et du magret de canard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmpipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755233v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction génotype/gavage sur la qualité sensorielle du filet et du magret de canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6976,51 +6976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of production system in local and conventional pig breeds on stress indicators at slaughter, muscle and meat traits and pork eating quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ecolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7947,77 +7947,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maamer Jlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verane Gigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 90 (6), pp.2003-2013. </w:t>
@@ -8654,51 +8654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8801,51 +8801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (1), pp.13-17</w:t>
@@ -9292,51 +9292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210976v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210771v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dubost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/IMG/pdf/Texte_13_qualite_prod_A-Dubost.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisela Arturo-Schaan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bebin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Briens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsmtv.org/pdf/archives/ACTES_14e_JSMTV.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Salmi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264487v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine M&#233;teau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Gicquel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gicquel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hallouis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane de Tonnac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gigaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tauty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Richardson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749119v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ballet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le Musset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750034v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arturo-Schaan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003245v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745191v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier S. Chriki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749213v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749917v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754232v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754331v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753734v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rossignol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouveau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750943v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754264v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755233v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759239v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551431v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papillon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chadeyron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Boutifard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pousin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028066v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellies-Oury Marie-Pierre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Emanuel Eiras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanor Nunes Do Prado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100610" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2020.1843139" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995122v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Devincenzi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001477" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622399v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8010008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463368v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane Cristina Rivaroli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Do Prado" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003543" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan P. Moloney" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.07.026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641511v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9100" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455872v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000609" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1113500" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633525v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1068428" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210656v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nabinger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.06.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P26TDNM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642878v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210320v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.07.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D3CPM3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645843v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tauty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2013.775695" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4192" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647121v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2011.02797.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9KCFPRT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665029v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2010.503472" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664703v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cannata" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2009.10.018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C07GRHL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659290v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5brm-0c84" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657230v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.5.914" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653298v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682442v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoo-Paris" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706090v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210976v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210771v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dubost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/IMG/pdf/Texte_13_qualite_prod_A-Dubost.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisela Arturo-Schaan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bebin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Briens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsmtv.org/pdf/archives/ACTES_14e_JSMTV.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Salmi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264487v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine M&#233;teau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Gicquel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gicquel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hallouis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane de Tonnac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gigaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tauty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Richardson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749119v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ballet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le Musset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arturo-Schaan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745191v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier S. Chriki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750250v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749213v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749917v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754232v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754331v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753734v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rossignol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouveau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750943v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754264v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755233v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758067v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759239v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551431v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papillon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chadeyron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Boutifard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pousin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028066v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellies-Oury Marie-Pierre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Emanuel Eiras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanor Nunes Do Prado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100610" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2020.1843139" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995122v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Devincenzi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001477" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622399v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8010008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463368v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane Cristina Rivaroli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Do Prado" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003543" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan P. Moloney" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.07.026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641511v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9100" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455872v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000609" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1113500" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633525v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1068428" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210656v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nabinger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.06.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P26TDNM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642878v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210320v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.07.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D3CPM3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645843v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tauty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2013.775695" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4192" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647121v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2011.02797.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9KCFPRT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665029v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2010.503472" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664703v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cannata" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2009.10.018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C07GRHL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659290v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5brm-0c84" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657230v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.5.914" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653298v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682442v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoo-Paris" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706090v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>