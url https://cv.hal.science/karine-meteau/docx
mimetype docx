--- v1 (2026-04-08)
+++ v2 (2026-05-24)
@@ -3650,277 +3650,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation de la qualité de la viande de porc selon la race : Basque ou Large White et le système d'élevage : conventionnel, alternatif ou extensif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de l'apport d'acides gras n-3 et d'antioxydants végétaux dans l'aliment sur les qualités sensorielles de la viande de lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+                <w:t xml:space="preserve">M. Arturo-Schaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie M. Damon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">K. Bebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749497v1</w:t>
+                <w:t xml:space="preserve">hal-02750034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'apport d'acides gras n-3 et d'antioxydants végétaux dans l'aliment sur les qualités sensorielles de la viande de lapin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mourot</w:t>
+                <w:t xml:space="preserve">Variation de la qualité de la viande de porc selon la race : Basque ou Large White et le système d'élevage : conventionnel, alternatif ou extensif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arturo-Schaan</w:t>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bebin</w:t>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Le Mans, France</w:t>
+              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750034v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory characteristics of beef in France and UK at two cooking temperatures</w:t>
               </w:r>
@@ -5275,320 +5275,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canards de Barbarie, mulard et hinny : quelles sont les particularités sensorielles de leur foie gras?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de la teneur en lipides intramusculaires sur les caractéristiques sensorielles du filet et du magret de canard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmpipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755233v1</w:t>
+                <w:t xml:space="preserve">hal-02758067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la teneur en lipides intramusculaires sur les caractéristiques sensorielles du filet et du magret de canard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canards de Barbarie, mulard et hinny : quelles sont les particularités sensorielles de leur foie gras?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmpipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758067v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction génotype/gavage sur la qualité sensorielle du filet et du magret de canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6976,51 +6976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of production system in local and conventional pig breeds on stress indicators at slaughter, muscle and meat traits and pork eating quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ecolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8654,51 +8654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8801,51 +8801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (1), pp.13-17</w:t>
@@ -9292,51 +9292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210976v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210771v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dubost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/IMG/pdf/Texte_13_qualite_prod_A-Dubost.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisela Arturo-Schaan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bebin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Briens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsmtv.org/pdf/archives/ACTES_14e_JSMTV.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Salmi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264487v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine M&#233;teau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Gicquel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gicquel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hallouis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane de Tonnac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gigaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tauty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Richardson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749119v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ballet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le Musset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arturo-Schaan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745191v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier S. Chriki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750250v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749213v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749917v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754232v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754331v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753734v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rossignol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouveau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750943v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754264v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755233v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758067v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759239v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551431v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papillon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chadeyron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Boutifard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pousin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028066v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellies-Oury Marie-Pierre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Emanuel Eiras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanor Nunes Do Prado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100610" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2020.1843139" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995122v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Devincenzi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001477" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622399v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8010008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463368v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane Cristina Rivaroli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Do Prado" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003543" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan P. Moloney" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.07.026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641511v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9100" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455872v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000609" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1113500" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633525v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1068428" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210656v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nabinger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.06.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P26TDNM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642878v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210320v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.07.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D3CPM3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645843v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tauty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2013.775695" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4192" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647121v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2011.02797.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9KCFPRT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665029v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2010.503472" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664703v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cannata" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2009.10.018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C07GRHL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659290v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5brm-0c84" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657230v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.5.914" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653298v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682442v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoo-Paris" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706090v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210976v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210771v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dubost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/IMG/pdf/Texte_13_qualite_prod_A-Dubost.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisela Arturo-Schaan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bebin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Briens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsmtv.org/pdf/archives/ACTES_14e_JSMTV.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Salmi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264487v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine M&#233;teau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Gicquel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gicquel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hallouis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane de Tonnac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gigaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tauty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Richardson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749119v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ballet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le Musset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arturo-Schaan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745191v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier S. Chriki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750250v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749213v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749917v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754232v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754331v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753734v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rossignol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouveau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750943v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754264v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755233v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759239v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551431v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papillon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chadeyron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Boutifard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pousin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028066v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellies-Oury Marie-Pierre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Emanuel Eiras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanor Nunes Do Prado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100610" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2020.1843139" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995122v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Devincenzi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001477" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622399v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8010008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463368v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane Cristina Rivaroli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Do Prado" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003543" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan P. Moloney" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.07.026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641511v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9100" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455872v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000609" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1113500" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633525v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1068428" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210656v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nabinger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.06.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P26TDNM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642878v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210320v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.07.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D3CPM3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645843v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tauty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2013.775695" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4192" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647121v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2011.02797.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9KCFPRT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665029v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2010.503472" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664703v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cannata" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2009.10.018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C07GRHL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659290v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5brm-0c84" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657230v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.5.914" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653298v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682442v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoo-Paris" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706090v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>