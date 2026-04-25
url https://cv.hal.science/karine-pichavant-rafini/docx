--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -234,421 +234,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic changes in dorsal root ganglia of newborn Wistar rats following LPS exposure to understand mechanisms of critical illness polyneuropathy</w:t>
+                <w:t xml:space="preserve">Evaluating metabolic changes in H9c2 cardiomyoblasts exposed to LPS: Towards understanding sepsis mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Szczesnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Le Gall-Ianotto</w:t>
+                <w:t xml:space="preserve">Marie-Dominique Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐dominique Jezequel</w:t>
+                <w:t xml:space="preserve">Michaël Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Théron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karelle Léon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14814/phy2.70633⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (10), pp.e0334234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0334234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382111v1</w:t>
+                <w:t xml:space="preserve">hal-05382108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating metabolic changes in H9c2 cardiomyoblasts exposed to LPS: Towards understanding sepsis mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Szczesnowski</w:t>
+                <w:t xml:space="preserve">Effects of selenium, selenium‐enriched spirulina and phycocyanin on myocarditis stress parameters on LPS‐induced injury in H9c2 ventricular cardiomyoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Théron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Dominique Jezequel</w:t>
+                <w:t xml:space="preserve">Charlotte Gandubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karelle Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (10), pp.e0334234. </w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (10), pp.e70376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0334234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14814/phy2.70376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382108v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of selenium, selenium‐enriched spirulina and phycocyanin on myocarditis stress parameters on LPS‐induced injury in H9c2 ventricular cardiomyoblasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic changes in dorsal root ganglia of newborn Wistar rats following LPS exposure to understand mechanisms of critical illness polyneuropathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Szczesnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Castel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
+                <w:t xml:space="preserve">Christelle Le Gall-Ianotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐dominique Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Théron</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karelle Léon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 13 (10), pp.e70376. </w:t>
+              <w:t xml:space="preserve">, 2025, 13 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14814/phy2.70376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14814/phy2.70633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092594v1</w:t>
+                <w:t xml:space="preserve">hal-05382111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating M101 's Effect in Improving Cardiac and Diaphragmatic Mechanical and Functional Properties on Wistar Rat</w:t>
               </w:r>
@@ -768,77 +768,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Sodium Selenite and Selenium-Enriched Spirulina Supplementation Effects After Selenium Deficiency on Growth, Tissue Selenium Concentrations, Antioxidant Activities, and Selenoprotein Expression in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karelle Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gandubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuenn Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -902,51 +902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can selenium‐enriched spirulina supplementation ameliorate sepsis outcomes in selenium‐deficient animals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1030,161 +1030,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-sea versus shallow conditions: a comparative ecobarotoxicological study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fat grafting: Early hypoxia, oxidative stress, and inflammation developing prior to injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Belhomme</w:t>
+                <w:t xml:space="preserve">Nathalie Kerfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+                <w:t xml:space="preserve">Gaëlle Albacete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lemaire</w:t>
+                <w:t xml:space="preserve">Manon Inizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Amérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (7), pp.7736-7741. </w:t>
+              <w:t xml:space="preserve">Journal of Plastic, Reconstructive and Aesthetic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (9), pp.1775-1784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-07590-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bjps.2020.05.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471869v1</w:t>
+                <w:t xml:space="preserve">hal-04471867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of high hydrostatic pressure and dispersed oil on the metabolism and the mortality of turbot hepatocytes (Scophthalmus maximus)</w:t>
               </w:r>
@@ -1209,384 +1209,384 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Marziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 249, pp.126420 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological characteristics associated with increased resistance to decompression sickness in male and female rats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Guernec</w:t>
+                <w:t xml:space="preserve">Deep-sea versus shallow conditions: a comparative ecobarotoxicological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Belhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00324.2020⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (7), pp.7736-7741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-07590-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412504v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat grafting: Early hypoxia, oxidative stress, and inflammation developing prior to injection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological characteristics associated with increased resistance to decompression sickness in male and female rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Albacete</w:t>
+                <w:t xml:space="preserve">Jacky Lautridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Amérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Amérand</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plastic, Reconstructive and Aesthetic Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 73 (9), pp.1775-1784. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (3), pp.612-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bjps.2020.05.088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00324.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471867v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New considerations on pathways involved in acute traumatic coagulopathy: the thrombin generation paradox</w:t>
               </w:r>
@@ -1700,2417 +1700,2417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term atorvastatin treatment decreases heart maximal oxygen consumption and its vulnerability to in vitro oxidative stress in Watanabe heritable hyperlipidemic rabbit</w:t>
+                <w:t xml:space="preserve">A clinically relevant and bias-controlled murine model to study acute traumatic coagulopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Tissier</w:t>
+                <w:t xml:space="preserve">C. Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Farhat</w:t>
+                <w:t xml:space="preserve">O. Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Philouze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Didier</w:t>
+                <w:t xml:space="preserve">H. Galinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physiology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjpp-2018-0085⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.5783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-24225-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412423v1</w:t>
+                <w:t xml:space="preserve">hal-04473513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clinically relevant and bias-controlled murine model to study acute traumatic coagulopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term atorvastatin treatment decreases heart maximal oxygen consumption and its vulnerability to in vitro oxidative stress in Watanabe heritable hyperlipidemic rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gangloff</w:t>
+                <w:t xml:space="preserve">Clothilde Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Grimault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
+                <w:t xml:space="preserve">Jean-Claude Desfontis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Galinat</w:t>
+                <w:t xml:space="preserve">Romain Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.5783. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Physiology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (11), pp.1112-1118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-24225-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjpp-2018-0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473513v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental System to Assess Potential Biological Impact of Operational Response During an Oil Spill</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A non-hypocholesterolemic atorvastatin treatment improves vessel elasticity by acting on elastin composition in WHHL rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Dussauze</w:t>
+                <w:t xml:space="preserve">Yassine Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Milinkovitch</w:t>
+                <w:t xml:space="preserve">Christelle Goanvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Thomas-Guyon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Lemaire</w:t>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum &amp; Environmental Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2157-7463.1000282⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 251, pp.70-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2016.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443591v1</w:t>
+                <w:t xml:space="preserve">hal-04246960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersed oil decreases the ability of a model fish (Dicentrarchus labrax) to cope with hydrostatic pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Belhomme</w:t>
+                <w:t xml:space="preserve">An Experimental System to Assess Potential Biological Impact of Operational Response During an Oil Spill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dussauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Milinkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Buzzacott</w:t>
+                <w:t xml:space="preserve">H Thomas-Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Privat</w:t>
+                <w:t xml:space="preserve">M Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-7955-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petroleum &amp; Environmental Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7463.1000282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473507v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-hypocholesterolemic atorvastatin treatment improves vessel elasticity by acting on elastin composition in WHHL rabbits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Mallem</w:t>
+                <w:t xml:space="preserve">Dispersed oil decreases the ability of a model fish (Dicentrarchus labrax) to cope with hydrostatic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dussauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Goanvec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Didier</w:t>
+                <w:t xml:space="preserve">Peter Buzzacott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Aubry</w:t>
+                <w:t xml:space="preserve">Killian Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 251, pp.70-77. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (3), pp.3054-3062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2016.05.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7955-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246960v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Induction Time of Mild Hypothermia Influence the Survival Duration of Septic Rats?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
+                <w:t xml:space="preserve">Growth and immune system performance to assess the effect of dispersed oil on juvenile sea bass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Ollivier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Hypothermia and Temperature Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ther.2014.0024⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.215-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259883v1</w:t>
+                <w:t xml:space="preserve">hal-04473493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Induced Mild Hypothermia on Acid-Base Balance During Experimental Acute Sepsis in Rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Does Induction Time of Mild Hypothermia Influence the Survival Duration of Septic Rats?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karelle Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan L'Her</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Hypothermia and Temperature Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5 (3), pp.163-170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ther.2015.0008⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.85-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ther.2014.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438269v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute toxicity of chemically and mechanically dispersed crude oil to juvenile sea bass ( Dicentrarchus labrax ): Absence of synergistic effects between oil and dispersants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Dussauze</w:t>
+                <w:t xml:space="preserve">Effect of Induced Mild Hypothermia on Acid-Base Balance During Experimental Acute Sepsis in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karelle Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Theron</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan L'Her</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.2931⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Hypothermia and Temperature Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (3), pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ther.2015.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04473481v1</w:t>
+                <w:t xml:space="preserve">hal-04438269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innate immunity and antioxidant systems in different tissues of sea bass (Dicentrarchus labrax) exposed to crude oil dispersed mechanically or chemically with Corexit 9500</w:t>
+                <w:t xml:space="preserve">Acute toxicity of chemically and mechanically dispersed crude oil to juvenile sea bass ( Dicentrarchus labrax ): Absence of synergistic effects between oil and dispersants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Theron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 120, pp.270-278. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (7), pp.1543-1551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/etc.2931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473501v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dispersed crude oil on cardiac function in seabass Dicentrarchus labrax</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innate immunity and antioxidant systems in different tissues of sea bass (Dicentrarchus labrax) exposed to crude oil dispersed mechanically or chemically with Corexit 9500</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.270-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.04.026⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473486v1</w:t>
+                <w:t xml:space="preserve">hal-04473501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and immune system performance to assess the effect of dispersed oil on juvenile sea bass (Dicentrarchus labrax)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of dispersed crude oil on cardiac function in seabass Dicentrarchus labrax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 120, pp.215-222. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134, pp.192-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473493v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dispersed fuel oil on cardiac mitochondrial function in polar cod Boreogadus saida</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Dussauze</w:t>
+                <w:t xml:space="preserve">Chemical Dispersion of Crude Oil: Assessment of Physiological, Immune, and Antioxidant Systems in Juvenile Turbot (Scophthalmus maximus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Camus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Geraudie</w:t>
+                <w:t xml:space="preserve">Christian Beuvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2618-0⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-014-1887-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351030v1</w:t>
+                <w:t xml:space="preserve">hal-04351044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Dispersion of Crude Oil: Assessment of Physiological, Immune, and Antioxidant Systems in Juvenile Turbot (Scophthalmus maximus)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+                <w:t xml:space="preserve">Impact of dispersed fuel oil on cardiac mitochondrial function in polar cod Boreogadus saida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Beuvard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Danion</w:t>
+                <w:t xml:space="preserve">Lionel Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Dussauze</w:t>
+                <w:t xml:space="preserve">Perrine Geraudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 225, </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.13779 - 13788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-014-1887-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2618-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351044v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High potential for formation and persistence of chimeras following aggregated larval settlement in the broadcast spawning coral, Acropora millepora.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen blood transport during experimental sepsis: effect of hypothermia*.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karelle Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Puill-Stephan</w:t>
+                <w:t xml:space="preserve">Eric Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J. H. van Oppen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
+                <w:t xml:space="preserve">Philippe Sébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. L. Willis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Yves Egreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 279 (1729), pp.699-708. </w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (3), pp.912-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2011.1035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0b013e3182373134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812258v1</w:t>
+                <w:t xml:space="preserve">hal-00750441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hypo‐osmotic stress on ATP release in isolated turbot ( Scophthalmus maximus ) hepatocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Genotoxic and enzymatic effects of fluoranthene in microsomes and freshly isolated hepatocytes from sole (Solea solea).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Nonnotte</w:t>
+                <w:t xml:space="preserve">J. Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 98 (7), pp.427-437. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.33-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BC20050077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473456v1</w:t>
+                <w:t xml:space="preserve">hal-00811689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxic and enzymatic effects of fluoranthene in microsomes and freshly isolated hepatocytes from sole (Solea solea).</w:t>
+                <w:t xml:space="preserve">High potential for formation and persistence of chimeras following aggregated larval settlement in the broadcast spawning coral, Acropora millepora.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Wessel</w:t>
+                <w:t xml:space="preserve">E. Puill-Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ménard</w:t>
+                <w:t xml:space="preserve">M. J. H. van Oppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Le Goff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. L. Willis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108, pp.33-41. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279 (1729), pp.699-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.09.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2011.1035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811689v1</w:t>
+                <w:t xml:space="preserve">hal-00812258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen blood transport during experimental sepsis: effect of hypothermia*.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karelle Léon</w:t>
+                <w:t xml:space="preserve">Effects of hypo‐osmotic stress on ATP release in isolated turbot ( Scophthalmus maximus ) hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneour Puill-Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Quéméner</w:t>
+                <w:t xml:space="preserve">Patrick Calvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sébert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Egreteau</w:t>
+                <w:t xml:space="preserve">Liliane Nonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (7), pp.427-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BC20050077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CCM.0b013e3182373134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00750441v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of the MAPKs ERK1/2 by cell swelling in turbot hepatocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fouchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Calvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 102 (8), pp.447-56. </w:t>
@@ -4345,51 +4345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4569,90 +4569,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of respiratory chain in the regulatory volume decrease process in turbot hepatocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fouchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Calvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry and Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 87 (3), pp.499-504. </w:t>
@@ -4690,103 +4690,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of hyposmotic stress on exocytosis in isolated turbot, Scophthalmus maximus, hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eneour Puill-Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Calvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Nonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 176 (7), pp.643-652. </w:t>
@@ -4836,103 +4836,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume regulation following hyposmotic shock in isolated turbot (Scophthalmus maximus) hepatocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eneour Puill-Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Calvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 176 (5), pp.393-403. </w:t>
@@ -5369,295 +5369,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of O2 supersaturation on metabolism and growth in juvenile turbot (Scophthalmus maximus L.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of hypoxia and subsequent recovery on turbot Scophthalmus maximus: hormonal changes and anaerobic metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Vacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N Le Bayon</w:t>
+                <w:t xml:space="preserve">V Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sévère</w:t>
+                <w:t xml:space="preserve">Mt Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0044-8486(01)00689-5⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 225, pp.275-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps225275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473348v1</w:t>
+                <w:t xml:space="preserve">hal-04474061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hypoxia and subsequent recovery on turbot Scophthalmus maximus: hormonal changes and anaerobic metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of O2 supersaturation on metabolism and growth in juvenile turbot (Scophthalmus maximus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Person-Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Ollivier</w:t>
+                <w:t xml:space="preserve">C Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jp Garnier</w:t>
+                <w:t xml:space="preserve">A Sévère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 225, pp.275-285. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 205 (3-4), pp.373-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps225275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0044-8486(01)00689-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474061v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative effects of long-term hypoxia on growth, feeding and oxygen consumption in juvenile turbot and European sea bass</w:t>
               </w:r>
@@ -6325,51 +6325,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Demand in Sturgeon Farming</w:t>
+                <w:t xml:space="preserve">Some Basic Methods in Respiratory Physiology Studies Applied in the Siberian Sturgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Nonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
@@ -6383,410 +6383,410 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Nonnotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Siberian Sturgeon (Acipenser baerii, Brandt, 1869) Volume 2 - Farming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-61676-6_25⟩</w:t>
+              <w:t xml:space="preserve">The Siberian Sturgeon (Acipenser baerii, Brandt, 1869) Volume 1 - Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.475-489, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61664-3_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474078v1</w:t>
+                <w:t xml:space="preserve">hal-04474079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-Base Balance and Ammonia Loading in the Siberian Sturgeon Acipenser baerii, Exposed to High Concentrations of Ammonia</w:t>
+                <w:t xml:space="preserve">Oxygen Demand in Sturgeon Farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Nonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rafini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Siberian Sturgeon (Acipenser baerii, Brandt, 1869) Volume 1 - Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-61664-3_21⟩</w:t>
+              <w:t xml:space="preserve">The Siberian Sturgeon (Acipenser baerii, Brandt, 1869) Volume 2 - Farming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.569-584, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61676-6_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474073v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Basic Methods in Respiratory Physiology Studies Applied in the Siberian Sturgeon</w:t>
+                <w:t xml:space="preserve">Acid-Base Balance and Ammonia Loading in the Siberian Sturgeon Acipenser baerii, Exposed to High Concentrations of Ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Nonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Siberian Sturgeon (Acipenser baerii, Brandt, 1869) Volume 1 - Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.475-489, 2018, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.425-434, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-61664-3_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61664-3_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474079v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of High Levels of Ammonia Exposure on the Gills Epithelium and on the Haematological Characteristics of the Blood of the Siberian Sturgeon, Acipenser baerii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Nonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6902,51 +6902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pothet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7154,103 +7154,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0300 : Mechanical and functional vascular impact of a low dose atorvastatin treatment in WHHL rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goanvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la cardiologie recherche fondamentale et clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Dijon, France. pp.214, </w:t>
@@ -7346,64 +7346,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maikel Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Théron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karelle Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science en Theizh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7722,51 +7722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dussauze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wlodarczyk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labourgade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant-Rafini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.116221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Szczesnowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Gall-Ianotto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Jezequel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Th&#233;ron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle L&#233;on" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70633" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Jezequel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0334234" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gandubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70376" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05219710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Grimault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Theron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boete" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maalouf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.15014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04438429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gueguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Am&#233;rand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-023-03705-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04438201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Theron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guernec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joublin&#8208;delavat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.14933" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04471869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belhomme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07590-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489606v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marziou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126420" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04412504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Lautridou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugrenot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00324.2020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04471867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kerfant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Albacete" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inizan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjps.2020.05.088" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gangloff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mingant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Galinat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13017-019-0276-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412423v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Tissier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Farhat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Philouze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desfontis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Didier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjpp-2018-0085" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473513v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gangloff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grimault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Galinat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24225-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dussauze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Milinkovitch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Thomas-Guyon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Danion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7463.1000282" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473507v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Buzzacott" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Privat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7955-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04246960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mallem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goanvec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.05.039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259883v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan L'Her" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ther.2014.0024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04438269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ther.2015.0008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2931" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0777MTD7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.06.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F1K3ZN9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lefloch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.04.026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7GDZKSV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.05.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XN4TJVP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04351030v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Geraudie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2618-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04351044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beuvard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dussauze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-014-1887-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00812258v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puill-Stephan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. H. van Oppen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Willis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.1035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneour Puill-Stephan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calv&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Nonnotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20050077" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5HBMRFDP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00811689v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wessel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;nard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Goff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.09.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZBLZN2C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750441v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;bert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Egreteau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182373134" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00837573v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fouchs" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Haond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Roy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20090154" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WB7DJFL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;rine Evrard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2010.05.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFSKXF2K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00957268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wessel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Goff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406638.2010.525462" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750436v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Thebault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pichavant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kervarec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02351.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DT677DHC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00753921v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/o09-009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473468v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-006-0087-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGT09KG6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750437v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-005-0061-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BBRDQ57-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750438v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Moraga" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04960.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473443v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maxime" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soulier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boeuf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nonnotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1095-8649.2003.00089.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6H38WC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Le Bayon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Roux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(02)00002-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473348v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pichavant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vacher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(01)00689-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474061v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Maxime" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Th&#233;bault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ollivier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Garnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps225275" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473260v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bayon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Severe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfbi.2001.1702" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750439v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rousseau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Belle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchelidon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Chow" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04472901v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maxime" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boeuf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Nonnotte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007829214826" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9GF5KJN8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04472960v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le-Ruyet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(00)00316-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04472908v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quemener" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474078v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Williot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rafini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maxime" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61676-6_25" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474073v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61664-3_21" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474079v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61664-3_25" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474080v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61664-3_20" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407520v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rivi&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pothet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-1756-6.ch006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160636v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Severe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03699896v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(16)30393-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052125v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel Assaf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05052138v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gourier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Caillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langeron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dussauze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wlodarczyk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labourgade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant-Rafini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.116221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Szczesnowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Jezequel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Th&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle L&#233;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0334234" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092594v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gandubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70376" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Gall-Ianotto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Jezequel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70633" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05219710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Grimault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Theron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boete" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maalouf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.15014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04438429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gueguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Am&#233;rand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-023-03705-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04438201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Theron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guernec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joublin&#8208;delavat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.14933" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04471867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kerfant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Albacete" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inizan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjps.2020.05.088" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489606v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marziou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126420" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04471869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belhomme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07590-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04412504v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Lautridou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugrenot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00324.2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gangloff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mingant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Galinat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13017-019-0276-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gangloff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grimault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Galinat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24225-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Tissier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Farhat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Philouze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desfontis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Didier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjpp-2018-0085" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04246960v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mallem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goanvec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.05.039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443591v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dussauze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Milinkovitch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Thomas-Guyon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Danion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7463.1000282" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Buzzacott" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Privat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7955-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.05.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XN4TJVP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259883v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan L'Her" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ther.2014.0024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04438269v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ther.2015.0008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2931" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0777MTD7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.06.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F1K3ZN9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lefloch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.04.026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7GDZKSV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04351044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beuvard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dussauze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-014-1887-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04351030v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Geraudie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2618-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;bert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Egreteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182373134" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00811689v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wessel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;nard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Goff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.09.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZBLZN2C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00812258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puill-Stephan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. H. van Oppen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Willis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.1035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473456v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneour Puill-Stephan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calv&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Nonnotte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20050077" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5HBMRFDP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00837573v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fouchs" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Haond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Roy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20090154" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WB7DJFL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;rine Evrard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2010.05.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFSKXF2K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00957268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wessel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Goff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406638.2010.525462" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750436v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Thebault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pichavant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kervarec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02351.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DT677DHC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00753921v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/o09-009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473468v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-006-0087-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGT09KG6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750437v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-005-0061-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BBRDQ57-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750438v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Moraga" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04960.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473443v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maxime" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soulier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boeuf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nonnotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1095-8649.2003.00089.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6H38WC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Le Bayon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Roux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(02)00002-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474061v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pichavant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Maxime" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Th&#233;bault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ollivier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Garnier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps225275" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473348v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vacher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(01)00689-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473260v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bayon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Severe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfbi.2001.1702" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750439v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rousseau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Belle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchelidon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Chow" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04472901v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maxime" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boeuf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Nonnotte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007829214826" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9GF5KJN8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04472960v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le-Ruyet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(00)00316-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04472908v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quemener" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474079v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Williot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rafini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61664-3_25" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474078v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maxime" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61676-6_25" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474073v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61664-3_21" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474080v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61664-3_20" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407520v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rivi&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pothet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-1756-6.ch006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160636v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Severe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03699896v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(16)30393-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052125v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel Assaf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05052138v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gourier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Caillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langeron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>