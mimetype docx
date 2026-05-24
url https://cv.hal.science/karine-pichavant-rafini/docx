--- v1 (2026-04-25)
+++ v2 (2026-05-24)
@@ -234,421 +234,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating metabolic changes in H9c2 cardiomyoblasts exposed to LPS: Towards understanding sepsis mechanisms</w:t>
+                <w:t xml:space="preserve">Metabolic changes in dorsal root ganglia of newborn Wistar rats following LPS exposure to understand mechanisms of critical illness polyneuropathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Szczesnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Dominique Jezequel</w:t>
+                <w:t xml:space="preserve">Christelle Le Gall-Ianotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie‐dominique Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michaël Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karelle Léon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0334234⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14814/phy2.70633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382108v1</w:t>
+                <w:t xml:space="preserve">hal-05382111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of selenium, selenium‐enriched spirulina and phycocyanin on myocarditis stress parameters on LPS‐induced injury in H9c2 ventricular cardiomyoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gandubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karelle Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (10), pp.e70376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14814/phy2.70376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic changes in dorsal root ganglia of newborn Wistar rats following LPS exposure to understand mechanisms of critical illness polyneuropathy</w:t>
+                <w:t xml:space="preserve">Evaluating metabolic changes in H9c2 cardiomyoblasts exposed to LPS: Towards understanding sepsis mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Szczesnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Le Gall-Ianotto</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐dominique Jezequel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Marie-Dominique Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karelle Léon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (21), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (10), pp.e0334234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14814/phy2.70633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0334234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382111v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating M101 's Effect in Improving Cardiac and Diaphragmatic Mechanical and Functional Properties on Wistar Rat</w:t>
               </w:r>
@@ -768,77 +768,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Sodium Selenite and Selenium-Enriched Spirulina Supplementation Effects After Selenium Deficiency on Growth, Tissue Selenium Concentrations, Antioxidant Activities, and Selenoprotein Expression in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karelle Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gandubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuenn Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -902,51 +902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can selenium‐enriched spirulina supplementation ameliorate sepsis outcomes in selenium‐deficient animals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1030,161 +1030,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat grafting: Early hypoxia, oxidative stress, and inflammation developing prior to injection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep-sea versus shallow conditions: a comparative ecobarotoxicological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dussauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Kerfant</w:t>
+                <w:t xml:space="preserve">Marc Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Albacete</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Guernec</w:t>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Inizan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Amérand</w:t>
+                <w:t xml:space="preserve">Philippe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plastic, Reconstructive and Aesthetic Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 73 (9), pp.1775-1784. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (7), pp.7736-7741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bjps.2020.05.088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-07590-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471867v1</w:t>
+                <w:t xml:space="preserve">hal-04471869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of high hydrostatic pressure and dispersed oil on the metabolism and the mortality of turbot hepatocytes (Scophthalmus maximus)</w:t>
               </w:r>
@@ -1209,384 +1209,384 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Marziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 249, pp.126420 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-sea versus shallow conditions: a comparative ecobarotoxicological study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Dussauze</w:t>
+                <w:t xml:space="preserve">Physiological characteristics associated with increased resistance to decompression sickness in male and female rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lautridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Amérand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-07590-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (3), pp.612-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00324.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471869v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological characteristics associated with increased resistance to decompression sickness in male and female rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fat grafting: Early hypoxia, oxidative stress, and inflammation developing prior to injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kerfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Lautridou</w:t>
+                <w:t xml:space="preserve">Gaëlle Albacete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
+                <w:t xml:space="preserve">Manon Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Amérand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 129 (3), pp.612-625. </w:t>
+              <w:t xml:space="preserve">Journal of Plastic, Reconstructive and Aesthetic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (9), pp.1775-1784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00324.2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bjps.2020.05.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412504v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New considerations on pathways involved in acute traumatic coagulopathy: the thrombin generation paradox</w:t>
               </w:r>
@@ -1968,2359 +1968,2359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-hypocholesterolemic atorvastatin treatment improves vessel elasticity by acting on elastin composition in WHHL rabbits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Experimental System to Assess Potential Biological Impact of Operational Response During an Oil Spill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Mallem</w:t>
+                <w:t xml:space="preserve">M Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Goanvec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Didier</w:t>
+                <w:t xml:space="preserve">T Milinkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Aubry</w:t>
+                <w:t xml:space="preserve">H Thomas-Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2016.05.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petroleum &amp; Environmental Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7463.1000282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246960v1</w:t>
+                <w:t xml:space="preserve">hal-01443591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental System to Assess Potential Biological Impact of Operational Response During an Oil Spill</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T Milinkovitch</w:t>
+                <w:t xml:space="preserve">Dispersed oil decreases the ability of a model fish (Dicentrarchus labrax) to cope with hydrostatic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dussauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Thomas-Guyon</w:t>
+                <w:t xml:space="preserve">Peter Buzzacott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Danion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Lemaire</w:t>
+                <w:t xml:space="preserve">Killian Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum &amp; Environmental Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2157-7463.1000282⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (3), pp.3054-3062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7955-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443591v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersed oil decreases the ability of a model fish (Dicentrarchus labrax) to cope with hydrostatic pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Belhomme</w:t>
+                <w:t xml:space="preserve">A non-hypocholesterolemic atorvastatin treatment improves vessel elasticity by acting on elastin composition in WHHL rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Buzzacott</w:t>
+                <w:t xml:space="preserve">Christelle Goanvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Privat</w:t>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (3), pp.3054-3062. </w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 251, pp.70-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-7955-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2016.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473507v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and immune system performance to assess the effect of dispersed oil on juvenile sea bass (Dicentrarchus labrax)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Dussauze</w:t>
+                <w:t xml:space="preserve">Effect of Induced Mild Hypothermia on Acid-Base Balance During Experimental Acute Sepsis in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karelle Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Danion</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan L'Her</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.05.018⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Hypothermia and Temperature Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (3), pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ther.2015.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473493v1</w:t>
+                <w:t xml:space="preserve">hal-04438269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Induction Time of Mild Hypothermia Influence the Survival Duration of Septic Rats?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karelle Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Ollivier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Monbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan L'Her</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Hypothermia and Temperature Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (2), pp.85-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/ther.2014.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Induced Mild Hypothermia on Acid-Base Balance During Experimental Acute Sepsis in Rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karelle Léon</w:t>
+                <w:t xml:space="preserve">Acute toxicity of chemically and mechanically dispersed crude oil to juvenile sea bass ( Dicentrarchus labrax ): Absence of synergistic effects between oil and dispersants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan L'Her</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Theron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Hypothermia and Temperature Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ther.2015.0008⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (7), pp.1543-1551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.2931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438269v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute toxicity of chemically and mechanically dispersed crude oil to juvenile sea bass ( Dicentrarchus labrax ): Absence of synergistic effects between oil and dispersants</w:t>
+                <w:t xml:space="preserve">Innate immunity and antioxidant systems in different tissues of sea bass (Dicentrarchus labrax) exposed to crude oil dispersed mechanically or chemically with Corexit 9500</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 34 (7), pp.1543-1551. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.270-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/etc.2931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473481v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innate immunity and antioxidant systems in different tissues of sea bass (Dicentrarchus labrax) exposed to crude oil dispersed mechanically or chemically with Corexit 9500</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of dispersed crude oil on cardiac function in seabass Dicentrarchus labrax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.06.007⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134, pp.192-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473501v1</w:t>
+                <w:t xml:space="preserve">hal-04473486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dispersed crude oil on cardiac function in seabass Dicentrarchus labrax</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth and immune system performance to assess the effect of dispersed oil on juvenile sea bass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nina Lefloch</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Theron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 134, pp.192-198. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.215-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473486v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Dispersion of Crude Oil: Assessment of Physiological, Immune, and Antioxidant Systems in Juvenile Turbot (Scophthalmus maximus)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Theron</w:t>
+                <w:t xml:space="preserve">Impact of dispersed fuel oil on cardiac mitochondrial function in polar cod Boreogadus saida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+                <w:t xml:space="preserve">Lionel Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Beuvard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dussauze</w:t>
+                <w:t xml:space="preserve">Perrine Geraudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-014-1887-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.13779 - 13788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2618-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351044v1</w:t>
+                <w:t xml:space="preserve">hal-04351030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dispersed fuel oil on cardiac mitochondrial function in polar cod Boreogadus saida</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Dussauze</w:t>
+                <w:t xml:space="preserve">Chemical Dispersion of Crude Oil: Assessment of Physiological, Immune, and Antioxidant Systems in Juvenile Turbot (Scophthalmus maximus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Camus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
+                <w:t xml:space="preserve">Christian Beuvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Geraudie</w:t>
+                <w:t xml:space="preserve">Mathieu Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21, pp.13779 - 13788. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 225, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2618-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-014-1887-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351030v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen blood transport during experimental sepsis: effect of hypothermia*.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karelle Léon</w:t>
+                <w:t xml:space="preserve">High potential for formation and persistence of chimeras following aggregated larval settlement in the broadcast spawning coral, Acropora millepora.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Puill-Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. H. van Oppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Egreteau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. L. Willis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40 (3), pp.912-8. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279 (1729), pp.699-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CCM.0b013e3182373134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2011.1035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750441v1</w:t>
+                <w:t xml:space="preserve">hal-00812258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxic and enzymatic effects of fluoranthene in microsomes and freshly isolated hepatocytes from sole (Solea solea).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of hypo‐osmotic stress on ATP release in isolated turbot ( Scophthalmus maximus ) hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Wessel</w:t>
+                <w:t xml:space="preserve">Eneour Puill-Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ménard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ollivier</w:t>
+                <w:t xml:space="preserve">Patrick Calvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Le Goff</w:t>
+                <w:t xml:space="preserve">Liliane Nonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108, pp.33-41. </w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (7), pp.427-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.09.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BC20050077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811689v1</w:t>
+                <w:t xml:space="preserve">hal-04473456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High potential for formation and persistence of chimeras following aggregated larval settlement in the broadcast spawning coral, Acropora millepora.</w:t>
+                <w:t xml:space="preserve">Genotoxic and enzymatic effects of fluoranthene in microsomes and freshly isolated hepatocytes from sole (Solea solea).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Puill-Stephan</w:t>
+                <w:t xml:space="preserve">N. Wessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J. H. van Oppen</w:t>
+                <w:t xml:space="preserve">D. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. L. Willis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 279 (1729), pp.699-708. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.33-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2011.1035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812258v1</w:t>
+                <w:t xml:space="preserve">hal-00811689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hypo‐osmotic stress on ATP release in isolated turbot ( Scophthalmus maximus ) hepatocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ollivier</w:t>
+                <w:t xml:space="preserve">Oxygen blood transport during experimental sepsis: effect of hypothermia*.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karelle Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Calvès</w:t>
+                <w:t xml:space="preserve">Eric Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Nonnotte</w:t>
+                <w:t xml:space="preserve">Philippe Sébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Egreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BC20050077⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (3), pp.912-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0b013e3182373134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04473456v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the MAPKs ERK1/2 by cell swelling in turbot hepatocytes.</w:t>
+                <w:t xml:space="preserve">Impacts of mixtures of herbicides on molecular and physiological responses of the European flounder Platichthys flesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Fouchs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ollivier</w:t>
+                <w:t xml:space="preserve">Estérine Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Haond</w:t>
+                <w:t xml:space="preserve">Justine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Calvès</w:t>
+                <w:t xml:space="preserve">Gaël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 102 (8), pp.447-56. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 152 (3), pp.321-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BC20090154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2010.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00837573v1</w:t>
+                <w:t xml:space="preserve">hal-00638228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of mixtures of herbicides on molecular and physiological responses of the European flounder Platichthys flesus</w:t>
+                <w:t xml:space="preserve">Activation of the MAPKs ERK1/2 by cell swelling in turbot hepatocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estérine Evrard</w:t>
+                <w:t xml:space="preserve">Audrey Fouchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Marchand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
+                <w:t xml:space="preserve">Christophe Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Durand</w:t>
+                <w:t xml:space="preserve">Stella Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Calvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 152 (3), pp.321-331. </w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 102 (8), pp.447-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2010.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BC20090154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638228v1</w:t>
+                <w:t xml:space="preserve">hal-00837573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Toxicity of Benzo[a]pyrene on Sole (Solea Solea) Hepatocytes: Assessment of Genotoxic and Enzymatic Effects.</w:t>
               </w:r>
@@ -4345,51 +4345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4556,103 +4556,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of respiratory chain in the regulatory volume decrease process in turbot hepatocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fouchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Calvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry and Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 87 (3), pp.499-504. </w:t>
@@ -4690,103 +4690,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of hyposmotic stress on exocytosis in isolated turbot, Scophthalmus maximus, hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eneour Puill-Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Calvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Nonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 176 (7), pp.643-652. </w:t>
@@ -4836,103 +4836,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume regulation following hyposmotic shock in isolated turbot (Scophthalmus maximus) hepatocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eneour Puill-Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Calvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 176 (5), pp.393-403. </w:t>
@@ -5369,295 +5369,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hypoxia and subsequent recovery on turbot Scophthalmus maximus: hormonal changes and anaerobic metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of O2 supersaturation on metabolism and growth in juvenile turbot (Scophthalmus maximus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Person-Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Maxime</w:t>
+                <w:t xml:space="preserve">C Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mt Thébault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jp Garnier</w:t>
+                <w:t xml:space="preserve">A Sévère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps225275⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 205 (3-4), pp.373-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0044-8486(01)00689-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474061v1</w:t>
+                <w:t xml:space="preserve">hal-04473348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of O2 supersaturation on metabolism and growth in juvenile turbot (Scophthalmus maximus L.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of hypoxia and subsequent recovery on turbot Scophthalmus maximus: hormonal changes and anaerobic metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mt Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Vacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N Le Bayon</w:t>
+                <w:t xml:space="preserve">H Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sévère</w:t>
+                <w:t xml:space="preserve">Jp Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 205 (3-4), pp.373-383. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 225, pp.275-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0044-8486(01)00689-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps225275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473348v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative effects of long-term hypoxia on growth, feeding and oxygen consumption in juvenile turbot and European sea bass</w:t>
               </w:r>
@@ -6325,51 +6325,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Basic Methods in Respiratory Physiology Studies Applied in the Siberian Sturgeon</w:t>
+                <w:t xml:space="preserve">Oxygen Demand in Sturgeon Farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Nonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
@@ -6383,410 +6383,410 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Siberian Sturgeon (Acipenser baerii, Brandt, 1869) Volume 1 - Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-61664-3_25⟩</w:t>
+              <w:t xml:space="preserve">The Siberian Sturgeon (Acipenser baerii, Brandt, 1869) Volume 2 - Farming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.569-584, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61676-6_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474079v1</w:t>
+                <w:t xml:space="preserve">hal-04474078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Demand in Sturgeon Farming</w:t>
+                <w:t xml:space="preserve">Acid-Base Balance and Ammonia Loading in the Siberian Sturgeon Acipenser baerii, Exposed to High Concentrations of Ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Nonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rafini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Siberian Sturgeon (Acipenser baerii, Brandt, 1869) Volume 2 - Farming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-61676-6_25⟩</w:t>
+              <w:t xml:space="preserve">The Siberian Sturgeon (Acipenser baerii, Brandt, 1869) Volume 1 - Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.425-434, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61664-3_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474078v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-Base Balance and Ammonia Loading in the Siberian Sturgeon Acipenser baerii, Exposed to High Concentrations of Ammonia</w:t>
+                <w:t xml:space="preserve">Some Basic Methods in Respiratory Physiology Studies Applied in the Siberian Sturgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Nonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Nonnotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Siberian Sturgeon (Acipenser baerii, Brandt, 1869) Volume 1 - Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.425-434, 2018, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.475-489, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-61664-3_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61664-3_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474073v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of High Levels of Ammonia Exposure on the Gills Epithelium and on the Haematological Characteristics of the Blood of the Siberian Sturgeon, Acipenser baerii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Nonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6902,51 +6902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pothet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7167,90 +7167,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0300 : Mechanical and functional vascular impact of a low dose atorvastatin treatment in WHHL rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goanvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la cardiologie recherche fondamentale et clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Dijon, France. pp.214, </w:t>
@@ -7346,64 +7346,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maikel Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karelle Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science en Theizh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7722,51 +7722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dussauze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wlodarczyk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labourgade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant-Rafini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.116221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Szczesnowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Jezequel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Th&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle L&#233;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0334234" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092594v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gandubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70376" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Gall-Ianotto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Jezequel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70633" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05219710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Grimault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Theron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boete" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maalouf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.15014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04438429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gueguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Am&#233;rand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-023-03705-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04438201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Theron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guernec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joublin&#8208;delavat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.14933" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04471867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kerfant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Albacete" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inizan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjps.2020.05.088" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489606v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marziou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126420" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04471869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belhomme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07590-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04412504v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Lautridou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugrenot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00324.2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gangloff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mingant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Galinat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13017-019-0276-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gangloff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grimault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Galinat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24225-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Tissier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Farhat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Philouze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desfontis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Didier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjpp-2018-0085" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04246960v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mallem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goanvec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.05.039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443591v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dussauze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Milinkovitch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Thomas-Guyon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Danion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7463.1000282" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Buzzacott" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Privat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7955-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.05.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XN4TJVP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259883v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan L'Her" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ther.2014.0024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04438269v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ther.2015.0008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2931" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0777MTD7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.06.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F1K3ZN9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lefloch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.04.026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7GDZKSV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04351044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beuvard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dussauze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-014-1887-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04351030v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Geraudie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2618-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;bert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Egreteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182373134" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00811689v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wessel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;nard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Goff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.09.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZBLZN2C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00812258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puill-Stephan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. H. van Oppen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Willis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.1035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473456v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneour Puill-Stephan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calv&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Nonnotte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20050077" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5HBMRFDP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00837573v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fouchs" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Haond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Roy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20090154" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WB7DJFL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;rine Evrard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2010.05.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFSKXF2K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00957268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wessel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Goff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406638.2010.525462" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750436v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Thebault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pichavant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kervarec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02351.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DT677DHC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00753921v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/o09-009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473468v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-006-0087-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGT09KG6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750437v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-005-0061-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BBRDQ57-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750438v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Moraga" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04960.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473443v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maxime" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soulier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boeuf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nonnotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1095-8649.2003.00089.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6H38WC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Le Bayon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Roux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(02)00002-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474061v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pichavant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Maxime" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Th&#233;bault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ollivier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Garnier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps225275" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473348v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vacher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(01)00689-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473260v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bayon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Severe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfbi.2001.1702" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750439v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rousseau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Belle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchelidon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Chow" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04472901v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maxime" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boeuf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Nonnotte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007829214826" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9GF5KJN8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04472960v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le-Ruyet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(00)00316-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04472908v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quemener" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474079v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Williot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rafini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61664-3_25" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474078v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maxime" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61676-6_25" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474073v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61664-3_21" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474080v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61664-3_20" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407520v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rivi&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pothet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-1756-6.ch006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160636v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Severe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03699896v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(16)30393-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052125v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel Assaf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05052138v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gourier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Caillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langeron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dussauze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wlodarczyk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labourgade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant-Rafini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.116221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Szczesnowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Gall-Ianotto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Jezequel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Th&#233;ron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle L&#233;on" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70633" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gandubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Jezequel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0334234" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05219710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Grimault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Theron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boete" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maalouf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.15014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04438429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gueguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Am&#233;rand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-023-03705-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04438201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Theron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guernec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joublin&#8208;delavat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.14933" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04471869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belhomme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07590-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489606v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marziou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126420" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04412504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Lautridou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugrenot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00324.2020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04471867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kerfant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Albacete" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inizan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjps.2020.05.088" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gangloff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mingant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Galinat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13017-019-0276-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gangloff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grimault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Galinat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24225-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Tissier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Farhat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Philouze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desfontis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Didier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjpp-2018-0085" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dussauze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Milinkovitch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Thomas-Guyon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Danion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7463.1000282" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473507v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Buzzacott" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Privat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7955-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04246960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mallem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goanvec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.05.039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04438269v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan L'Her" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ther.2015.0008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259883v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ther.2014.0024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2931" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0777MTD7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.06.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F1K3ZN9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lefloch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.04.026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7GDZKSV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.05.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XN4TJVP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04351030v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Geraudie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2618-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04351044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beuvard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dussauze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-014-1887-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00812258v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puill-Stephan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. H. van Oppen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Willis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.1035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneour Puill-Stephan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calv&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Nonnotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20050077" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5HBMRFDP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00811689v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wessel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;nard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Goff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.09.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZBLZN2C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750441v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;bert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Egreteau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182373134" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-00638228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;rine Evrard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2010.05.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFSKXF2K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00837573v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fouchs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Haond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Roy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20090154" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WB7DJFL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00957268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wessel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Goff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406638.2010.525462" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750436v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Thebault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pichavant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kervarec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02351.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DT677DHC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00753921v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/o09-009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473468v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-006-0087-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGT09KG6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750437v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-005-0061-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BBRDQ57-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750438v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Moraga" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04960.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473443v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maxime" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soulier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boeuf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nonnotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1095-8649.2003.00089.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6H38WC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Le Bayon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Roux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(02)00002-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473348v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pichavant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vacher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(01)00689-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474061v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Maxime" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Th&#233;bault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ollivier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Garnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps225275" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473260v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bayon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Severe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfbi.2001.1702" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750439v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rousseau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Belle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchelidon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Chow" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04472901v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maxime" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boeuf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Nonnotte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007829214826" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9GF5KJN8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04472960v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le-Ruyet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(00)00316-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04472908v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quemener" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474078v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Williot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rafini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maxime" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61676-6_25" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474073v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61664-3_21" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474079v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61664-3_25" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474080v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61664-3_20" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407520v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rivi&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pothet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-1756-6.ch006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160636v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Severe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03699896v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(16)30393-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052125v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel Assaf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05052138v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gourier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Caillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langeron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>