--- v0 (2026-03-25)
+++ v1 (2026-04-30)
@@ -229,447 +229,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences à l'étranger en cours d'études et insertion : des liens complexes, pour quelle plus-value ?</w:t>
+                <w:t xml:space="preserve">S’insérer dans l’emploi et s’engager dans le travail : parcours types de réussite des sortant.es de l’enseignement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Calmand</w:t>
+                <w:t xml:space="preserve">Estelle Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pietropaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Condon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
+                <w:t xml:space="preserve">Elise Verley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 142, pp.57-77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.5411⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 2 (142), pp.143-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.5700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01878128v1</w:t>
+                <w:t xml:space="preserve">halshs-01822951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’insérer dans l’emploi et s’engager dans le travail : parcours types de réussite des sortant.es de l’enseignement professionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘Ce sont ceux qui en parlent le plus qui en font le moins’. Pratiques et normes de solidarité familiale chez les femmes et les hommes dans la France contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tenret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bonnet</w:t>
+                <w:t xml:space="preserve">Bérangère Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pietropaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Verley</w:t>
+                <w:t xml:space="preserve">Marie Duru-Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (142), pp.143-166. </w:t>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (1), pp.31 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.5700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nqf.371.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01822951v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Ce sont ceux qui en parlent le plus qui en font le moins’. Pratiques et normes de solidarité familiale chez les femmes et les hommes dans la France contemporaine</w:t>
+                <w:t xml:space="preserve">Expériences à l'étranger en cours d'études et insertion : des liens complexes, pour quelle plus-value ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+                <w:t xml:space="preserve">Julien Calmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Tenret</w:t>
+                <w:t xml:space="preserve">Stéphanie Condon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pietropaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Véron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Pietropaoli</w:t>
+                <w:t xml:space="preserve">Pascale Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Duru-Bellat</w:t>
+                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (1), pp.31 - 51. </w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.57-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nqf.371.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.5411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608166v1</w:t>
+                <w:t xml:space="preserve">halshs-01878128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours d’insertion et de réussite des diplômés de l’enseignement secondaire professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pietropaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Verley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céreq Echanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -720,220 +720,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociologie des Observateurs de Faune-france Territorialisés (SOFT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian F. Charvolin</w:t>
+                <w:t xml:space="preserve">Séparations. Des origines à la décision, analyse d’un processus Rapport de recherche Convention avec l'UNAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bengaraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laxalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pietropaoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre Max Weber. 2022, pp.76</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722214v1</w:t>
+                <w:t xml:space="preserve">hal-05246687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparations. Des origines à la décision, analyse d’un processus Rapport de recherche Convention avec l'UNAF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sociologie des Observateurs de Faune-france Territorialisés (SOFT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian F. Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pietropaoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierrry Joliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Max Weber. 2022, pp.76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Bengaraa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05246687v1</w:t>
+                <w:t xml:space="preserve">hal-03722214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes contemporaines du voisinage. Espaces résidentiels et intégration sociale</w:t>
               </w:r>
@@ -1165,77 +1165,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de réussite des diplômé.es de l’enseignement secondaire professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pietropaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Verley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">sociétés en mouvement, sociologie en changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1260,77 +1260,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouver sa voie-Genre et devenir des diplômé.es de l’enseignement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pietropaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Verley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et Jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1524,51 +1524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Charvolin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pietropaoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Condon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rouaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5411" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5700" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re V&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.371.0031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03722214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierrry Joliveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bengaraa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laxalde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Charvolin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pietropaoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822951v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5700" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608166v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re V&#233;ron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.371.0031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878128v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Condon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rouaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5411" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bengaraa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laxalde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03722214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierrry Joliveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>