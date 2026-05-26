--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -229,447 +229,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’insérer dans l’emploi et s’engager dans le travail : parcours types de réussite des sortant.es de l’enseignement professionnel</w:t>
+                <w:t xml:space="preserve">Expériences à l'étranger en cours d'études et insertion : des liens complexes, pour quelle plus-value ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bonnet</w:t>
+                <w:t xml:space="preserve">Julien Calmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Condon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pietropaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Verley</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2 (142), pp.143-166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.5700⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 142, pp.57-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.5411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01822951v1</w:t>
+                <w:t xml:space="preserve">halshs-01878128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Ce sont ceux qui en parlent le plus qui en font le moins’. Pratiques et normes de solidarité familiale chez les femmes et les hommes dans la France contemporaine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S’insérer dans l’emploi et s’engager dans le travail : parcours types de réussite des sortant.es de l’enseignement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Véron</w:t>
+                <w:t xml:space="preserve">Estelle Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pietropaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Duru-Bellat</w:t>
+                <w:t xml:space="preserve">Elise Verley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (1), pp.31 - 51. </w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (142), pp.143-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nqf.371.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.5700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608166v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01822951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences à l'étranger en cours d'études et insertion : des liens complexes, pour quelle plus-value ?</w:t>
+                <w:t xml:space="preserve">‘Ce sont ceux qui en parlent le plus qui en font le moins’. Pratiques et normes de solidarité familiale chez les femmes et les hommes dans la France contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Calmand</w:t>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Condon</w:t>
+                <w:t xml:space="preserve">Elise Tenret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pietropaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
+                <w:t xml:space="preserve">Marie Duru-Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 142, pp.57-77. </w:t>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (1), pp.31 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.5411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nqf.371.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01878128v1</w:t>
+                <w:t xml:space="preserve">hal-03608166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours d’insertion et de réussite des diplômés de l’enseignement secondaire professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pietropaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Verley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céreq Echanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -726,51 +726,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparations. Des origines à la décision, analyse d’un processus Rapport de recherche Convention avec l'UNAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bengaraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1165,77 +1165,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de réussite des diplômé.es de l’enseignement secondaire professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pietropaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Verley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">sociétés en mouvement, sociologie en changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1260,77 +1260,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouver sa voie-Genre et devenir des diplômé.es de l’enseignement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pietropaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Verley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et Jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1524,51 +1524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Charvolin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pietropaoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822951v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5700" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608166v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re V&#233;ron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.371.0031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878128v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Condon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rouaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5411" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bengaraa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laxalde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03722214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierrry Joliveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Charvolin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pietropaoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Condon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rouaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5411" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5700" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re V&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.371.0031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bengaraa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laxalde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03722214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierrry Joliveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>