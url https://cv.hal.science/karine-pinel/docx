--- v0 (2026-03-07)
+++ v1 (2026-04-03)
@@ -1586,165 +1586,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques plastiques artistiques urbaines et publicité ou comment faire voir et faire agir de travers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études « Jürgen Habermas, quelles nouvelles formes artistiques pour L'Agir communicationnel », Université Paul-Valéry, Montpellier, 13 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Etat matraquant la liberté&amp;quot;, le contexte d'une polémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de recherche du programme Pratiques Plastiques Contemporaines "Analyse sociocritique d'oeuvres contemporaines", lab. RIRRA21, Montpellier, 16 novembre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075114v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02133097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorer la ville : pratiques artistiques contemporaines dans l’espace urbain et enjeux de société</w:t>
               </w:r>
@@ -3065,140 +3065,267 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les théories critiques à l’épreuve des arts plastiques, hommage à Valérie Arrault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marcolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Razzle-Dazzle la revue de la création recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art du filtre dans l'habitat : design d'espaces pour du design de lieux, une pratique d'art impliqué.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. Toulouse 2 -Le Mirail (aujourd'hui Université Toulouse - Jean Jaurès)., 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03674707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3266,51 +3393,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C851DB3E"/>
+    <w:nsid w:val="ED3B39D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3497,51 +3624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-pinel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5984-4879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nebuloscope.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03674668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIN.3.101&#8208;113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04208202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03625546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03623841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03674678v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107803v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01649216" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649234v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01649234" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073086v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1247033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073222v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177331v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03674689v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03673170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03673210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064075v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/tel-03674707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-pinel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5984-4879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nebuloscope.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03674668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIN.3.101&#8208;113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04208202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03625546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03623841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03674678v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107803v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01649216" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649234v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01649234" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073086v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1247033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133097v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073222v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177331v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03674689v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03673170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03673210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064075v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcolini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/tel-03674707v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>