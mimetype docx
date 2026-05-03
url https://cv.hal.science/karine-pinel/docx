--- v1 (2026-04-03)
+++ v2 (2026-05-03)
@@ -869,1848 +869,1848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Renoncement à l'art comme fin ou politisation de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche du programme Pratiques Plastiques Contemporaines "La contre-culture", Université Paul-Valéry, Montpellier, 3 mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107803v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Imaginaires écologiques: Arts plastiques in situ comme outil de soutien de la pensée et de l'action citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e édition de l'école doctorale d'été EthicHum "Penser l'éthique avec les humanités", (atelier "Art, ethique et avenir ?"), Université Paul Valéry Montpellier III Montpellier, 20-22 juin 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques plastiques contemporaines dans l'espace public urbain : pour quelles publicités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "La relation entre l'art et la ville", Plan Académique de Formation, Montpellier, 26 janvier 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art comme construction sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième édition du projet interacadémique "Débats citoyen en Rhônes-Alpes", table ronde « l'art une tribune citoyenne ? », organisée par le collège Marguerite Duras, Montélimar, 30 mars 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montélimar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficiences et limites du concept de publicité d'Habermas pour la pratique plastique contemporaine dans l'espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche du programme Pratiques Plastiques Contemporaines, « Concepts théoriques de l'Ecole de Francfort à l'épreuve de la pratique plastique artistique », Université Paul Valéry Montpellier III, 10 novembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « Anooki », jeux vidéo, spectacles lumières, web série et autres : du jeu à tous les étages mais encore ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Santé et jeux vidéo. L’homo ludens du 21e siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIRRA 21 et LIRMM Nov 2015, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21409/HAL-01649234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art numérique urbain, réalité augmentée et corps postmodernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps dans les jeux vidéo ubiquitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire RIRRA21 de l'UM3 et LIRMM de l'UM, Nov 2014, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21409/HAL-01649216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de situations postmodernes et valeurs dominantes : pratiques plastiques contemporaines in situ, entre révolution situationniste et conformisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Guy Debord. Hypersociété du spectacle et hypermodernité", Université Paul Valéry Montpellier 3, 27 Mars 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique et les limites du représentable dans l'oeuvre &amp;quot;L'Etat matraquant la liberté&amp;quot; du street artist Goin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École doctorale d'été EthicHum "Penser l'éthique avec les humanités", Université Montpellier 3, 13-16 septembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispatchwork, Space Invaders, le jeu, le street art et la cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ART et JEU / JEU et ART</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIRRA 21 et LARA-SEPPIA, Nov 2016, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1247033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1247033⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03073086v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques plastiques artistiques urbaines et publicité ou comment faire voir et faire agir de travers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études « Jürgen Habermas, quelles nouvelles formes artistiques pour L'Agir communicationnel », Université Paul-Valéry, Montpellier, 13 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Etat matraquant la liberté&amp;quot;, le contexte d'une polémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de recherche du programme Pratiques Plastiques Contemporaines "Analyse sociocritique d'oeuvres contemporaines", lab. RIRRA21, Montpellier, 16 novembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colorer la ville : pratiques artistiques contemporaines dans l’espace urbain et enjeux de société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès national du Centre Français de la Couleur « Sensibilités chromatiques », Toulouse-Albi, 9-10 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Français de la Couleur, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flux&amp;quot; de Stéfane Perraud : plastique du réseau et réification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études « Georg Lukács, une théorie critique de l'art », Université Paul-Valéry, Montpellier, 2 avril 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre Français de la Couleur, 2016, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la fête des lumières aux arts publics urbains, pour une illusion postmoderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche du programme Pratiques Plastiques Contemporaines "Analyse sociocritique d'oeuvres contemporaines", Université Paul Valéry Montpellier 3, 24 septembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Séminaire de recherche du programme Pratiques Plastiques Contemporaines "Analyse sociocritique d'oeuvres contemporaines", Université Paul Valéry Montpellier 3, 24 septembre 2015</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedrich Fritta, le dessin pour arme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche du programme Pratiques Plastiques Contemporaines « Analyse sociocritique d'oeuvres contemporaines », Université Paul Valery, Montpellier, 3 décembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiction, immersion : l'esthétique poétique postmoderne de Machinarium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Artgame 2013, Art game et game art, salon du jeu vidéo Montpellier in Game, 18-22 novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment s'approprier la question de la culture et des arts en mutation comme objet de recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche du programme Pratiques Plastiques Contemporaines « Culture et arts en mutation : Malaise dans la Civilisation? », Université Paul-Valéry, Montpellier, 25 septembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couleurs de l'esprit du temps. Arts, culture, idéologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Couleurs de l'esprit du temps. Arts, culture, idéologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création et lieux publics: quelles valeurs pour quelles fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès, "Biennale « Passage(s). Design Arts et transmission » Le Rouge", Université Toulouse II - Jean Jaurès, Toulouse, 20-30 mars 2014.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Street art in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Pratiques plastiques contemporaines et contre-culture", Université Paul-Valéry, Montpellier, 6-8 novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de la couleur dans les projets de création, partis pris esthétiques et contexte de création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire scientifique de l'axe ECART du laboratoire IRIEC, Université Paul Valéry, Montpellier, 9 décembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partis pris esthétiques et sémantiques de la compagnie de spectacles de rues Royal de Luxe et des « Machines poétiques » du groupe de musique électronique Ez3kiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'axe ECART du laboratoire IRIEC, Université Paul Valéry, Montpellier, 17 Janvier 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept d'Expérience esthétique chez John Dewey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'axe ECART du laboratoire IRIEC, Université Paul Valéry, Montpellier, 29 Novembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art pour désigner les lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Architecture, littérature et autres arts: interactions, hybridations", 16-18 février 2006, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Material, texture and pattern construction in a contemporary art of filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Expert Symposium on visual appearance", Paris, 19-20 octobre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la Compagnie Internationale de l’Eclairage (C.I.E.), 2006, Paris, France. pp.216-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076421v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03072088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couleur et esthétique dans l’art contemporain ou la question d’une esthétique de la réception de l’œuvre par la couleur</w:t>
               </w:r>
@@ -3393,51 +3393,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED3B39D2"/>
+    <w:nsid w:val="92C3EF47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3624,51 +3624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-pinel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5984-4879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nebuloscope.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03674668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIN.3.101&#8208;113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04208202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03625546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03623841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03674678v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107803v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01649216" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649234v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01649234" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073086v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1247033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133097v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073222v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177331v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03674689v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03673170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03673210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064075v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcolini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/tel-03674707v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-pinel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5984-4879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nebuloscope.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03674668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIN.3.101&#8208;113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04208202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03625546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03623841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03674678v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107803v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649234v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01649234" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649216v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01649216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073086v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1247033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133097v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177331v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03674689v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03673170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03673210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064075v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcolini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/tel-03674707v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>