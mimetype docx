--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -869,1848 +869,1848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Imaginaires écologiques: Arts plastiques in situ comme outil de soutien de la pensée et de l'action citoyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e édition de l'école doctorale d'été EthicHum "Penser l'éthique avec les humanités", (atelier "Art, ethique et avenir ?"), Université Paul Valéry Montpellier III Montpellier, 20-22 juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques plastiques contemporaines dans l'espace public urbain : pour quelles publicités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "La relation entre l'art et la ville", Plan Académique de Formation, Montpellier, 26 janvier 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art comme construction sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquième édition du projet interacadémique "Débats citoyen en Rhônes-Alpes", table ronde « l'art une tribune citoyenne ? », organisée par le collège Marguerite Duras, Montélimar, 30 mars 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montélimar, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Renoncement à l'art comme fin ou politisation de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du programme Pratiques Plastiques Contemporaines "La contre-culture", Université Paul-Valéry, Montpellier, 3 mai 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107803v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art numérique urbain, réalité augmentée et corps postmodernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps dans les jeux vidéo ubiquitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire RIRRA21 de l'UM3 et LIRMM de l'UM, Nov 2014, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21409/HAL-01649216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « Anooki », jeux vidéo, spectacles lumières, web série et autres : du jeu à tous les étages mais encore ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Santé et jeux vidéo. L’homo ludens du 21e siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIRRA 21 et LIRMM Nov 2015, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21409/HAL-01649234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montélimar, France</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de situations postmodernes et valeurs dominantes : pratiques plastiques contemporaines in situ, entre révolution situationniste et conformisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Guy Debord. Hypersociété du spectacle et hypermodernité", Université Paul Valéry Montpellier 3, 27 Mars 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique et les limites du représentable dans l'oeuvre &amp;quot;L'Etat matraquant la liberté&amp;quot; du street artist Goin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École doctorale d'été EthicHum "Penser l'éthique avec les humanités", Université Montpellier 3, 13-16 septembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispatchwork, Space Invaders, le jeu, le street art et la cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ART et JEU / JEU et ART</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIRRA 21 et LARA-SEPPIA, Nov 2016, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1247033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073086v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiences et limites du concept de publicité d'Habermas pour la pratique plastique contemporaine dans l'espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du programme Pratiques Plastiques Contemporaines, « Concepts théoriques de l'Ecole de Francfort à l'épreuve de la pratique plastique artistique », Université Paul Valéry Montpellier III, 10 novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques plastiques artistiques urbaines et publicité ou comment faire voir et faire agir de travers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études « Jürgen Habermas, quelles nouvelles formes artistiques pour L'Agir communicationnel », Université Paul-Valéry, Montpellier, 13 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colorer la ville : pratiques artistiques contemporaines dans l’espace urbain et enjeux de société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès national du Centre Français de la Couleur « Sensibilités chromatiques », Toulouse-Albi, 9-10 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Français de la Couleur, 2016, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Etat matraquant la liberté&amp;quot;, le contexte d'une polémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de recherche du programme Pratiques Plastiques Contemporaines "Analyse sociocritique d'oeuvres contemporaines", lab. RIRRA21, Montpellier, 16 novembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedrich Fritta, le dessin pour arme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche du programme Pratiques Plastiques Contemporaines « Analyse sociocritique d'oeuvres contemporaines », Université Paul Valery, Montpellier, 3 décembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la fête des lumières aux arts publics urbains, pour une illusion postmoderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche du programme Pratiques Plastiques Contemporaines "Analyse sociocritique d'oeuvres contemporaines", Université Paul Valéry Montpellier 3, 24 septembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flux&amp;quot; de Stéfane Perraud : plastique du réseau et réification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études « Georg Lukács, une théorie critique de l'art », Université Paul-Valéry, Montpellier, 2 avril 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment s'approprier la question de la culture et des arts en mutation comme objet de recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche du programme Pratiques Plastiques Contemporaines « Culture et arts en mutation : Malaise dans la Civilisation? », Université Paul-Valéry, Montpellier, 25 septembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre Français de la Couleur, 2016, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couleurs de l'esprit du temps. Arts, culture, idéologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Couleurs de l'esprit du temps. Arts, culture, idéologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiction, immersion : l'esthétique poétique postmoderne de Machinarium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Artgame 2013, Art game et game art, salon du jeu vidéo Montpellier in Game, 18-22 novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création et lieux publics: quelles valeurs pour quelles fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès, "Biennale « Passage(s). Design Arts et transmission » Le Rouge", Université Toulouse II - Jean Jaurès, Toulouse, 20-30 mars 2014.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Street art in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Pratiques plastiques contemporaines et contre-culture", Université Paul-Valéry, Montpellier, 6-8 novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de la couleur dans les projets de création, partis pris esthétiques et contexte de création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire scientifique de l'axe ECART du laboratoire IRIEC, Université Paul Valéry, Montpellier, 9 décembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partis pris esthétiques et sémantiques de la compagnie de spectacles de rues Royal de Luxe et des « Machines poétiques » du groupe de musique électronique Ez3kiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'axe ECART du laboratoire IRIEC, Université Paul Valéry, Montpellier, 17 Janvier 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept d'Expérience esthétique chez John Dewey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'axe ECART du laboratoire IRIEC, Université Paul Valéry, Montpellier, 29 Novembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Material, texture and pattern construction in a contemporary art of filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Expert Symposium on visual appearance", Paris, 19-20 octobre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la Compagnie Internationale de l’Eclairage (C.I.E.), 2006, Paris, France. pp.216-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art pour désigner les lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Architecture, littérature et autres arts: interactions, hybridations", 16-18 février 2006, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072088v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03076421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couleur et esthétique dans l’art contemporain ou la question d’une esthétique de la réception de l’œuvre par la couleur</w:t>
               </w:r>
@@ -3393,51 +3393,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92C3EF47"/>
+    <w:nsid w:val="A5CC5059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3624,51 +3624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-pinel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5984-4879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nebuloscope.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03674668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIN.3.101&#8208;113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04208202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03625546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03623841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03674678v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107803v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649234v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01649234" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649216v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01649216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073086v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1247033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133097v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177331v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03674689v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03673170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03673210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064075v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcolini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/tel-03674707v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-pinel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5984-4879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nebuloscope.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03674668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIN.3.101&#8208;113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04208202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03625546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03623841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03674678v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107803v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01649216" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649234v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01649234" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073086v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1247033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133097v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177331v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03674689v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03673170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03673210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064075v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcolini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/tel-03674707v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>