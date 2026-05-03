--- v0 (2026-04-06)
+++ v1 (2026-05-03)
@@ -3248,165 +3248,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émigration nobiliaire française en Allemagne, ‘une migration de maintien’ (1789-1815)</w:t>
+                <w:t xml:space="preserve">L’identité des nobles français émigrés en Allemagne (1789-1815)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 30, pp.5-29</w:t>
+              <w:t xml:space="preserve">Grenzgänge. Beiträge zu einer modernen Romanistik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9, pp.24-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889276v1</w:t>
+                <w:t xml:space="preserve">hal-04889284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identité des nobles français émigrés en Allemagne (1789-1815)</w:t>
+                <w:t xml:space="preserve">L’émigration nobiliaire française en Allemagne, ‘une migration de maintien’ (1789-1815)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grenzgänge. Beiträge zu einer modernen Romanistik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 9, pp.24-37</w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30, pp.5-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889284v1</w:t>
+                <w:t xml:space="preserve">hal-04889276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3418,199 +3418,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : la race aux frontières de la citoyenneté ?</w:t>
+                <w:t xml:space="preserve">Un nouveau régime émotionnel ? Correspondances amicales entre Ancien Régime et Restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Karine Rance; Eric Saunier (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bourdin, Philippe; Simien, Côme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Race et Révolution française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.5-16, 2024, 978-2-37701-196-4</w:t>
+              <w:t xml:space="preserve">L’amitié en Révolution. De l’histoire à la mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-208, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889307v1</w:t>
+                <w:t xml:space="preserve">hal-04889417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau régime émotionnel ? Correspondances amicales entre Ancien Régime et Restauration</w:t>
+                <w:t xml:space="preserve">Introduction : la race aux frontières de la citoyenneté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rance</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bourdin, Philippe; Simien, Côme. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karine Rance; Eric Saunier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’amitié en Révolution. De l’histoire à la mémoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Race et Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-16, 2024, 978-2-37701-196-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUR</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04889417v1</w:t>
+                <w:t xml:space="preserve">hal-04889307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'historien et les correspondances épistolaires</w:t>
               </w:r>
@@ -3663,100 +3663,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux marges de la nation : la déportation de la Première République à l’Empire</w:t>
+                <w:t xml:space="preserve">Un « rêve européen » ? Clermont-Ferrand et l'hospitalité dans la première moitié du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Bourdin (dir.). </w:t>
+              <w:t xml:space="preserve">Karine Rance, Michel Streith, Jean-Philippe Luis (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux marges de la cité : l’exclusion sociale et professionnelle en France (XVIe-XIXe siècles). Actes du 146e congrès du CTHS réuni à Aubervilliers (2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, 2023</w:t>
+              <w:t xml:space="preserve">Migrations. Le creuset clermontois. L’attractivité d’une métropole XIXe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUBP, pp.51-69, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889438v1</w:t>
+                <w:t xml:space="preserve">hal-03823432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations. Le creuset clermontois : Introduction</w:t>
               </w:r>
@@ -3831,186 +3831,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clermont-Ferrand, terre de flux</w:t>
+                <w:t xml:space="preserve">Aux marges de la nation : la déportation de la Première République à l’Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Karine Rance, Michel Streith, Jean-Philippe Luis (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Bourdin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations. Le creuset clermontois. L’attractivité d’une métropole XIXe-XXe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUBP, pp.11-27, 2023</w:t>
+              <w:t xml:space="preserve">Aux marges de la cité : l’exclusion sociale et professionnelle en France (XVIe-XIXe siècles). Actes du 146e congrès du CTHS réuni à Aubervilliers (2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823424v1</w:t>
+                <w:t xml:space="preserve">hal-04889438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un « rêve européen » ? Clermont-Ferrand et l'hospitalité dans la première moitié du XIXe siècle</w:t>
+                <w:t xml:space="preserve">Clermont-Ferrand, terre de flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karine Rance, Michel Streith, Jean-Philippe Luis (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations. Le creuset clermontois. L’attractivité d’une métropole XIXe-XXIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUBP, pp.51-69, 2023</w:t>
+              <w:t xml:space="preserve">Migrations. Le creuset clermontois. L’attractivité d’une métropole XIXe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUBP, pp.11-27, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823432v1</w:t>
+                <w:t xml:space="preserve">hal-03823424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypes d'analyse d'un réseau de correspondance européen : Fauche-Borel, libraire suisse et espion au service de la contre-révolution française</w:t>
               </w:r>
@@ -4502,186 +4502,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des noblesses en Révolution. L’ennemi dérisoire ? Stratégies et identités de groupe en France et en émigration</w:t>
+                <w:t xml:space="preserve">Une mémoire militante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Bourdin, Cyril Triolaire (dir). </w:t>
+              <w:t xml:space="preserve">Michel Biard, Philippe Bourdin, Hervé Leuwers, Yoshiaki Ômi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre et enseigner la Révolution. Actualités et héritage</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.310-320, 2015</w:t>
+              <w:t xml:space="preserve">L’écriture d’une expérience. Révolution, histoire et mémoires de conventionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SER, pp.135-146, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889506v1</w:t>
+                <w:t xml:space="preserve">hal-04889498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une mémoire militante</w:t>
+                <w:t xml:space="preserve">Des noblesses en Révolution. L’ennemi dérisoire ? Stratégies et identités de groupe en France et en émigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Biard, Philippe Bourdin, Hervé Leuwers, Yoshiaki Ômi (dir.). </w:t>
+              <w:t xml:space="preserve">Philippe Bourdin, Cyril Triolaire (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’écriture d’une expérience. Révolution, histoire et mémoires de conventionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SER, pp.135-146, 2015</w:t>
+              <w:t xml:space="preserve">Comprendre et enseigner la Révolution. Actualités et héritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.310-320, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889498v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4888,51 +4888,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D45A55B"/>
+    <w:nsid w:val="78064BAE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5036,51 +5036,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D198003"/>
+    <w:nsid w:val="5A1F8E54"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5184,51 +5184,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="61E208D7"/>
+    <w:nsid w:val="E29FC814"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5332,51 +5332,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="32B3E989"/>
+    <w:nsid w:val="D24212C1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5480,51 +5480,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="EACD3A57"/>
+    <w:nsid w:val="3EB0A530"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5628,51 +5628,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8C79542B"/>
+    <w:nsid w:val="D4EEEE52"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5776,51 +5776,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D166D657"/>
+    <w:nsid w:val="D0D99D51"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5924,51 +5924,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="AFA7FABB"/>
+    <w:nsid w:val="4D25D620"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6072,51 +6072,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8F774C22"/>
+    <w:nsid w:val="911BAAC7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6220,51 +6220,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C3020F7F"/>
+    <w:nsid w:val="160AD1F3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6368,51 +6368,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="52380074"/>
+    <w:nsid w:val="333BE844"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6516,51 +6516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="857E01C3"/>
+    <w:nsid w:val="EE31F2DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6664,51 +6664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="63DA5DDA"/>
+    <w:nsid w:val="529C3DB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6812,51 +6812,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="A09CAA07"/>
+    <w:nsid w:val="DC20F067"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6960,51 +6960,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="37A930F2"/>
+    <w:nsid w:val="270FD976"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7108,51 +7108,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="98D1752B"/>
+    <w:nsid w:val="2C90646C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7384,51 +7384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/17885" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/intervenants/rance-karine-059910453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788674v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rance" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561088v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Luis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108323v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ponsard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805860v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Spitzl-Dupic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Charrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Zara Davidson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sottocasa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Coller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Covo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palmer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-8810364" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03060488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02159127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889241v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cheney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Forrest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hunt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Middell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemarchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889307v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889417v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9743/l-amitie-en-revolution-1789-1799" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824589v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vasile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02179035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065652v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Violence%20et%20politique" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://etudes-revolutionnaires.org/prestashop/home/139-deportations-et-exils-des-conventionnels.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01337067v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Histoire_Contemporaine.php" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/comprendre-et-enseigner-la-revolution-heritages-et-actualite" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01337059v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/17885" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/intervenants/rance-karine-059910453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788674v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rance" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561088v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Luis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108323v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ponsard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805860v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Spitzl-Dupic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Charrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Zara Davidson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sottocasa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Coller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Covo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palmer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-8810364" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03060488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02159127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889241v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cheney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Forrest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hunt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Middell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemarchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889276v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9743/l-amitie-en-revolution-1789-1799" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889438v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824589v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vasile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02179035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065652v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Violence%20et%20politique" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://etudes-revolutionnaires.org/prestashop/home/139-deportations-et-exils-des-conventionnels.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01337067v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Histoire_Contemporaine.php" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889498v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889506v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/comprendre-et-enseigner-la-revolution-heritages-et-actualite" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01337059v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>