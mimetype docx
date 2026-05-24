--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -4888,51 +4888,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78064BAE"/>
+    <w:nsid w:val="F7590F3A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5036,51 +5036,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A1F8E54"/>
+    <w:nsid w:val="5F032903"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5184,51 +5184,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E29FC814"/>
+    <w:nsid w:val="B9A36DD2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5332,51 +5332,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D24212C1"/>
+    <w:nsid w:val="407BAA67"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5480,51 +5480,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3EB0A530"/>
+    <w:nsid w:val="A6071EA3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5628,51 +5628,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D4EEEE52"/>
+    <w:nsid w:val="7581C9E4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5776,51 +5776,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D0D99D51"/>
+    <w:nsid w:val="F542DFA3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5924,51 +5924,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4D25D620"/>
+    <w:nsid w:val="2666F010"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6072,51 +6072,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="911BAAC7"/>
+    <w:nsid w:val="F7E0BC8B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6220,51 +6220,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="160AD1F3"/>
+    <w:nsid w:val="1F8588E6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6368,51 +6368,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="333BE844"/>
+    <w:nsid w:val="31B055F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6516,51 +6516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="EE31F2DB"/>
+    <w:nsid w:val="5DD2B563"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6664,51 +6664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="529C3DB4"/>
+    <w:nsid w:val="365CEF15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6812,51 +6812,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="DC20F067"/>
+    <w:nsid w:val="94DBA0B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6960,51 +6960,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="270FD976"/>
+    <w:nsid w:val="43B3CCF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7108,51 +7108,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="2C90646C"/>
+    <w:nsid w:val="A8CAB4E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>