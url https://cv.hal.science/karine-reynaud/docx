--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -782,1047 +782,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic context and dynamics of nonlinear phenomena in mammalian calls: the case of puppy whines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser capture proteomics reveals new candidates for sperm-interacting proteins in the bovine oviduct epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Massenet</w:t>
+                <w:t xml:space="preserve">Aleksandra Maria Mowinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Pisanski</w:t>
+                <w:t xml:space="preserve">Elke Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Reby</w:t>
+                <w:t xml:space="preserve">Régis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0022⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 170 (2), pp.e240390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-24-0390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05189890v1</w:t>
+                <w:t xml:space="preserve">hal-05253864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser capture proteomics reveals new candidates for sperm-interacting proteins in the bovine oviduct epithelium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Mahé</w:t>
+                <w:t xml:space="preserve">Placental interleukin 1β signaling in canine pregnancy: differential effects during and after decidualization in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Tavares Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Maria Mowinska</w:t>
+                <w:t xml:space="preserve">Selim Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke Albrecht</w:t>
+                <w:t xml:space="preserve">Rita Payan-Carreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Reichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 170 (2), pp.e240390. </w:t>
+              <w:t xml:space="preserve">, 2025, 169 (4), pp.e240470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-24-0390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-24-0470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253864v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placental interleukin 1β signaling in canine pregnancy: differential effects during and after decidualization in vitro</w:t>
+                <w:t xml:space="preserve">Acoustic context and dynamics of nonlinear phenomena in mammalian calls: the case of puppy whines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Tavares Pereira</w:t>
+                <w:t xml:space="preserve">Mathilde Massenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selim Aslan</w:t>
+                <w:t xml:space="preserve">Katarzyna Pisanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Payan-Carreira</w:t>
+                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Reichler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Reynaud</w:t>
+                <w:t xml:space="preserve">David Reby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 169 (4), pp.e240470. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1923), pp.20240022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-24-0470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262899v1</w:t>
+                <w:t xml:space="preserve">hal-05189890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm binding to oviduct epithelial spheroids varies among males and ejaculates but not among females in pigs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical positional information guides the self-organized development of a polygonal network of creases in the skin of mammalian noses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Prudhomme</w:t>
+                <w:t xml:space="preserve">Paule Dagenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+                <w:t xml:space="preserve">Ebrahim Jahanbakhsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mérour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2024.02.022⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, pp.1-16.e1-e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.09.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514599v1</w:t>
+                <w:t xml:space="preserve">hal-04765961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical positional information guides the self-organized development of a polygonal network of creases in the skin of mammalian noses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paule Dagenais</w:t>
+                <w:t xml:space="preserve">Sperm binding to oviduct epithelial spheroids varies among males and ejaculates but not among females in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebrahim Jahanbakhsh</w:t>
+                <w:t xml:space="preserve">Théo Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Capitan</w:t>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Reynaud</w:t>
+                <w:t xml:space="preserve">Isabelle Mérour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34, pp.1-16.e1-e4. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 219, pp.116 - 125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.09.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2024.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765961v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of oviduct epithelial spheroids for the study of embryo–maternal communication in cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Puppy whines mediate maternal behavior in domestic dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Massenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanya Pranomphon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Véronique Demattei</w:t>
+                <w:t xml:space="preserve">Romane Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Pisanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Papillier</w:t>
+                <w:t xml:space="preserve">Vincent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Lucie Barluet de Beauchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 217, pp.113 - 126. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (22), pp.e2316818121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2024.01.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2316818121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514574v1</w:t>
+                <w:t xml:space="preserve">hal-04670627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puppy whines mediate maternal behavior in domestic dogs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of oviduct epithelial spheroids for the study of embryo–maternal communication in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Philippe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Pisanski</w:t>
+                <w:t xml:space="preserve">Thanya Pranomphon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Véronique Demattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Arnaud</w:t>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Barluet de Beauchesne</w:t>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121 (22), pp.e2316818121. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217, pp.113 - 126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2316818121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2024.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670627v1</w:t>
+                <w:t xml:space="preserve">hal-04514574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utero-placental expression and functional implications of HSD11B1 and HSD11B2 in canine pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Tavares Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Payan-Carreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Reichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (4), pp.645-658. </w:t>
@@ -2007,51 +2007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm-fluid-cell interplays in the bovine oviduct: glycosaminoglycans modulate sperm binding to the isthmic reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanya Pranomphon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2128,103 +2128,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear vocal phenomena affect human perceptions of distress, size and dominance in puppy whines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Massenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Anikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Pisanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 289 (1973), pp.1-9. </w:t>
@@ -2435,51 +2435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Maria Zlotkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2783,226 +2783,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and Characterization of a Conditionally Immortalized Dog Beta-Cell Line from Fetal Canine Pancreas</w:t>
+                <w:t xml:space="preserve">La pose d'une sonde orogastrique chez un très jeune animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Czernichow</w:t>
+                <w:t xml:space="preserve">Sylvie Chastant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Ravassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Transplantation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151408v1</w:t>
+                <w:t xml:space="preserve">hal-04902024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pose d'une sonde orogastrique chez un très jeune animal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production and Characterization of a Conditionally Immortalized Dog Beta-Cell Line from Fetal Canine Pancreas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chastant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Reynaud</w:t>
+                <w:t xml:space="preserve">P. Ravassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0963689720971204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902024v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm interactions with the female reproductive tract: A key for successful fertilization in mammals</w:t>
               </w:r>
@@ -3014,51 +3014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3394,51 +3394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production, characterization, and function of pseudoislets from perinatal canine pancreas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Czernichow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3446,51 +3446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kerr-Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Furthner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ravassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (12), pp.1641-1651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3524,51 +3524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seminal plasma differentially alters the resistance of dog, ram and boar spermatozoa to hypotonic stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3801,51 +3801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alminana-Brines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agostinho Soares de Alcantara Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3935,51 +3935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Soleilhavoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4597,278 +4597,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminal fluid promotes in vitro sperm-oviduct binding in the domestic cat ([i]Felis catus[/i])</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why so many sperm cells?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Henry</w:t>
+                <w:t xml:space="preserve">Zeev Schuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Eder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Reynaud</w:t>
+                <w:t xml:space="preserve">Nathalie Rouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schön</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Holcman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2015.01.031⟩</w:t>
+              <w:t xml:space="preserve">Communicative and Integrative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (3), pp.e1017156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19420889.2015.1017156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194175v1</w:t>
+                <w:t xml:space="preserve">hal-02626818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why so many sperm cells?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seminal fluid promotes in vitro sperm-oviduct binding in the domestic cat ([i]Felis catus[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rouach</w:t>
+                <w:t xml:space="preserve">J. Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Holcman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Wibbelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communicative and Integrative Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (3), pp.e1017156. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (8), pp.1373-1380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19420889.2015.1017156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2015.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626818v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OVGP1 is expressed in the canine oviduct at the time and place of oocyte maturation and fertilization</w:t>
               </w:r>
@@ -4994,286 +4994,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermeture de la barrière intestinale chez le chiot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of nuclear and membrane progesterone receptors in the canine oviduct during the periovulatory period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie S. Chastant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-François J.-F. Ravier</w:t>
+                <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (7), pp.1065-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD12108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004460v1</w:t>
+                <w:t xml:space="preserve">hal-01129768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of nuclear and membrane progesterone receptors in the canine oviduct during the periovulatory period</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandra Thoumire</w:t>
+                <w:t xml:space="preserve">Fermeture de la barrière intestinale chez le chiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Freyburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
+                <w:t xml:space="preserve">Elie E. Marcheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 336, pp.58-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129768v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of blood handling conditions on progesterone assay results obtained by chemiluminescence in the bitch</w:t>
               </w:r>
@@ -5399,291 +5399,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolocalization of progesterone receptors in the canine oviduct around ovulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromatin patterns of immature canine oocytes after in vitro maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Zahid M. Z. Tahir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gneto G. Mawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+                <w:t xml:space="preserve">Céline C. Tanguy-Dezaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. de La Villeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 47 (Suppl 6), pp.35-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rda.12070⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 47 (suppl 6), pp.70-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rda.12054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000422v1</w:t>
+                <w:t xml:space="preserve">hal-01000421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin patterns of immature canine oocytes after in vitro maturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunolocalization of progesterone receptors in the canine oviduct around ovulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zahid M. Z. Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume G. de La Villeon</w:t>
+                <w:t xml:space="preserve">Gneto G. Mawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 47 (suppl 6), pp.70-73. </w:t>
+              <w:t xml:space="preserve">, 2012, 47 (Suppl 6), pp.35-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rda.12054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rda.12070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000421v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancestral capture of syncytin-Car1, a fusogenic endogenous retroviral envelope gene involved in placentation and conserved in Carnivora</w:t>
               </w:r>
@@ -5803,51 +5803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Hoechst 33342 staining under wide-field microscopy for evaluation of the nuclear status of living dog oocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6191,51 +6191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are oocytes from the anestrous bitch competent for meiosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6472,51 +6472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing of the intestinal barrier closure in puppies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Freyburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E E. Marcheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6619,51 +6619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6783,51 +6783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Zahid Tahir Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 164 (2), pp.127-135</w:t>
@@ -7179,51 +7179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Batard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8:132, pp.1-14. </w:t>
@@ -7274,51 +7274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IGF system and ovarian folliculogenesis in dog breeds of various sizes : is there a link?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Batard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7404,51 +7404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryo biotechnology in the dog: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7529,51 +7529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear and cytoplasmic maturation of canine oocytes related to in vitro denudation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7665,315 +7665,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follicle population, cumulus mucification, and oocyte chromatin configuration during the periovulatory period in the female dog</w:t>
+                <w:t xml:space="preserve">Folliculogenesis and Morphometry of Oocyte and Follicle Growth in the Feline Ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2009.07.006⟩</w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44, pp.174-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2007.01012.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660965v1</w:t>
+                <w:t xml:space="preserve">hal-02669131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folliculogenesis and Morphometry of Oocyte and Follicle Growth in the Feline Ovary</w:t>
+                <w:t xml:space="preserve">Follicle population, cumulus mucification, and oocyte chromatin configuration during the periovulatory period in the female dog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coralie Gicquel</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 44, pp.174-179. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72 (8), pp.1120-1131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2007.01012.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2009.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669131v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microenvironnement tubaire : rôle dans la maturation des ovocytes canins in vivo et in vitro</w:t>
               </w:r>
@@ -7998,51 +7998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8266,51 +8266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8538,51 +8538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8814,51 +8814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marseloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 130, pp.193-201. </w:t>
@@ -10254,51 +10254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanya Pranomphon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10366,51 +10366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particularités de la reproduction chez la chienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10994,90 +10994,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are there individual differences in dog calls before two months of age?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Massenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2047-2047, </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11249,51 +11249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term follow-up of adaptiveness of laboratory beagles adopted as home pets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chanvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Deputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11355,783 +11355,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional genome activation in canine embryos collected in vivo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of the oocyte quality to low rates of in vitro maturation in the bitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. C. Viaris de Lesegno</w:t>
+                <w:t xml:space="preserve">Sylvie Chastant Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7. Quadrennial International Symposium on Canine and Feline Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Symposium on Canine and Feline Reproduction (ISCFR). CAN., Jul 2012, Whistler, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000964v1</w:t>
+                <w:t xml:space="preserve">hal-02747213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of nuclear and membrane progesterone receptors in the canine oviduct during the periovulatory period</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+                <w:t xml:space="preserve">Administration of a progesterone antagonist (Aglepristone) in Beagle bitches induces cysts, alters meiosis resumption in oocytes and prevents fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.147</w:t>
+              <w:t xml:space="preserve">7. Workshop on Mammalian Folliculogenesis and Oogenesis ESHRE Campus Worshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESHRE. Labo/service de l'auteur, Stresa, ITA., Apr 2012, Stresa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000965v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF profiling of follicular fluids from various mammalian species.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of nuclear and membrane progesterone receptors in the canine oviduct during the periovulatory period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zahid Tahir Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
+              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191276v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential and quantitative analysis of dog oviductal fluid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional genome activation in canine embryos collected in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Viaris de Lesegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2012, Phoenix, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/RDv24n1Ab69⟩</w:t>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2012, Phoenix, United States. pp.146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv24n1Ab68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189591v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the oocyte quality to low rates of in vitro maturation in the bitch</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MALDI-TOF profiling of follicular fluids from various mammalian species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Soutonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Quadrennial International Symposium on Canine and Feline Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Symposium on Canine and Feline Reproduction (ISCFR). CAN., Jul 2012, Whistler, Canada</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747213v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration of a progesterone antagonist (Aglepristone) in Beagle bitches induces cysts, alters meiosis resumption in oocytes and prevents fertilization</w:t>
+                <w:t xml:space="preserve">Differential and quantitative analysis of dog oviductal fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Havard</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Workshop on Mammalian Folliculogenesis and Oogenesis ESHRE Campus Worshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv24n1Ab69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809728v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI-TOF profiling des fluides folliculaires de diverses espèces de mammifères</w:t>
               </w:r>
@@ -12156,51 +12156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Soutonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12236,265 +12236,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Hoechst 33342 staining under standard epifluorescence microscopy for evaluation of the nuclear status of living dog oocytes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+                <w:t xml:space="preserve">Expression of oviductin mRNA in the canine oviduct during the periovulatory period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Z. Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vancouver, Canada. pp.487</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001425v1</w:t>
+                <w:t xml:space="preserve">hal-01556202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of oviductin mRNA in the canine oviduct during the periovulatory period</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+                <w:t xml:space="preserve">Reliability of Hoechst 33342 staining under standard epifluorescence microscopy for evaluation of the nuclear status of living dog oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Congress on Animal Reproduction (ICAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2012, Phoenix, United States. pp.205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv24n1Ab186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556202v1</w:t>
+                <w:t xml:space="preserve">hal-01001425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of steroidogenic enzymes in the cat ovary during follicular growth</w:t>
               </w:r>
@@ -12519,51 +12519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. E. Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12653,51 +12653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12933,51 +12933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Journée thématique de la Société Française pour l’Etude de la Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude de la Fertilité (SFEF). FRA., Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13175,51 +13175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Journée Annuelle de la Société Française pour l'Etude de la Fertilité (SFEF) : Les follicules dans tous leurs états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude de la Fertilité (SFEF). Montpellier, FRA., Mar 2010, Paris, France. </w:t>
@@ -13263,398 +13263,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGF system and ovarian folliculogenesis in dog breeds of various sizes: is there a link?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome activation in preimplantation canine embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EVSSAR Congress (European Veterinary Society for Small Reproduction)</w:t>
+              <w:t xml:space="preserve">7. EVSSAR Congress (European Veterinary Society for Small Animal Reproduction)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754540v1</w:t>
+                <w:t xml:space="preserve">hal-02753300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome activation in preimplantation canine embryo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steroid content and proteomic analysis of canine follicular fluid during the preovulatory period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayyeh Fahiminiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EVSSAR Congress (European Veterinary Society for Small Animal Reproduction)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">7. Congress of the European Veterinary Society for Small Animal Reproduction (EVSSAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Louvain-la-Neuve, Belgium. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753300v1</w:t>
+                <w:t xml:space="preserve">hal-02816499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroid content and proteomic analysis of canine follicular fluid during the preovulatory period</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IGF system and ovarian folliculogenesis in dog breeds of various sizes: is there a link?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Batard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Congress of the European Veterinary Society for Small Animal Reproduction (EVSSAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Louvain-la-Neuve, Belgium. 1 p</w:t>
+              <w:t xml:space="preserve">7. EVSSAR Congress (European Veterinary Society for Small Reproduction)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816499v1</w:t>
+                <w:t xml:space="preserve">hal-02754540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and quantification of immunoglobulins in canine colostrum – Quantification of colostral transfer</w:t>
               </w:r>
@@ -13759,247 +13759,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la composition protéique du plasma séminal dans la résistance osmotique des spermatozoïdes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Druart</w:t>
+                <w:t xml:space="preserve">Bien-être et réhabilitation des animaux de laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+                <w:t xml:space="preserve">. Museum d'Histoire Naturelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Theau Clément</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">. Société Française Pour L'Etude Du Comportement Animal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la SFECA (Société Française pour l'Etude du Comportement Animal): Comportements collectifs et évolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Toulouse, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815357v1</w:t>
+                <w:t xml:space="preserve">hal-02823317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être et réhabilitation des animaux de laboratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle de la composition protéique du plasma séminal dans la résistance osmotique des spermatozoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Société Française Pour L'Etude Du Comportement Animal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michèle Theau Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la SFECA (Société Française pour l'Etude du Comportement Animal): Comportements collectifs et évolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Toulouse, France. n.p</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823317v1</w:t>
+                <w:t xml:space="preserve">hal-02815357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional reactivation during in vivo maturation of canine oocyte</w:t>
               </w:r>
@@ -14132,51 +14132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14348,51 +14348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14437,368 +14437,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear status and cytoplasmic ultrastructure of canine oocyte in relation to in vitro spontaneous denudation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Folliculogenesis and morphometry of oocyte and follicle growth in the feline ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.International Symposium on Canine and Feline Reproduction</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Canine and Feline Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750986v1</w:t>
+                <w:t xml:space="preserve">hal-02753818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional reactivation during in vivo maturation of canine oocyte.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear status and cytoplasmic ultrastructure of canine oocyte in relation to in vitro spontaneous denudation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Canine and Feline reproduction</w:t>
+              <w:t xml:space="preserve">6.International Symposium on Canine and Feline Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753277v1</w:t>
+                <w:t xml:space="preserve">hal-02750986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folliculogenesis and morphometry of oocyte and follicle growth in the feline ovary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptional reactivation during in vivo maturation of canine oocyte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Canine and Feline Reproduction</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Canine and Feline reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753818v1</w:t>
+                <w:t xml:space="preserve">hal-02753277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrastructural evaluation of in vitro matured canine oocytes.</w:t>
               </w:r>
@@ -14823,51 +14823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15082,51 +15082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Biannual EVSSAR Congress. European Veterinary Society for Small Animal Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Budapest, Hungary</w:t>
@@ -15289,51 +15289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of cAMP and cumulus cells during in vitro meiotic resumption of canine oocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tanguy-Dezaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16176,51 +16176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Annual Conference of the IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Louisville, Kentucky, United States. CSIRO Publishing, Reproduction, Fertility and Development, 28 (2), 267 p., 2016, 42nd Annual Conference of the International Embryo Transfer Society</w:t>
@@ -16288,51 +16288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16974,51 +16974,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4780126"/>
+    <w:nsid w:val="9C4DD102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17205,51 +17205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-reynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8897-6790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176040137" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6956-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463444v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Liv&#233;ra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf282" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Marco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2025.101057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071023v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Schmaltz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Barakat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2024.151471" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Gon&#231;alves Souza-Fabjan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Almi&#241;ana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-3143-AR2025-0035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massenet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pisanski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253864v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Mowinska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Albrecht" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0390" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tavares Pereira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Aslan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Payan-Carreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Reichler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0470" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prudhomme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;rour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.02.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Dagenais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Jahanbakhsh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.09.055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanya Pranomphon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.01.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04670627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Philippe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barluet de Beauchesne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316818121" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schuler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioac214" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230575v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Herbie Lin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2023.107330" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232819v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37469-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Anikin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0429" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512000v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Zlotkowska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab105" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Manfrevola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Rocco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.741975" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235899v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontbonne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoumire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151408v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czernichow" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ravassard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963689720971204" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mila" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150429v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110956" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fair" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Meade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. de Graaf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0595" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kerr-Conte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Furthner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963689719869004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.01.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607371v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bricout-Neveu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Pechberty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Maenhoudt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Lecomte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23595" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana-Brines" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Soares de Alcantara Neto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0054" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052332" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630431v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jacquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Buul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie van Duijn-Goedhart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Buset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2015.09.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGX54VT5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Havard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130955" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638066v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cavana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -Y. Petit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guechi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Marignac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.10.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Thoumire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gandoin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2014.11.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P95MGWS5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194175v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#246;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wibbelt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2015.01.031" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626818v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Schuss" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420889.2015.1017156" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129942v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22417" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60RJGHFX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004460v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Freyburger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie E. Marcheteau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ravier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129768v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12108" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004458v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir Tahir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Raffaelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2013.07.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR8RT4RW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000422v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid M. Z. Tahir" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gneto G. Mawa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12070" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000421v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Tanguy-Dezaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. de La Villeon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12054" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000757v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Cornelis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile O. Heidmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle S. Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. V&#233;ron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1115346109" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000424v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927611012773" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191365v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12055" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZD5M710-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004071v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle A. Chanvin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine S. Halter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Bedossa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001322v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C. Maenhoudt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. N. Santos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E. Fontaine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F F. Mir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12041" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000425v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E. Marcheteau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F J. F. Ravier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000238v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD10064" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000750v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000288v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter Halter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. L&#233;vy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Bernex" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664211v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Valentini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Lulia Lorga" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa de Santis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ambruosi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2009.03.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFR3D0G7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129476v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayyeh Fahiminiya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Batard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-132" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129473v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-09-0450" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656948v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chodkiewicz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09270" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662522v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2009.01371.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2648E847DFA5658ECA1E8D611414BA8709D7DD91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660965v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2009.07.006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05SCJ9P8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669131v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gicquel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2007.01012.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVGCN7SX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653383v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fontaine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Faure" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47987" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664743v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jaffr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;my" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08119" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668458v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664694v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20763" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3K2K71B6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662797v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659347v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Marseloo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.01.049" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marseloo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00500" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671969v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20062" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672091v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cortvrindt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verlinde" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Schepper" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2003.12.011" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670226v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670081v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679650v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678849v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smitz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675850v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691642v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698619v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694508v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691235v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hanrahan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donovan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688617v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chadli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Catelli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688724v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fair" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314887v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_47" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129933v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809875v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Linde Forsberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/201771.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845939403.0000" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825178v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314952v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314955v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314956v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467112v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230812v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0799" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736319v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Niewiadomska" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robiteau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jaraud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019178v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanvin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Deputte" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000964v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab68" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000965v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191276v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189591v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab69" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747213v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant Maillard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809728v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019051v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001425v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab186" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556202v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z. Tahir" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004448v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Malandain" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab130" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019311v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000205v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.011" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2D3B0KC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807374v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751374v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rafaelli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757149v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2010.04.008" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGX0H7F7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754540v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753300v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816499v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757733v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcheteau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Freyburger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergamo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815357v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Theau Cl&#233;ment" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823317v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Museum d'Histoire Naturelle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise Pour L'Etude Du Comportement Animal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755416v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750648v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751262v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadaf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756738v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750986v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753277v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753818v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755513v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754759v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757797v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755600v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malandain" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752563v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tanguy-Dezaux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752591v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761341v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumasy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826556v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836654v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788955v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Garanina" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burlaud Gaillard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgeault" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739176v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742345v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742346v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibson" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742643v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marnier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748808v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749543v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornelis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Heidmann" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Veron" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.retrovirology.com/content/pdf/1742-4690-8-S2-P13.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S2-P13" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-reynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8897-6790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176040137" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6956-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463444v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Liv&#233;ra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf282" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Marco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2025.101057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071023v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Schmaltz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Barakat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2024.151471" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Gon&#231;alves Souza-Fabjan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Almi&#241;ana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-3143-AR2025-0035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Mowinska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Albrecht" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0390" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tavares Pereira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Aslan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Payan-Carreira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Reichler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0470" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massenet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pisanski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Dagenais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Jahanbakhsh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.09.055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prudhomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;rour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.02.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04670627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Philippe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barluet de Beauchesne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316818121" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanya Pranomphon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.01.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schuler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioac214" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230575v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Herbie Lin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2023.107330" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232819v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37469-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Anikin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0429" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512000v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Zlotkowska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab105" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Manfrevola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Rocco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.741975" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235899v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontbonne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoumire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mila" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czernichow" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ravassard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963689720971204" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150429v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110956" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fair" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Meade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. de Graaf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0595" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kerr-Conte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Furthner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963689719869004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.01.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607371v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bricout-Neveu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Pechberty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Maenhoudt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Lecomte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23595" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana-Brines" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Soares de Alcantara Neto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0054" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052332" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630431v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jacquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Buul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie van Duijn-Goedhart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Buset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2015.09.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGX54VT5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Havard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130955" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638066v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cavana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -Y. Petit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guechi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Marignac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.10.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Thoumire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gandoin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2014.11.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P95MGWS5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626818v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Schuss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420889.2015.1017156" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eder" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#246;n" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wibbelt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2015.01.031" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129942v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22417" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60RJGHFX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129768v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12108" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Freyburger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie E. Marcheteau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ravier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004458v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir Tahir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Raffaelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2013.07.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR8RT4RW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000421v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Tanguy-Dezaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. de La Villeon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12054" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid M. Z. Tahir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gneto G. Mawa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12070" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000757v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Cornelis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile O. Heidmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle S. Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. V&#233;ron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1115346109" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000424v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927611012773" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191365v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12055" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZD5M710-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004071v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle A. Chanvin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine S. Halter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Bedossa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001322v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C. Maenhoudt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. N. Santos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E. Fontaine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F F. Mir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12041" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000425v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E. Marcheteau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F J. F. Ravier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000238v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD10064" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000750v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000288v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter Halter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. L&#233;vy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Bernex" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664211v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Valentini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Lulia Lorga" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa de Santis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ambruosi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2009.03.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFR3D0G7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129476v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayyeh Fahiminiya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Batard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-132" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129473v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-09-0450" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656948v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chodkiewicz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09270" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662522v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2009.01371.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2648E847DFA5658ECA1E8D611414BA8709D7DD91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669131v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gicquel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2007.01012.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVGCN7SX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660965v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2009.07.006" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05SCJ9P8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653383v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fontaine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Faure" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47987" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664743v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jaffr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;my" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08119" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668458v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664694v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20763" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3K2K71B6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662797v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659347v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Marseloo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.01.049" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marseloo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00500" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671969v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20062" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672091v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cortvrindt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verlinde" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Schepper" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2003.12.011" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670226v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670081v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679650v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678849v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smitz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675850v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691642v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698619v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694508v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691235v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hanrahan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donovan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688617v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chadli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Catelli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688724v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fair" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314887v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_47" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129933v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809875v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Linde Forsberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/201771.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845939403.0000" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825178v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314952v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314955v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314956v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467112v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230812v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0799" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736319v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Niewiadomska" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robiteau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jaraud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019178v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanvin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Deputte" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747213v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant Maillard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809728v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000965v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000964v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab68" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191276v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189591v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab69" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019051v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556202v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z. Tahir" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001425v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab186" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004448v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Malandain" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab130" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019311v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000205v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.011" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2D3B0KC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807374v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751374v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rafaelli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757149v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2010.04.008" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGX0H7F7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753300v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816499v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754540v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757733v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcheteau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Freyburger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergamo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823317v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Museum d'Histoire Naturelle" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise Pour L'Etude Du Comportement Animal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815357v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Theau Cl&#233;ment" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755416v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750648v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751262v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadaf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756738v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753818v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750986v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753277v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755513v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754759v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757797v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755600v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malandain" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752563v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tanguy-Dezaux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752591v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761341v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumasy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826556v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836654v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788955v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Garanina" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burlaud Gaillard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgeault" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739176v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742345v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742346v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibson" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742643v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marnier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748808v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749543v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornelis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Heidmann" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Veron" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.retrovirology.com/content/pdf/1742-4690-8-S2-P13.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S2-P13" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>