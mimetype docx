--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -325,886 +325,886 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Yasmine Mahiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 114 (3), pp.708-721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/biolre/ioaf282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine ampullary and isthmic epithelial spheroids: proteomic profile and physiological features for in vitro studies of gamete-oviduct interactions.</w:t>
+                <w:t xml:space="preserve">Oviduct epithelium interactions: roles in sperm selection and embryo quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Mahé</w:t>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Marco</w:t>
+                <w:t xml:space="preserve">Joanna Maria Gonçalves Souza-Fabjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Véronique Demattei</w:t>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Reynaud</w:t>
+                <w:t xml:space="preserve">Carmen Almiñana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (3), pp.101057. </w:t>
+              <w:t xml:space="preserve">Animal Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38th Annual Meeting of the Brazilian Embryo Technology Society (SBTE), 22 (3), pp.e20250035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.repbio.2025.101057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/1984-3143-AR2025-0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238375v1</w:t>
+                <w:t xml:space="preserve">hal-05314863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphatidylserine on sperm head interact with Annexin A5 on oviduct luminal cilia to form a sperm reservoir in pigs</w:t>
+                <w:t xml:space="preserve">Bovine ampullary and isthmic epithelial spheroids: proteomic profile and physiological features for in vitro studies of gamete-oviduct interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Schmaltz</w:t>
+                <w:t xml:space="preserve">Coline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Barakat</w:t>
+                <w:t xml:space="preserve">Ludivine Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Fleurot</w:t>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Marie-Véronique Demattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 104 (1), pp.151471. </w:t>
+              <w:t xml:space="preserve">Reproductive biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3), pp.101057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2024.151471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.repbio.2025.101057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071023v1</w:t>
+                <w:t xml:space="preserve">hal-05238375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oviduct epithelium interactions: roles in sperm selection and embryo quality</w:t>
+                <w:t xml:space="preserve">Phosphatidylserine on sperm head interact with Annexin A5 on oviduct luminal cilia to form a sperm reservoir in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+                <w:t xml:space="preserve">Lorraine Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Maria Gonçalves Souza-Fabjan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Elie Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fleurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmen Almiñana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38th Annual Meeting of the Brazilian Embryo Technology Society (SBTE), 22 (3), pp.e20250035. </w:t>
+              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104 (1), pp.151471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/1984-3143-AR2025-0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2024.151471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314863v1</w:t>
+                <w:t xml:space="preserve">hal-05071023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser capture proteomics reveals new candidates for sperm-interacting proteins in the bovine oviduct epithelium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic context and dynamics of nonlinear phenomena in mammalian calls: the case of puppy whines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Maria Mowinska</w:t>
+                <w:t xml:space="preserve">Mathilde Massenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke Albrecht</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Katarzyna Pisanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Lavigne</w:t>
+                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-24-0390⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1923), pp.20240022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253864v1</w:t>
+                <w:t xml:space="preserve">hal-05189890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placental interleukin 1β signaling in canine pregnancy: differential effects during and after decidualization in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Tavares Pereira</w:t>
+                <w:t xml:space="preserve">Laser capture proteomics reveals new candidates for sperm-interacting proteins in the bovine oviduct epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selim Aslan</w:t>
+                <w:t xml:space="preserve">Aleksandra Maria Mowinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Payan-Carreira</w:t>
+                <w:t xml:space="preserve">Elke Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Reichler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Reynaud</w:t>
+                <w:t xml:space="preserve">Régis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 169 (4), pp.e240470. </w:t>
+              <w:t xml:space="preserve">, 2025, 170 (2), pp.e240390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-24-0470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-24-0390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262899v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic context and dynamics of nonlinear phenomena in mammalian calls: the case of puppy whines</w:t>
+                <w:t xml:space="preserve">Placental interleukin 1β signaling in canine pregnancy: differential effects during and after decidualization in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Massenet</w:t>
+                <w:t xml:space="preserve">Miguel Tavares Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Pisanski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Selim Aslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Payan-Carreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Reichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Reby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 380 (1923), pp.20240022. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 169 (4), pp.e240470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-24-0470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05189890v1</w:t>
+                <w:t xml:space="preserve">hal-05262899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical positional information guides the self-organized development of a polygonal network of creases in the skin of mammalian noses</w:t>
               </w:r>
@@ -1242,51 +1242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34, pp.1-16.e1-e4. </w:t>
@@ -1324,90 +1324,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm binding to oviduct epithelial spheroids varies among males and ejaculates but not among females in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mérour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1458,77 +1458,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puppy whines mediate maternal behavior in domestic dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Massenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Pisanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1605,64 +1605,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of oviduct epithelial spheroids for the study of embryo–maternal communication in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanya Pranomphon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Véronique Demattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1726,103 +1726,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utero-placental expression and functional implications of HSD11B1 and HSD11B2 in canine pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Tavares Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Payan-Carreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Reichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (4), pp.645-658. </w:t>
@@ -1873,51 +1873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is glycerol a good cryoprotectant for sperm cells? New exploration of its toxicity using avian model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsiu-Lien Herbie Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1994,90 +1994,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm-fluid-cell interplays in the bovine oviduct: glycosaminoglycans modulate sperm binding to the isthmic reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanya Pranomphon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2128,103 +2128,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear vocal phenomena affect human perceptions of distress, size and dominance in puppy whines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Massenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Anikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Pisanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 289 (1973), pp.1-9. </w:t>
@@ -2396,103 +2396,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm migration, selection, survival, and fertilizing ability in the mammalian oviduct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Maria Zlotkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 105 (2), pp.317-331. </w:t>
@@ -2586,51 +2586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, 17 p. </w:t>
@@ -2668,64 +2668,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follicle growth, oocyte maturation, embryo development, and reproductive biotechnologies in dog and cat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2815,51 +2815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2897,51 +2897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and Characterization of a Conditionally Immortalized Dog Beta-Cell Line from Fetal Canine Pancreas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Czernichow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ravassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2988,90 +2988,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm interactions with the female reproductive tract: A key for successful fertilization in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3290,51 +3290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. G. Meade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3407,51 +3407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production, characterization, and function of pseudoislets from perinatal canine pancreas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Czernichow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kerr-Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3537,51 +3537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seminal plasma differentially alters the resistance of dog, ram and boar spermatozoa to hypotonic stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3667,51 +3667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bricout-Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Pechberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Maenhoudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4082,51 +4082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul van Buul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie van Duijn-Goedhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Buset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4189,64 +4189,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progesterone plays a critical role in canine oocyte maturation and fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4483,51 +4483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4597,308 +4597,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why so many sperm cells?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Seminal fluid promotes in vitro sperm-oviduct binding in the domestic cat ([i]Felis catus[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Holcman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Schön</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wibbelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communicative and Integrative Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19420889.2015.1017156⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (8), pp.1373-1380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2015.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626818v1</w:t>
+                <w:t xml:space="preserve">hal-01194175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminal fluid promotes in vitro sperm-oviduct binding in the domestic cat ([i]Felis catus[/i])</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Henry</w:t>
+                <w:t xml:space="preserve">Why so many sperm cells?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Eder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Reynaud</w:t>
+                <w:t xml:space="preserve">Zeev Schuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schön</w:t>
+                <w:t xml:space="preserve">Nathalie Rouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Wibbelt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Holcman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 83 (8), pp.1373-1380. </w:t>
+              <w:t xml:space="preserve">Communicative and Integrative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (3), pp.e1017156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2015.01.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19420889.2015.1017156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194175v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OVGP1 is expressed in the canine oviduct at the time and place of oocyte maturation and fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5013,51 +5013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of nuclear and membrane progesterone receptors in the canine oviduct during the periovulatory period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5920,77 +5920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folliculogenesis, ovulation and endocrine control of oocytes and embryos in the dog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6204,51 +6204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are oocytes from the anestrous bitch competent for meiosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6757,51 +6757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Zahid Tahir Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7140,51 +7140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroid hormones content and proteomic analysis of canine follicular fluid during the preovulatory period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayyeh Fahiminiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7261,51 +7261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IGF system and ovarian folliculogenesis in dog breeds of various sizes : is there a link?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7430,51 +7430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chodkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7665,315 +7665,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folliculogenesis and Morphometry of Oocyte and Follicle Growth in the Feline Ovary</w:t>
+                <w:t xml:space="preserve">Follicle population, cumulus mucification, and oocyte chromatin configuration during the periovulatory period in the female dog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coralie Gicquel</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2007.01012.x⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72 (8), pp.1120-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2009.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669131v1</w:t>
+                <w:t xml:space="preserve">hal-02660965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follicle population, cumulus mucification, and oocyte chromatin configuration during the periovulatory period in the female dog</w:t>
+                <w:t xml:space="preserve">Folliculogenesis and Morphometry of Oocyte and Follicle Growth in the Feline Ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 72 (8), pp.1120-1131. </w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44, pp.174-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2009.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2007.01012.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660965v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microenvironnement tubaire : rôle dans la maturation des ovocytes canins in vivo et in vitro</w:t>
               </w:r>
@@ -8093,51 +8093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of follicle-stimulating hormone and luteinising hormone binding sites in the bitch ovary during the follicular phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8512,51 +8512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotechnologies de l'embryon dans l'espèce canine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8676,51 +8676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Marseloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 66 (6-7), pp.1685-1693. </w:t>
@@ -8762,51 +8762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo meiotic resumption, fertilization and early embryonic development in the bitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8896,64 +8896,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin, microtubules, and kinases activities during meiotic resumption in bitch oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9000,51 +9000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number of ovarian follicles in human fetuses with the 45, X karyotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cortvrindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9134,51 +9134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialogue ovocyte-granulosa au cours de la folliculogenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MT Endocrinologie et Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5 (1), 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9203,51 +9203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialogue ovocyte-granulosa au cours de la folliculogenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Thérapeutique. Endocrinologie et Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5 (2), pp.85-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9272,51 +9272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particularités du follicule et de l'ovocyte prépubères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9354,51 +9354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations in ovarian function of mice with reduced amounts of Kit receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cortvrindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9492,51 +9492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in follicular function of 3-month-old calves and mature cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Smitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9587,51 +9587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of KIT and KIT LIGAND in ovarian function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cortvrindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9682,51 +9682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Kit Ligand and anti-Kit antibody on growth of cultured mouse preantral follicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cortvrindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9790,51 +9790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oocyte attrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9872,51 +9872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markers of follicle function in Belclare-cross ewes differing widely in ovulation rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Hanrahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10006,51 +10006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10127,51 +10127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contraception Fertilité Sexualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 26 (7-8), pp.522-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10228,103 +10228,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Sperm Binding Capacity in the Reservoir Using an In Vitro Model of Oviduct Epithelial Spheroids in Cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanya Pranomphon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Schmaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuel Álvarez-Rodríguez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spermatology. Methods and Protocols</w:t>
@@ -10379,64 +10379,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particularités de la reproduction chez la chienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reproduction animale et humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10591,51 +10591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro maturation and fertilization of canine oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10705,51 +10705,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sphéroïdes et les organoïdes d’oviducte : de nouveaux modèles pour mieux comprendre la fertilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ième Webinaire du réseau « OuestOÏD » de Biogenouest (réseau des plateformes en sciences du vivant et de l’environnement dans le Grand Ouest)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biogenouest, Jun 2025, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10774,51 +10774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sphéroïdes et les organoïdes d’oviducte : de nouveaux modèles pour mieux comprendre la fertilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Organoïdes, tumoroïdes et sphéroïdes : mise en place, avantages/limites et applications en recherche biomédicale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10843,51 +10843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oviduct spheroids and organoids: new in vitro models to better understand fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School EuroFAANG “Innovative cellular models for animal science. Support the 3Rs through the use of organoids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EuroFAANG, Sep 2023, Jouy-en-Josas (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10925,51 +10925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organoïdes, de nouveaux modèles de culture in vitro pour une meilleure compréhension du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Technologiques du réseau des microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10994,90 +10994,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are there individual differences in dog calls before two months of age?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Massenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2047-2047, </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11374,90 +11374,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the oocyte quality to low rates of in vitro maturation in the bitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Quadrennial International Symposium on Canine and Feline Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Symposium on Canine and Feline Reproduction (ISCFR). CAN., Jul 2012, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11482,64 +11482,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administration of a progesterone antagonist (Aglepristone) in Beagle bitches induces cysts, alters meiosis resumption in oocytes and prevents fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11659,51 +11659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11983,51 +11983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential and quantitative analysis of dog oviductal fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12236,265 +12236,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of oviductin mRNA in the canine oviduct during the periovulatory period</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+                <w:t xml:space="preserve">Reliability of Hoechst 33342 staining under standard epifluorescence microscopy for evaluation of the nuclear status of living dog oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Congress on Animal Reproduction (ICAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2012, Phoenix, United States. pp.205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv24n1Ab186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556202v1</w:t>
+                <w:t xml:space="preserve">hal-01001425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Hoechst 33342 staining under standard epifluorescence microscopy for evaluation of the nuclear status of living dog oocytes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+                <w:t xml:space="preserve">Expression of oviductin mRNA in the canine oviduct during the periovulatory period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Z. Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vancouver, Canada. pp.487</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001425v1</w:t>
+                <w:t xml:space="preserve">hal-01556202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of steroidogenic enzymes in the cat ovary during follicular growth</w:t>
               </w:r>
@@ -12640,77 +12640,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France. pp.156-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12881,64 +12881,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’oviducte et le liquide tubaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13263,398 +13263,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome activation in preimplantation canine embryo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IGF system and ovarian folliculogenesis in dog breeds of various sizes: is there a link?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EVSSAR Congress (European Veterinary Society for Small Animal Reproduction)</w:t>
+              <w:t xml:space="preserve">7. EVSSAR Congress (European Veterinary Society for Small Reproduction)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753300v1</w:t>
+                <w:t xml:space="preserve">hal-02754540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroid content and proteomic analysis of canine follicular fluid during the preovulatory period</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Somayyeh Fahiminiya</w:t>
+                <w:t xml:space="preserve">Genome activation in preimplantation canine embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Congress of the European Veterinary Society for Small Animal Reproduction (EVSSAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Louvain-la-Neuve, Belgium. 1 p</w:t>
+              <w:t xml:space="preserve">7. EVSSAR Congress (European Veterinary Society for Small Animal Reproduction)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816499v1</w:t>
+                <w:t xml:space="preserve">hal-02753300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGF system and ovarian folliculogenesis in dog breeds of various sizes: is there a link?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steroid content and proteomic analysis of canine follicular fluid during the preovulatory period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayyeh Fahiminiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EVSSAR Congress (European Veterinary Society for Small Reproduction)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">7. Congress of the European Veterinary Society for Small Animal Reproduction (EVSSAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Louvain-la-Neuve, Belgium. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754540v1</w:t>
+                <w:t xml:space="preserve">hal-02816499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and quantification of immunoglobulins in canine colostrum – Quantification of colostral transfer</w:t>
               </w:r>
@@ -13759,247 +13759,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être et réhabilitation des animaux de laboratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle de la composition protéique du plasma séminal dans la résistance osmotique des spermatozoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Société Française Pour L'Etude Du Comportement Animal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michèle Theau Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la SFECA (Société Française pour l'Etude du Comportement Animal): Comportements collectifs et évolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Toulouse, France. n.p</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823317v1</w:t>
+                <w:t xml:space="preserve">hal-02815357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la composition protéique du plasma séminal dans la résistance osmotique des spermatozoïdes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Druart</w:t>
+                <w:t xml:space="preserve">Bien-être et réhabilitation des animaux de laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+                <w:t xml:space="preserve">. Museum d'Histoire Naturelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Theau Clément</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">. Société Française Pour L'Etude Du Comportement Animal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la SFECA (Société Française pour l'Etude du Comportement Animal): Comportements collectifs et évolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Toulouse, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815357v1</w:t>
+                <w:t xml:space="preserve">hal-02823317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional reactivation during in vivo maturation of canine oocyte</w:t>
               </w:r>
@@ -14456,90 +14456,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folliculogenesis and morphometry of oocyte and follicle growth in the feline ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ficheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Canine and Feline Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Vienne, Austria</w:t>
@@ -14562,243 +14562,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear status and cytoplasmic ultrastructure of canine oocyte in relation to in vitro spontaneous denudation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional reactivation during in vivo maturation of canine oocyte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.International Symposium on Canine and Feline Reproduction</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Canine and Feline reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750986v1</w:t>
+                <w:t xml:space="preserve">hal-02753277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional reactivation during in vivo maturation of canine oocyte.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear status and cytoplasmic ultrastructure of canine oocyte in relation to in vitro spontaneous denudation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Canine and Feline reproduction</w:t>
+              <w:t xml:space="preserve">6.International Symposium on Canine and Feline Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753277v1</w:t>
+                <w:t xml:space="preserve">hal-02750986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrastructural evaluation of in vitro matured canine oocytes.</w:t>
               </w:r>
@@ -14905,51 +14905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of ovarian Follicle Stimulating Hormone and Luteinizing Hormone binding sites during follicular phase in the bitch.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15056,51 +15056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15155,51 +15155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and quantification of Follicle Stimulating Hormone (FSH) and Luteinizing Hormone (LH) receptors in the queen ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15639,64 +15639,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiotic resumption in the bitch : follow-up of chromatin microtubule dynamics and kinase activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15773,51 +15773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Fédération Française d'Etude de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15874,51 +15874,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de différentes méthodes de microscopie corrélative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Garanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15926,51 +15926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Burlaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de formation du RCCM (Réseau des Centres Communs de Microscopie) Cryo-méthodes en microscopie électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Roscoff, France. 1 p., 2017</w:t>
@@ -16262,90 +16262,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of steroid receptors in the cumulus-oocyte complex around ovulation in the bitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Annual Conference of the IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Reno, United States. CSIRO Publishing, Reproduction, Fertility and Development, 26 (1), 112 p., 2014, 40th Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16383,90 +16383,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a primary culture of oviductal cells in the bitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Annual Conference of the IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Reno, Nevada, United States. CSIRO Publishing, Reproduction, Fertility and Development, 26 (1), 112 p., 2014, 40th Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16504,90 +16504,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of oviduct-specific glycoprotein in the canine oviduct during the periovulatory period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Annual Conference of the IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Reno, United States. CSIRO Publishing, Reproduction, Fertility and Development, 26 (1), 112 p., 2014, 40th Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16974,51 +16974,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C4DD102"/>
+    <w:nsid w:val="6BDB3AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17205,51 +17205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-reynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8897-6790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176040137" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6956-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463444v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Liv&#233;ra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf282" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Marco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2025.101057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071023v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Schmaltz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Barakat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2024.151471" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Gon&#231;alves Souza-Fabjan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Almi&#241;ana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-3143-AR2025-0035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Mowinska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Albrecht" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0390" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tavares Pereira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Aslan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Payan-Carreira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Reichler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0470" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massenet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pisanski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Dagenais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Jahanbakhsh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.09.055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prudhomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;rour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.02.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04670627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Philippe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barluet de Beauchesne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316818121" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanya Pranomphon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.01.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schuler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioac214" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230575v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Herbie Lin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2023.107330" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232819v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37469-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Anikin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0429" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512000v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Zlotkowska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab105" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Manfrevola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Rocco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.741975" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235899v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontbonne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoumire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mila" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czernichow" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ravassard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963689720971204" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150429v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110956" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fair" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Meade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. de Graaf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0595" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kerr-Conte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Furthner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963689719869004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.01.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607371v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bricout-Neveu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Pechberty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Maenhoudt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Lecomte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23595" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana-Brines" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Soares de Alcantara Neto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0054" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052332" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630431v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jacquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Buul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie van Duijn-Goedhart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Buset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2015.09.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGX54VT5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Havard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130955" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638066v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cavana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -Y. Petit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guechi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Marignac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.10.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Thoumire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gandoin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2014.11.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P95MGWS5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626818v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Schuss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420889.2015.1017156" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eder" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#246;n" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wibbelt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2015.01.031" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129942v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22417" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60RJGHFX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129768v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12108" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Freyburger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie E. Marcheteau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ravier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004458v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir Tahir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Raffaelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2013.07.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR8RT4RW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000421v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Tanguy-Dezaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. de La Villeon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12054" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid M. Z. Tahir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gneto G. Mawa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12070" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000757v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Cornelis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile O. Heidmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle S. Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. V&#233;ron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1115346109" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000424v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927611012773" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191365v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12055" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZD5M710-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004071v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle A. Chanvin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine S. Halter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Bedossa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001322v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C. Maenhoudt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. N. Santos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E. Fontaine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F F. Mir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12041" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000425v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E. Marcheteau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F J. F. Ravier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000238v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD10064" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000750v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000288v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter Halter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. L&#233;vy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Bernex" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664211v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Valentini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Lulia Lorga" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa de Santis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ambruosi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2009.03.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFR3D0G7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129476v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayyeh Fahiminiya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Batard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-132" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129473v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-09-0450" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656948v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chodkiewicz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09270" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662522v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2009.01371.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2648E847DFA5658ECA1E8D611414BA8709D7DD91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669131v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gicquel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2007.01012.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVGCN7SX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660965v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2009.07.006" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05SCJ9P8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653383v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fontaine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Faure" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47987" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664743v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jaffr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;my" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08119" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668458v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664694v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20763" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3K2K71B6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662797v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659347v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Marseloo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.01.049" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marseloo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00500" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671969v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20062" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672091v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cortvrindt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verlinde" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Schepper" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2003.12.011" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670226v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670081v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679650v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678849v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smitz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675850v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691642v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698619v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694508v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691235v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hanrahan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donovan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688617v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chadli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Catelli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688724v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fair" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314887v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_47" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129933v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809875v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Linde Forsberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/201771.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845939403.0000" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825178v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314952v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314955v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314956v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467112v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230812v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0799" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736319v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Niewiadomska" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robiteau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jaraud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019178v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanvin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Deputte" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747213v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant Maillard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809728v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000965v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000964v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab68" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191276v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189591v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab69" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019051v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556202v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z. Tahir" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001425v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab186" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004448v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Malandain" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab130" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019311v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000205v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.011" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2D3B0KC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807374v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751374v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rafaelli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757149v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2010.04.008" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGX0H7F7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753300v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816499v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754540v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757733v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcheteau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Freyburger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergamo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823317v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Museum d'Histoire Naturelle" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise Pour L'Etude Du Comportement Animal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815357v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Theau Cl&#233;ment" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755416v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750648v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751262v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadaf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756738v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753818v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750986v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753277v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755513v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754759v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757797v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755600v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malandain" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752563v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tanguy-Dezaux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752591v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761341v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumasy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826556v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836654v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788955v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Garanina" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burlaud Gaillard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgeault" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739176v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742345v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742346v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibson" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742643v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marnier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748808v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749543v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornelis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Heidmann" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Veron" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.retrovirology.com/content/pdf/1742-4690-8-S2-P13.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S2-P13" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-reynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8897-6790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176040137" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6956-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463444v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Liv&#233;ra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf282" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314863v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Gon&#231;alves Souza-Fabjan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Almi&#241;ana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-3143-AR2025-0035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Marco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2025.101057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Schmaltz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Barakat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2024.151471" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massenet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pisanski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253864v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Mowinska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Albrecht" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0390" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tavares Pereira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Aslan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Payan-Carreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Reichler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0470" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Dagenais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Jahanbakhsh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.09.055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prudhomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;rour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.02.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04670627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Philippe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barluet de Beauchesne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316818121" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanya Pranomphon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.01.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schuler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioac214" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230575v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Herbie Lin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2023.107330" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232819v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37469-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Anikin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0429" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512000v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Zlotkowska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab105" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Manfrevola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Rocco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.741975" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235899v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontbonne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoumire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mila" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czernichow" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ravassard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963689720971204" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150429v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110956" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fair" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Meade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. de Graaf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0595" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kerr-Conte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Furthner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963689719869004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.01.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607371v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bricout-Neveu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Pechberty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Maenhoudt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Lecomte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23595" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana-Brines" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Soares de Alcantara Neto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0054" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052332" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630431v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jacquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Buul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie van Duijn-Goedhart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Buset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2015.09.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGX54VT5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Havard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130955" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638066v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cavana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -Y. Petit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guechi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Marignac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.10.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Thoumire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gandoin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2014.11.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P95MGWS5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194175v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#246;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wibbelt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2015.01.031" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626818v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Schuss" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420889.2015.1017156" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129942v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22417" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60RJGHFX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129768v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12108" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Freyburger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie E. Marcheteau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ravier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004458v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir Tahir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Raffaelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2013.07.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR8RT4RW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000421v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Tanguy-Dezaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. de La Villeon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12054" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid M. Z. Tahir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gneto G. Mawa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12070" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000757v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Cornelis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile O. Heidmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle S. Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. V&#233;ron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1115346109" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000424v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927611012773" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191365v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12055" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZD5M710-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004071v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle A. Chanvin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine S. Halter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Bedossa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001322v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C. Maenhoudt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. N. Santos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E. Fontaine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F F. Mir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12041" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000425v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E. Marcheteau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F J. F. Ravier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000238v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD10064" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000750v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000288v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter Halter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. L&#233;vy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Bernex" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664211v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Valentini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Lulia Lorga" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa de Santis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ambruosi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2009.03.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFR3D0G7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129476v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayyeh Fahiminiya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Batard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-132" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129473v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-09-0450" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656948v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chodkiewicz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09270" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662522v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2009.01371.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2648E847DFA5658ECA1E8D611414BA8709D7DD91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660965v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2009.07.006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05SCJ9P8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669131v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gicquel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2007.01012.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVGCN7SX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653383v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fontaine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Faure" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47987" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664743v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jaffr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;my" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08119" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668458v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664694v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20763" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3K2K71B6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662797v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659347v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Marseloo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.01.049" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marseloo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00500" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671969v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20062" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672091v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cortvrindt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verlinde" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Schepper" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2003.12.011" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670226v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670081v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679650v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678849v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smitz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675850v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691642v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698619v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694508v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691235v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hanrahan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donovan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688617v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chadli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Catelli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688724v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fair" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314887v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_47" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129933v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809875v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Linde Forsberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/201771.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845939403.0000" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825178v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314952v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314955v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314956v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467112v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230812v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0799" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736319v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Niewiadomska" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robiteau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jaraud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019178v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanvin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Deputte" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747213v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant Maillard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809728v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000965v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000964v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab68" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191276v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189591v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab69" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019051v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001425v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab186" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556202v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z. Tahir" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004448v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Malandain" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab130" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019311v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000205v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.011" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2D3B0KC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807374v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751374v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rafaelli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757149v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2010.04.008" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGX0H7F7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754540v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753300v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816499v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757733v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcheteau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Freyburger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergamo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815357v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Theau Cl&#233;ment" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823317v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Museum d'Histoire Naturelle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise Pour L'Etude Du Comportement Animal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755416v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750648v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751262v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadaf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756738v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753818v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753277v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750986v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755513v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754759v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757797v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755600v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malandain" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752563v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tanguy-Dezaux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752591v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761341v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumasy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826556v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836654v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788955v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Garanina" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burlaud Gaillard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgeault" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739176v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742345v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742346v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibson" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742643v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marnier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748808v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749543v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornelis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Heidmann" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Veron" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.retrovirology.com/content/pdf/1742-4690-8-S2-P13.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S2-P13" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>