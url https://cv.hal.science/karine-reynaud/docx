--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -782,429 +782,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic context and dynamics of nonlinear phenomena in mammalian calls: the case of puppy whines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser capture proteomics reveals new candidates for sperm-interacting proteins in the bovine oviduct epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Massenet</w:t>
+                <w:t xml:space="preserve">Aleksandra Maria Mowinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Pisanski</w:t>
+                <w:t xml:space="preserve">Elke Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Reby</w:t>
+                <w:t xml:space="preserve">Régis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0022⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 170 (2), pp.e240390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-24-0390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05189890v1</w:t>
+                <w:t xml:space="preserve">hal-05253864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser capture proteomics reveals new candidates for sperm-interacting proteins in the bovine oviduct epithelium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Mahé</w:t>
+                <w:t xml:space="preserve">Placental interleukin 1β signaling in canine pregnancy: differential effects during and after decidualization in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Tavares Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Maria Mowinska</w:t>
+                <w:t xml:space="preserve">Selim Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke Albrecht</w:t>
+                <w:t xml:space="preserve">Rita Payan-Carreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Reichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 170 (2), pp.e240390. </w:t>
+              <w:t xml:space="preserve">, 2025, 169 (4), pp.e240470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-24-0390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-24-0470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253864v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placental interleukin 1β signaling in canine pregnancy: differential effects during and after decidualization in vitro</w:t>
+                <w:t xml:space="preserve">Acoustic context and dynamics of nonlinear phenomena in mammalian calls: the case of puppy whines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Tavares Pereira</w:t>
+                <w:t xml:space="preserve">Mathilde Massenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selim Aslan</w:t>
+                <w:t xml:space="preserve">Katarzyna Pisanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Payan-Carreira</w:t>
+                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Reichler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Reynaud</w:t>
+                <w:t xml:space="preserve">David Reby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 169 (4), pp.e240470. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1923), pp.20240022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-24-0470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262899v1</w:t>
+                <w:t xml:space="preserve">hal-05189890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical positional information guides the self-organized development of a polygonal network of creases in the skin of mammalian noses</w:t>
               </w:r>
@@ -1458,77 +1458,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puppy whines mediate maternal behavior in domestic dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Massenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Pisanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1726,103 +1726,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utero-placental expression and functional implications of HSD11B1 and HSD11B2 in canine pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Tavares Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Payan-Carreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Reichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (4), pp.645-658. </w:t>
@@ -2128,103 +2128,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear vocal phenomena affect human perceptions of distress, size and dominance in puppy whines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Massenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Anikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Pisanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 289 (1973), pp.1-9. </w:t>
@@ -10994,90 +10994,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are there individual differences in dog calls before two months of age?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Massenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2047-2047, </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11355,783 +11355,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the oocyte quality to low rates of in vitro maturation in the bitch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chastant Maillard</w:t>
+                <w:t xml:space="preserve">Expression of nuclear and membrane progesterone receptors in the canine oviduct during the periovulatory period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zahid Tahir Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Quadrennial International Symposium on Canine and Feline Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Symposium on Canine and Feline Reproduction (ISCFR). CAN., Jul 2012, Whistler, Canada</w:t>
+              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747213v1</w:t>
+                <w:t xml:space="preserve">hal-01000965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration of a progesterone antagonist (Aglepristone) in Beagle bitches induces cysts, alters meiosis resumption in oocytes and prevents fertilization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
+                <w:t xml:space="preserve">Transcriptional genome activation in canine embryos collected in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Workshop on Mammalian Folliculogenesis and Oogenesis ESHRE Campus Worshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2012, Phoenix, United States. pp.146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv24n1Ab68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809728v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of nuclear and membrane progesterone receptors in the canine oviduct during the periovulatory period</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MALDI-TOF profiling of follicular fluids from various mammalian species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Soutonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.147</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000965v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional genome activation in canine embryos collected in vivo</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differential and quantitative analysis of dog oviductal fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2012, Phoenix, United States. pp.146, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/RDv24n1Ab68⟩</w:t>
+              <w:t xml:space="preserve">, Jan 2012, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv24n1Ab69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000964v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF profiling of follicular fluids from various mammalian species.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of the oocyte quality to low rates of in vitro maturation in the bitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
+              <w:t xml:space="preserve">7. Quadrennial International Symposium on Canine and Feline Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Symposium on Canine and Feline Reproduction (ISCFR). CAN., Jul 2012, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191276v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential and quantitative analysis of dog oviductal fluid</w:t>
+                <w:t xml:space="preserve">Administration of a progesterone antagonist (Aglepristone) in Beagle bitches induces cysts, alters meiosis resumption in oocytes and prevents fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandra Thoumire</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. Workshop on Mammalian Folliculogenesis and Oogenesis ESHRE Campus Worshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESHRE. Labo/service de l'auteur, Stresa, ITA., Apr 2012, Stresa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RDv24n1Ab69⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189591v1</w:t>
+                <w:t xml:space="preserve">hal-02809728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI-TOF profiling des fluides folliculaires de diverses espèces de mammifères</w:t>
               </w:r>
@@ -12156,51 +12156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Soutonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12933,51 +12933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Journée thématique de la Société Française pour l’Etude de la Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude de la Fertilité (SFEF). FRA., Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14316,381 +14316,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follicle population, cumulus mucification and oocyte chromatin configuration during the peri-ovulatory period in the bitch.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptional reactivation during in vivo maturation of canine oocyte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.International Symposium on Canine and Feline Reproduction</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Canine and Feline reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756738v1</w:t>
+                <w:t xml:space="preserve">hal-02753277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folliculogenesis and morphometry of oocyte and follicle growth in the feline ovary</w:t>
+                <w:t xml:space="preserve">Follicle population, cumulus mucification and oocyte chromatin configuration during the peri-ovulatory period in the bitch.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coralie Gicquel</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Canine and Feline Reproduction</w:t>
+              <w:t xml:space="preserve">6.International Symposium on Canine and Feline Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753818v1</w:t>
+                <w:t xml:space="preserve">hal-02756738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional reactivation during in vivo maturation of canine oocyte.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Folliculogenesis and morphometry of oocyte and follicle growth in the feline ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Canine and Feline reproduction</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Canine and Feline Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753277v1</w:t>
+                <w:t xml:space="preserve">hal-02753818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear status and cytoplasmic ultrastructure of canine oocyte in relation to in vitro spontaneous denudation</w:t>
               </w:r>
@@ -16288,51 +16288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16974,51 +16974,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BDB3AD7"/>
+    <w:nsid w:val="E98EF3F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17205,51 +17205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-reynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8897-6790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176040137" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6956-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463444v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Liv&#233;ra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf282" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314863v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Gon&#231;alves Souza-Fabjan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Almi&#241;ana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-3143-AR2025-0035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Marco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2025.101057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Schmaltz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Barakat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2024.151471" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massenet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pisanski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253864v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Mowinska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Albrecht" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0390" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tavares Pereira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Aslan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Payan-Carreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Reichler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0470" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Dagenais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Jahanbakhsh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.09.055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prudhomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;rour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.02.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04670627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Philippe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barluet de Beauchesne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316818121" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanya Pranomphon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.01.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schuler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioac214" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230575v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Herbie Lin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2023.107330" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232819v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37469-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Anikin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0429" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512000v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Zlotkowska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab105" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Manfrevola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Rocco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.741975" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235899v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontbonne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoumire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mila" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czernichow" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ravassard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963689720971204" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150429v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110956" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fair" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Meade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. de Graaf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0595" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kerr-Conte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Furthner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963689719869004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.01.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607371v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bricout-Neveu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Pechberty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Maenhoudt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Lecomte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23595" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana-Brines" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Soares de Alcantara Neto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0054" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052332" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630431v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jacquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Buul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie van Duijn-Goedhart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Buset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2015.09.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGX54VT5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Havard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130955" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638066v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cavana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -Y. Petit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guechi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Marignac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.10.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Thoumire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gandoin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2014.11.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P95MGWS5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194175v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#246;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wibbelt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2015.01.031" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626818v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Schuss" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420889.2015.1017156" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129942v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22417" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60RJGHFX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129768v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12108" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Freyburger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie E. Marcheteau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ravier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004458v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir Tahir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Raffaelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2013.07.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR8RT4RW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000421v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Tanguy-Dezaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. de La Villeon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12054" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid M. Z. Tahir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gneto G. Mawa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12070" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000757v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Cornelis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile O. Heidmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle S. Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. V&#233;ron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1115346109" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000424v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927611012773" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191365v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12055" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZD5M710-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004071v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle A. Chanvin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine S. Halter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Bedossa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001322v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C. Maenhoudt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. N. Santos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E. Fontaine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F F. Mir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12041" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000425v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E. Marcheteau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F J. F. Ravier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000238v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD10064" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000750v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000288v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter Halter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. L&#233;vy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Bernex" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664211v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Valentini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Lulia Lorga" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa de Santis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ambruosi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2009.03.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFR3D0G7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129476v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayyeh Fahiminiya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Batard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-132" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129473v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-09-0450" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656948v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chodkiewicz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09270" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662522v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2009.01371.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2648E847DFA5658ECA1E8D611414BA8709D7DD91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660965v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2009.07.006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05SCJ9P8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669131v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gicquel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2007.01012.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVGCN7SX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653383v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fontaine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Faure" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47987" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664743v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jaffr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;my" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08119" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668458v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664694v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20763" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3K2K71B6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662797v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659347v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Marseloo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.01.049" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marseloo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00500" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671969v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20062" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672091v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cortvrindt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verlinde" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Schepper" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2003.12.011" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670226v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670081v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679650v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678849v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smitz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675850v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691642v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698619v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694508v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691235v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hanrahan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donovan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688617v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chadli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Catelli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688724v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fair" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314887v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_47" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129933v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809875v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Linde Forsberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/201771.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845939403.0000" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825178v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314952v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314955v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314956v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467112v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230812v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0799" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736319v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Niewiadomska" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robiteau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jaraud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019178v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanvin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Deputte" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747213v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant Maillard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809728v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000965v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000964v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab68" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191276v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189591v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab69" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019051v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001425v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab186" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556202v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z. Tahir" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004448v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Malandain" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab130" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019311v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000205v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.011" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2D3B0KC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807374v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751374v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rafaelli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757149v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2010.04.008" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGX0H7F7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754540v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753300v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816499v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757733v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcheteau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Freyburger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergamo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815357v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Theau Cl&#233;ment" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823317v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Museum d'Histoire Naturelle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise Pour L'Etude Du Comportement Animal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755416v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750648v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751262v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadaf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756738v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753818v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753277v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750986v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755513v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754759v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757797v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755600v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malandain" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752563v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tanguy-Dezaux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752591v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761341v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumasy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826556v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836654v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788955v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Garanina" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burlaud Gaillard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgeault" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739176v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742345v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742346v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibson" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742643v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marnier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748808v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749543v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornelis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Heidmann" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Veron" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.retrovirology.com/content/pdf/1742-4690-8-S2-P13.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S2-P13" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-reynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8897-6790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176040137" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6956-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463444v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Liv&#233;ra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf282" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314863v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Gon&#231;alves Souza-Fabjan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Almi&#241;ana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-3143-AR2025-0035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Marco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2025.101057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Schmaltz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Barakat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2024.151471" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Mowinska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Albrecht" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0390" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tavares Pereira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Aslan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Payan-Carreira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Reichler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0470" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massenet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pisanski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Dagenais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Jahanbakhsh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.09.055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prudhomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;rour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.02.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04670627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Philippe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barluet de Beauchesne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316818121" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanya Pranomphon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.01.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schuler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioac214" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230575v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Herbie Lin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2023.107330" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232819v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37469-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Anikin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0429" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512000v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Zlotkowska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab105" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Manfrevola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Rocco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.741975" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235899v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontbonne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoumire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mila" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czernichow" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ravassard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963689720971204" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150429v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110956" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fair" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Meade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. de Graaf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0595" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kerr-Conte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Furthner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963689719869004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.01.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607371v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bricout-Neveu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Pechberty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Maenhoudt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Lecomte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23595" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana-Brines" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Soares de Alcantara Neto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0054" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052332" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630431v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jacquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Buul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie van Duijn-Goedhart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Buset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2015.09.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGX54VT5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Havard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130955" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638066v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cavana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -Y. Petit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guechi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Marignac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.10.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Thoumire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gandoin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2014.11.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P95MGWS5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194175v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#246;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wibbelt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2015.01.031" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626818v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Schuss" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420889.2015.1017156" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129942v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22417" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60RJGHFX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129768v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12108" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Freyburger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie E. Marcheteau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ravier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004458v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir Tahir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Raffaelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2013.07.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR8RT4RW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000421v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Tanguy-Dezaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. de La Villeon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12054" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid M. Z. Tahir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gneto G. Mawa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12070" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000757v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Cornelis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile O. Heidmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle S. Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. V&#233;ron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1115346109" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000424v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927611012773" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191365v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12055" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZD5M710-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004071v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle A. Chanvin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine S. Halter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Bedossa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001322v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C. Maenhoudt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. N. Santos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E. Fontaine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F F. Mir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12041" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000425v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E. Marcheteau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F J. F. Ravier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000238v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD10064" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000750v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000288v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter Halter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. L&#233;vy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Bernex" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664211v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Valentini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Lulia Lorga" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa de Santis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ambruosi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2009.03.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFR3D0G7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129476v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayyeh Fahiminiya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Batard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-132" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129473v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-09-0450" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656948v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chodkiewicz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09270" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662522v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2009.01371.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2648E847DFA5658ECA1E8D611414BA8709D7DD91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660965v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2009.07.006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05SCJ9P8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669131v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gicquel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2007.01012.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVGCN7SX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653383v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fontaine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Faure" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47987" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664743v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jaffr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;my" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08119" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668458v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664694v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20763" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3K2K71B6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662797v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659347v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Marseloo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.01.049" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marseloo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00500" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671969v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20062" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672091v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cortvrindt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verlinde" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Schepper" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2003.12.011" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670226v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670081v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679650v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678849v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smitz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675850v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691642v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698619v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694508v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691235v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hanrahan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donovan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688617v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chadli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Catelli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688724v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fair" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314887v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_47" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129933v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809875v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Linde Forsberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/201771.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845939403.0000" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825178v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314952v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314955v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314956v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467112v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230812v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0799" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736319v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Niewiadomska" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robiteau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jaraud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019178v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanvin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Deputte" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000965v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000964v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab68" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191276v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189591v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab69" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747213v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant Maillard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809728v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019051v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001425v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab186" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556202v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z. Tahir" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004448v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Malandain" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab130" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019311v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000205v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.011" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2D3B0KC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807374v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751374v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rafaelli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757149v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2010.04.008" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGX0H7F7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754540v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753300v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816499v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757733v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcheteau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Freyburger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergamo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815357v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Theau Cl&#233;ment" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823317v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Museum d'Histoire Naturelle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise Pour L'Etude Du Comportement Animal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755416v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750648v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751262v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadaf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753277v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756738v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753818v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750986v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755513v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754759v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757797v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755600v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malandain" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752563v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tanguy-Dezaux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752591v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761341v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumasy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826556v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836654v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788955v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Garanina" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burlaud Gaillard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgeault" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739176v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742345v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742346v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibson" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742643v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marnier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748808v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749543v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornelis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Heidmann" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Veron" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.retrovirology.com/content/pdf/1742-4690-8-S2-P13.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S2-P13" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>