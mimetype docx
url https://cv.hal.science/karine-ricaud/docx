--- v1 (2026-03-25)
+++ v2 (2026-05-03)
@@ -1574,291 +1574,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of intestinal microbiota and body compartments during spontaneous hyperphagia in the Greylag goose</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Lavigne</w:t>
+                <w:t xml:space="preserve">Positive impact of thermal manipulation during embryogenesis on foie gras production in mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Massimino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Pioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps/pey476⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.01495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116340v1</w:t>
+                <w:t xml:space="preserve">hal-02415005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive impact of thermal manipulation during embryogenesis on foie gras production in mule ducks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Massimino</w:t>
+                <w:t xml:space="preserve">Evolution of intestinal microbiota and body compartments during spontaneous hyperphagia in the Greylag goose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (3), pp.1390-1402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.01495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps/pey476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415005v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of intestinal microbiota in two lines of rainbow trout (Oncorhynchus Mykiss) divergently selected for muscle fat content</w:t>
               </w:r>
@@ -3040,364 +3040,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-specific antiphagocytic function of the Photorhabdus luminescens type III secretion system during insect colonization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stages of infection during the tripartite interaction between Xenorhabdus nematophila, its nematode vector, and insect hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Givaudan</w:t>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Kunst</w:t>
+                <w:t xml:space="preserve">Noël Boemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 7 (3), pp.363-371. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (11), pp.6473-6480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2004.00466.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.70.11.6473-6480.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682741v1</w:t>
+                <w:t xml:space="preserve">hal-02682919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stages of infection during the tripartite interaction between Xenorhabdus nematophila, its nematode vector, and insect hosts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site-specific antiphagocytic function of the Photorhabdus luminescens type III secretion system during insect colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Sicard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Ricaud</w:t>
+                <w:t xml:space="preserve">Éric Duchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pages</w:t>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lanois</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Boemare</w:t>
+                <w:t xml:space="preserve">Franck Kunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 70 (11), pp.6473-6480. </w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (3), pp.363-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.70.11.6473-6480.2004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2004.00466.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682919v1</w:t>
+                <w:t xml:space="preserve">hal-02682741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in the effectors of the type III secretion system among Photorhabdus species as revealed by genomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Parkhill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Boemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3439,130 +3439,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stages of Infection during the Tripartite Interaction between Xenorhabdus nematophila , Its Nematode Vector, and Insect Hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Brugirard Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Boemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (11), pp.6473-6480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.70.11.6473-6480.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075914v1</w:t>
@@ -3586,51 +3586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in the Effectors of the Type III Secretion System among Photorhabdus Species as Revealed by Genomic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Brugirard Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Parkhill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4819,51 +4819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075924v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101533" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Calo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnae039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03763673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738699" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464749v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Massimino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.779689" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00067-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516891v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tavernier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-019-05182-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Pioche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00198.2019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07093-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lavigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arroyo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey476" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01495" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880455v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285801812010308" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2318" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-017-3118-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285801812010071" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-016-2850-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Davail" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-017-2960-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vasa&#239;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12217" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brugirard Ricaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daniel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03497" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.12.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P73JB1ZJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682741v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kunst" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00466.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682919v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.11.6473-6480.2004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673207v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parkhill" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunst" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075914v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Boemare" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Parkhill" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.13.4376-4381.2004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764463v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Meschini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Combot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094719v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726176v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901325v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139713v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075924v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101533" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Calo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnae039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03763673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738699" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464749v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Massimino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.779689" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00067-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516891v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tavernier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-019-05182-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Pioche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00198.2019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07093-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01495" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116340v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lavigne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arroyo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey476" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880455v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285801812010308" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2318" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-017-3118-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285801812010071" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-016-2850-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Davail" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-017-2960-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vasa&#239;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12217" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brugirard Ricaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daniel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03497" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.12.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P73JB1ZJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.11.6473-6480.2004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682741v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kunst" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00466.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673207v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parkhill" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunst" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075914v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Boemare" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Parkhill" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.13.4376-4381.2004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764463v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Meschini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Combot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094719v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726176v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901325v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139713v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>