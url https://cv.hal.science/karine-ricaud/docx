--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1838,559 +1838,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of intestinal microbiota in two lines of rainbow trout (Oncorhynchus Mykiss) divergently selected for muscle fat content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Ricaud</w:t>
+                <w:t xml:space="preserve">Probiotics Strains Modulate Gut Microbiota and Lipid Metabolism in Mule Ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Rey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxime Even</w:t>
+                <w:t xml:space="preserve">Mikael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Microbiology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 12 (1), pp.308-320. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1874285801812010308⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 12 (1), pp.71-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874285801812010071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880455v1</w:t>
+                <w:t xml:space="preserve">hal-01901329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engraissement spontané du foie ches les palmipèdes : état des lieux et perspectives de recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+                <w:t xml:space="preserve">Composition of intestinal microbiota in two lines of rainbow trout (Oncorhynchus Mykiss) divergently selected for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.2.2318⟩</w:t>
+              <w:t xml:space="preserve">Open Microbiology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), pp.308-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874285801812010308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02624284v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre- and post-prandial expression of genes involved in lipid metabolism at the end of the overfeeding period of mule ducks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Tavernier</w:t>
+                <w:t xml:space="preserve">L'engraissement spontané du foie ches les palmipèdes : état des lieux et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gontier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Davail</w:t>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 438 (1-2), pp.111-121. </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), pp.117-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11010-017-3118-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.2.2318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01773149v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotics Strains Modulate Gut Microbiota and Lipid Metabolism in Mule Ducks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Even</w:t>
+                <w:t xml:space="preserve">Pre- and post-prandial expression of genes involved in lipid metabolism at the end of the overfeeding period of mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Davail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Microbiology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (1), pp.71-93. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 438 (1-2), pp.111-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1874285801812010071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11010-017-3118-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901329v1</w:t>
+                <w:t xml:space="preserve">hal-01773149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes involved in the establishment of hepatic steatosis in Muscovy, Pekin and mule ducks</w:t>
               </w:r>
@@ -2428,51 +2428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 424 (1-2), pp.147-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2558,51 +2558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 430 (1-2), pp.127-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2630,325 +2630,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overfeeding and genetics affect the composition of intestinal microbiota in Anas platyrhynchos (Pekin) and Cairina moschata (Muscovy) ducks</w:t>
+                <w:t xml:space="preserve">Lactobacillus sakei modulates mule duck microbiota in ileum and ceca during overfeeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vasaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Brugirard Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12217⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 93, pp.916 - 925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps.2013-03497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636624v1</w:t>
+                <w:t xml:space="preserve">hal-04207073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus sakei modulates mule duck microbiota in ileum and ceca during overfeeding</w:t>
+                <w:t xml:space="preserve">Overfeeding and genetics affect the composition of intestinal microbiota in Anas platyrhynchos (Pekin) and Cairina moschata (Muscovy) ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vasaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Brugirard Ricaud</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Peillod</w:t>
+                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 93, pp.916 - 925. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (1), pp.204-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps.2013-03497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207073v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin effect on lipogenesis and fat distribution in three genotypes of ducks during overfeeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3452,51 +3452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stages of Infection during the Tripartite Interaction between Xenorhabdus nematophila , Its Nematode Vector, and Insect Hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Brugirard Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3573,51 +3573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in the Effectors of the Type III Secretion System among Photorhabdus Species as Revealed by Genomic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Brugirard Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3678,1001 +3678,1346 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.186.13.4376-4381.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EFFECTS OF DIETARY CARBOHYDRATES/PROTEINS RATIO ON GUT MICROBIOTA AND METABOLISM OF RAINBOW TROUT FED A 100% PLANT-BASED DIET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Defaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Frohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World and European Aquaculture Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAS, Aug 2024, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genotype-Inulin interaction affects host metabolism in rainbow trout fed with a sustainable all plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICBF, Jun 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet d’un prébiotique en supplémentation d’un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Combot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRAE des Monts d'Arrée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbiota as a tool to promote spontaneous liver steatosis in Greylag geese: promising results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engraissement spontané du foie chez les palmipèdes : Etat des lieux et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, tours, France. pp.397-408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implantation du microbiote intestinal dans l'iléon et les ceca des canetons Barbarie, Pékin et Mulard par séquençage miseQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMIQUE DE LA MISE EN PLACE DU MICROBIOTE INTESTINAL ET SES CONSEQUENCES EPIGENETIQUES CHEZ LA TRUITE ARC-EN-CIEL NOURRIE AVEC UN REGIME ALIMENTAIRE RICHE EN GLUCIDES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Meschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un prébiotique en supplémentation d'un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique de la mise en place du microbiote intestinal et ses conséquences épigénétiques chez la truite arc-en-ciel nourrie avec un régime alimentaire riche en glucides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Meschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">8eme journées de la recherche de la filère piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298169v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une manipulation thermique pendant l'embryogénèse sur la production de foie gras des canards mulards</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Ricaud</w:t>
+                <w:t xml:space="preserve">Effet d'un prébiotique en supplémentation d'un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Combot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-04726176v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota as a tool to promote spontaneous liver steatosis in Greylag geese: promising results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Impact d'une manipulation thermique pendant l'embryogénèse sur la production de foie gras des canards mulards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Massimino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Pioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...280 lines deleted...]
-                <w:t xml:space="preserve">hal-02739751v1</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4819,51 +5164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075924v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101533" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Calo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnae039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03763673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738699" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464749v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Massimino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.779689" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00067-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516891v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tavernier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-019-05182-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Pioche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00198.2019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07093-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01495" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116340v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lavigne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arroyo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey476" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880455v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285801812010308" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2318" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-017-3118-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285801812010071" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-016-2850-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Davail" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-017-2960-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vasa&#239;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12217" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brugirard Ricaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daniel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03497" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.12.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P73JB1ZJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.11.6473-6480.2004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682741v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kunst" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00466.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673207v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parkhill" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunst" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075914v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Boemare" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Parkhill" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.13.4376-4381.2004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764463v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Meschini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Combot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094719v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726176v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901325v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139713v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075924v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101533" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Calo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnae039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03763673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738699" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464749v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Massimino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.779689" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00067-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516891v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tavernier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-019-05182-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Pioche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00198.2019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07093-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01495" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116340v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lavigne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arroyo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey476" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285801812010071" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285801812010308" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2318" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773149v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-017-3118-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-016-2850-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Davail" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-017-2960-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vasa&#239;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brugirard Ricaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daniel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03497" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12217" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.12.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P73JB1ZJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.11.6473-6480.2004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682741v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kunst" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00466.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673207v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parkhill" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunst" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075914v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Boemare" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Parkhill" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.13.4376-4381.2004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05618436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05618525v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Combot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901325v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Meschini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618307v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298169v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094719v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>