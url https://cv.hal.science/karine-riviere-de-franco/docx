--- v0 (2026-03-25)
+++ v1 (2026-05-11)
@@ -1086,839 +1086,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Médias et communication politique : le laboratoire britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Delporte; Caroline Moine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture, médias, pouvoirs aux Etats-Unis et en Europe occidentale, 1945-1991</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, p. 268-271, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie politique britannique à l'épreuve du Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boris Barraud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Brexit dans toutes ses dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.55-70, 2018, (Europe et Asie), 978-2-343-15027-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médias britanniques, entre indépendance et marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Delporte; Caroline Moine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture, médias, pouvoirs aux États-Unis et en Europe occidentale (France, Italie, RFA, Royaume-Uni), 1945-1991</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.244-249, 2018, 978-2-200-62341-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Thatchérisme : un libéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Delporte; Caroline Moine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture, médias, pouvoirs aux États-Unis et en Europe occidentale (France, Italie, RFA, Royaume-Uni), 1945-1991</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.194-196, 2018, (Horizon : histoire-géographie), 978-2-200-62341-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation du pouvoir et représentation médiatique sous Margaret Thatcher : La grève des mineurs et l'opposition à la Poll Tax dans la presse populaire britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eliane Elmaleh; Xavier Lachazette; Jean-Philippe Melchior. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux origines du conflit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Jamet éditeur, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La représentation des femmes politiques dans la presse britannique : la campagne pour l'accession au pouvoir de M. Thatcher et de T. May dans le &amp;quot;Telegraph&amp;quot; et le &amp;quot;Guardian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Decobert; Alain Fleury; Karine Rivière de Franco; Catherine Saupin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégies politiques et représentations médiatiques dans les sociétés européennes contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Paradigme, pp.189-216, 2018, 978-2-86878-058-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01949378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Eric Jamet éditeur, 2018</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le face-à-face entre Margaret Thatcher et Arthur Scargill : le discours du Premier ministre lors de la grève des mineurs de 1984-1985</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathilde Bertrand; Cornelius Crowley; Thierry Labica. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ici notre défaite a commencé. La grève des mineurs britanniques (1984-1985)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Syllepse, 2016, (Le Présent Avenir), 978-2-84950-524-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.194-196, 2018, (Horizon : histoire-géographie), 978-2-200-62341-8</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les textes politiques en Grande-Bretagne depuis les années 1980 : entre spécificités linguistiques et procédés récurrents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Banks, David. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects linguistiques du texte politique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.199-216, 2014, 978-2-343-04703-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.244-249, 2018, 978-2-200-62341-8</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel horizon pour les femmes en politique dans la Grande-Bretagne du XXème et du XXIème siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barret-Ducrocq, Françoise; Binard, Florence; Leduc, Guyonne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment l'égalité vient aux femmes : politique, droits et syndicalisme en Grande-Bretagne, aux États-Unis et en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.121-138, 2012, Des idées et des femmes, 978-2-296-56949-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure de l’autre en politique, de M. Thatcher à T. Blair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Daniel; Michel Naumann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38, Presses universitaires François-Rabelais, pp.407-426, 2008, (GRAAT), 978-286906-222-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.5078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, p. 268-271, 2018</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne présidentielle française vue par la presse britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carmen Pineira-Tresmontant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La présidentielle 2007 au filtre des médias étrangers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.339-352, 2008, (Langue &amp; parole), 978-2-296-06797-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...291 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350467v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03350484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De David Steel à Charles Kennedy : l’image des leaders libéraux lors des campagnes électorales</w:t>
               </w:r>
@@ -3059,174 +3059,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Partis politiques et médias en Grande-Bretagne : entre rivalité et complicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, [Media, culture, history - 2007], [17 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Élection et presse écrite : la campagne vue par le Daily Telegraph et le Guardian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Les Elections législatives de 2005 au Royaume-Uni, XIII (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350486v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03350489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société britannique et message électoral</w:t>
               </w:r>
@@ -3376,855 +3376,855 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les femmes dans la sphère politique en Angleterre et au pays de Galles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche Politique, territoire et genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Valenciennes, May 2024, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The British Parliament from an intersectional perspective. The representation, experiences and action of working-class women from racially minoritized groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Politics and Gender (ECPG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ghent University, Jul 2024, Gand, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gender equality in times of crisis Women and austerity measures in the UK: political discourse vs economic realities, 2010-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde en crise (s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Orléans, May 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Valenciennes, May 2024, Valenciennes, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes politiques transclasses : un double handicap ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les transclasses dans la vie politique et économique du Royaume-Uni au XXIe siècle, des failles dans le système de reproduction sociale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edwige Camp, Jun 2022, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ghent University, Jul 2024, Gand, Belgium</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'humour en politique - la prise de parole des chefs de parti lors des congrès annuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude - L’(auto)dérision dans le conflit : modalités, enjeux, limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Orléans, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edwige Camp, Jun 2022, Clermont Ferrand, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La (re)construction de l'image de Margaret Thatcher dans le biopic The Iron Lady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction et déconstruction du politique par les médias européens depuis 1975</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle-Paris 3, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Orléans, Jun 2019, Orléans, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women MPs in Great Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">69e Congrès de la Commission internationale d'histoire des assemblées d'État</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Garrigues; Pierre Allorant; Laura Mellet, Sep 2017, Orléans [Blois et Paris], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle-Paris 3, Jun 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation du pouvoir et représentation médiatique sous Margaret Thatcher : La grève des mineurs et l'opposition à la Poll Tax dans la presse britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Conflit, Pouvoir et Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Le Mans, Nov 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean Garrigues; Pierre Allorant; Laura Mellet, Sep 2017, Orléans [Blois et Paris], France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partis politiques et humour en Grande-Bretagne : les discours des leaders conservateurs et travaillistes aux congrès annuels depuis 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Humour et Pouvoir. Dominations et Résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École doctorale de Science politique, Université Paris 1, EHESS, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Le Mans, Nov 2016, Le Mans, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devolution and the Political Representation of Women in Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études - Politics, Women and Authority: role, influence, subversive power and networks in the UK in the XIXth and XXth centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Apr 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École doctorale de Science politique, Université Paris 1, EHESS, Nov 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élections de second ordre et représentativité politique. Une chance pour les femmes ? Le cas de l’Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Les élections de second ordre dans les Iles britanniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche Monde Anglophone : Politiques et Sociétés (MAPS), EA 4086 (HDEA); Université Paris-Sorbonne, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, Apr 2014, Tours, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women in the British House of Commons: A Female Parliamentary Model for the XXIst century?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd European Conference on Politics and Gender</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Pompeu Fabra, Mar 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350734v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03350726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle corrélation entre la représentation descriptive et la représentation substantive des femmes en Grande-Bretagne ? Études de cas : la Dame de fer et les parlementaires de 2010</w:t>
               </w:r>
@@ -4655,51 +4655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rivi&#232;re-de Franco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949331v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Decobert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fleury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Saupin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350256v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Dickason" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haigron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.14390" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350476v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60668-7_3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110710403-006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949378v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350585v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350510v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350452v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.5078" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923900v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.7200" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1668" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1325" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350502v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.8695" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.893" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1679" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.7080" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.6877" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647549v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1343" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350485v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.2049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.698" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573023v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924942v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350715v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rivi&#232;re-de Franco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949331v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Decobert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fleury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Saupin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350256v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Dickason" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haigron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.14390" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350476v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60668-7_3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110710403-006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350594v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350585v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350452v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.5078" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923900v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.7200" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1668" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1325" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350502v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.8695" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.893" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1679" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.7080" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.6877" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647549v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1343" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350485v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.2049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.698" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924942v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350715v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>