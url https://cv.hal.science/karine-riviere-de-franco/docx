--- v1 (2026-05-11)
+++ v2 (2026-06-01)
@@ -1086,839 +1086,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Thatchérisme : un libéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Delporte; Caroline Moine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture, médias, pouvoirs aux États-Unis et en Europe occidentale (France, Italie, RFA, Royaume-Uni), 1945-1991</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.194-196, 2018, (Horizon : histoire-géographie), 978-2-200-62341-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation du pouvoir et représentation médiatique sous Margaret Thatcher : La grève des mineurs et l'opposition à la Poll Tax dans la presse populaire britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eliane Elmaleh; Xavier Lachazette; Jean-Philippe Melchior. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux origines du conflit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Jamet éditeur, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation des femmes politiques dans la presse britannique : la campagne pour l'accession au pouvoir de M. Thatcher et de T. May dans le &amp;quot;Telegraph&amp;quot; et le &amp;quot;Guardian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Decobert; Alain Fleury; Karine Rivière de Franco; Catherine Saupin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégies politiques et représentations médiatiques dans les sociétés européennes contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Paradigme, pp.189-216, 2018, 978-2-86878-058-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01949378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Médias et communication politique : le laboratoire britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Delporte; Caroline Moine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture, médias, pouvoirs aux Etats-Unis et en Europe occidentale, 1945-1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, p. 268-271, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie politique britannique à l'épreuve du Brexit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boris Barraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Brexit dans toutes ses dimensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.55-70, 2018, (Europe et Asie), 978-2-343-15027-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médias britanniques, entre indépendance et marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Delporte; Caroline Moine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture, médias, pouvoirs aux États-Unis et en Europe occidentale (France, Italie, RFA, Royaume-Uni), 1945-1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.244-249, 2018, 978-2-200-62341-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.194-196, 2018, (Horizon : histoire-géographie), 978-2-200-62341-8</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le face-à-face entre Margaret Thatcher et Arthur Scargill : le discours du Premier ministre lors de la grève des mineurs de 1984-1985</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathilde Bertrand; Cornelius Crowley; Thierry Labica. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ici notre défaite a commencé. La grève des mineurs britanniques (1984-1985)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Syllepse, 2016, (Le Présent Avenir), 978-2-84950-524-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Eric Jamet éditeur, 2018</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les textes politiques en Grande-Bretagne depuis les années 1980 : entre spécificités linguistiques et procédés récurrents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Banks, David. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects linguistiques du texte politique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.199-216, 2014, 978-2-343-04703-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Paradigme, pp.189-216, 2018, 978-2-86878-058-4</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel horizon pour les femmes en politique dans la Grande-Bretagne du XXème et du XXIème siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barret-Ducrocq, Françoise; Binard, Florence; Leduc, Guyonne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment l'égalité vient aux femmes : politique, droits et syndicalisme en Grande-Bretagne, aux États-Unis et en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.121-138, 2012, Des idées et des femmes, 978-2-296-56949-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Syllepse, 2016, (Le Présent Avenir), 978-2-84950-524-3</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne présidentielle française vue par la presse britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carmen Pineira-Tresmontant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La présidentielle 2007 au filtre des médias étrangers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.339-352, 2008, (Langue &amp; parole), 978-2-296-06797-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure de l’autre en politique, de M. Thatcher à T. Blair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Daniel; Michel Naumann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38, Presses universitaires François-Rabelais, pp.407-426, 2008, (GRAAT), 978-286906-222-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.5078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...134 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufr.5078⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03350484v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03350467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De David Steel à Charles Kennedy : l’image des leaders libéraux lors des campagnes électorales</w:t>
               </w:r>
@@ -3376,855 +3376,855 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gender equality in times of crisis Women and austerity measures in the UK: political discourse vs economic realities, 2010-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monde en crise (s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Orléans, May 2024, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les femmes dans la sphère politique en Angleterre et au pays de Galles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche Politique, territoire et genre, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Valenciennes, May 2024, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The British Parliament from an intersectional perspective. The representation, experiences and action of working-class women from racially minoritized groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Politics and Gender (ECPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ghent University, Jul 2024, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Orléans, May 2024, Orléans, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes politiques transclasses : un double handicap ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les transclasses dans la vie politique et économique du Royaume-Uni au XXIe siècle, des failles dans le système de reproduction sociale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edwige Camp, Jun 2022, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Edwige Camp, Jun 2022, Clermont Ferrand, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'humour en politique - la prise de parole des chefs de parti lors des congrès annuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude - L’(auto)dérision dans le conflit : modalités, enjeux, limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Orléans, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Orléans, Jun 2019, Orléans, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La (re)construction de l'image de Margaret Thatcher dans le biopic The Iron Lady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction et déconstruction du politique par les médias européens depuis 1975</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle-Paris 3, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle-Paris 3, Jun 2018, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women MPs in Great Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">69e Congrès de la Commission internationale d'histoire des assemblées d'État</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Garrigues; Pierre Allorant; Laura Mellet, Sep 2017, Orléans [Blois et Paris], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jean Garrigues; Pierre Allorant; Laura Mellet, Sep 2017, Orléans [Blois et Paris], France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation du pouvoir et représentation médiatique sous Margaret Thatcher : La grève des mineurs et l'opposition à la Poll Tax dans la presse britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Conflit, Pouvoir et Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Le Mans, Nov 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Le Mans, Nov 2016, Le Mans, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partis politiques et humour en Grande-Bretagne : les discours des leaders conservateurs et travaillistes aux congrès annuels depuis 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Humour et Pouvoir. Dominations et Résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École doctorale de Science politique, Université Paris 1, EHESS, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, École doctorale de Science politique, Université Paris 1, EHESS, Nov 2015, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devolution and the Political Representation of Women in Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études - Politics, Women and Authority: role, influence, subversive power and networks in the UK in the XIXth and XXth centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Apr 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, Apr 2014, Tours, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women in the British House of Commons: A Female Parliamentary Model for the XXIst century?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd European Conference on Politics and Gender</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Pompeu Fabra, Mar 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élections de second ordre et représentativité politique. Une chance pour les femmes ? Le cas de l’Ecosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rivière-de Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : Les élections de second ordre dans les Iles britanniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche Monde Anglophone : Politiques et Sociétés (MAPS), EA 4086 (HDEA); Université Paris-Sorbonne, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350726v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03350734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle corrélation entre la représentation descriptive et la représentation substantive des femmes en Grande-Bretagne ? Études de cas : la Dame de fer et les parlementaires de 2010</w:t>
               </w:r>
@@ -4655,51 +4655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rivi&#232;re-de Franco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949331v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Decobert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fleury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Saupin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350256v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Dickason" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haigron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.14390" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350476v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60668-7_3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110710403-006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350594v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350585v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350452v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.5078" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923900v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.7200" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1668" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1325" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350502v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.8695" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.893" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1679" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.7080" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.6877" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647549v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1343" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350485v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.2049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.698" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924942v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350715v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rivi&#232;re-de Franco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949331v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Decobert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fleury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Saupin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350256v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Dickason" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haigron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.14390" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350476v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60668-7_3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110710403-006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350585v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350511v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350452v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.5078" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923900v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.7200" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1668" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1325" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350502v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.8695" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.893" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1679" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.7080" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.6877" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647549v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1343" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350485v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.2049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.698" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573023v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924942v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350715v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>