--- v0 (2026-04-07)
+++ v1 (2026-04-29)
@@ -1533,295 +1533,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tachykinin-3 Genes and Peptides Characterized in a Basal Teleost, the European Eel: Evolutionary Perspective and Pituitary Role</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eel Kisspeptins: Identification, Functional Activity, and Inhibition on both Pituitary LH and GnRH Receptor Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tostivint</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2018.00304⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 8, pp.353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2017.00353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822802v1</w:t>
+                <w:t xml:space="preserve">hal-01973841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eel Kisspeptins: Identification, Functional Activity, and Inhibition on both Pituitary LH and GnRH Receptor Expression</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Tachykinin-3 Genes and Peptides Characterized in a Basal Teleost, the European Eel: Evolutionary Perspective and Pituitary Role</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaelle Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dubessy</w:t>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8, pp.353. </w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2017.00353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2018.00304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973841v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution and Passivation of a Silicon-Rich Austenitic Stainless Steel during Active-Passive Cycles in Sulfuric and Nitric Acid</w:t>
               </w:r>
@@ -2217,51 +2217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duplicated Leptin Receptors in Two Species of Eel Bring New Insights into the Evolution of the Leptin System in Vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ron Dirks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2338,51 +2338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for the bird Kiss: evolutionary scenario in sauropsids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2618,51 +2618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Kisspeptin Receptors in Early Osteichthyans Provide New Insights into the Evolution of This Receptor Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2752,51 +2752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Evolutionary Histories of Kisspeptins and Kisspeptin Receptors in Vertebrates Reveal Both Parallel and Divergent Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2886,77 +2886,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence for a direct inhibitory effect of kisspeptins on LH expression in the eel, Anguilla anguilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4823,51 +4823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2025002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359877v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Ju Lin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Fong Chang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1673260" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359983v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Rouzic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1647096" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03958676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Campo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.1056939" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109982v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2020.113634" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364401v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Sachs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.735487" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maugars" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pasquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Atkinson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Lafont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.113350" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Werner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-019-09734-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383899v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Qu&#233;rat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tostivint" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasqualini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00009.2019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065703v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Stewart Fleming" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Maugars" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.603538" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02091322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell S Fleming" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Lafont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Rancon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fontaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40019-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00304" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Denis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00353" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02429964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laurent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gwinner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miserque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1531713jes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jolly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;zeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna Tomkiewicz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12411" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBLNK49J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02992928v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2015.11.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Morini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Dirks" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido van den Thillart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00981323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-30" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02453178v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aroua" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Ru Jeng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn-Arne Weltzien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.10.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN2N3FBQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048931" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2012.00173" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.05.019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CQHGT05-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie S&#233;bert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02499.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6Q38MSB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374924v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miskal Sbaihi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baloche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meunier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fouchereau-Peron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-08-0492" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179971v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aroua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Vidal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677014v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eli&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(02)00002-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF2SQF07-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Belle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pichavant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchelidon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Chow" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706421v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Montero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rousseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arimura" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193308v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Schmitz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591773v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2025002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359877v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Ju Lin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Fong Chang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1673260" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359983v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Rouzic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1647096" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03958676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Campo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.1056939" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109982v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2020.113634" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364401v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Sachs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.735487" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maugars" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pasquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Atkinson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Lafont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.113350" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Werner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-019-09734-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383899v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Qu&#233;rat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tostivint" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasqualini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00009.2019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065703v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Stewart Fleming" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Maugars" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.603538" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02091322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell S Fleming" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Lafont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Rancon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fontaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40019-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973841v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Denis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00353" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00304" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02429964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laurent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gwinner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miserque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1531713jes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jolly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;zeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna Tomkiewicz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12411" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBLNK49J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02992928v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2015.11.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Morini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Dirks" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido van den Thillart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00981323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-30" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02453178v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aroua" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Ru Jeng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn-Arne Weltzien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.10.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN2N3FBQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048931" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2012.00173" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.05.019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CQHGT05-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie S&#233;bert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02499.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6Q38MSB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374924v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miskal Sbaihi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baloche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meunier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fouchereau-Peron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-08-0492" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179971v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aroua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Vidal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677014v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eli&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(02)00002-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF2SQF07-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Belle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pichavant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchelidon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Chow" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706421v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Montero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rousseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arimura" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193308v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Schmitz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591773v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>