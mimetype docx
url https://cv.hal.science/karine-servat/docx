--- v0 (2026-03-20)
+++ v1 (2026-04-29)
@@ -1921,587 +1921,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Selective Oxidation of Carbohydrates in an Efficient Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
+                <w:t xml:space="preserve">Facile synthesis of highly active and durable PdM/C (M = Fe, Mn) nanocatalysts for the oxygen reduction reaction in an alkaline medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201501593⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (21), pp.8337-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ta02096h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687175v1</w:t>
+                <w:t xml:space="preserve">hal-01434813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High impact of the reducing agent on palladium nanomaterials: new insights from X-ray photoelectron spectroscopy and oxygen reduction reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-pot synthesis of reduced graphene oxide supported gold-based nanomaterials as robust nanocatalysts for glucose electrooxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srabanti Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Canaff</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzie Poulin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Servat</w:t>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (15), pp.12627-12637. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 212, pp.864 - 875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra24829a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433435v1</w:t>
+                <w:t xml:space="preserve">hal-01548379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile synthesis of highly active and durable PdM/C (M = Fe, Mn) nanocatalysts for the oxygen reduction reaction in an alkaline medium</w:t>
+                <w:t xml:space="preserve">Highly Selective Oxidation of Carbohydrates in an Efficient Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Canaff</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ta02096h⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.252 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201501593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434813v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis of reduced graphene oxide supported gold-based nanomaterials as robust nanocatalysts for glucose electrooxidation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High impact of the reducing agent on palladium nanomaterials: new insights from X-ray photoelectron spectroscopy and oxygen reduction reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hynd Remita</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.169⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (15), pp.12627-12637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra24829a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01548379v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Chitosan Film-Templated Biocathode for Enzymatic Oxygen Reduction in Glucose Hybrid Biofuel Cell</w:t>
               </w:r>
@@ -3552,713 +3552,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of the reaction products resulted from glycerol electrooxidation on Ni-based materials in alkaline medium</w:t>
+                <w:t xml:space="preserve">Electrochemical Behavior of Organics Oxidation on Palladium-Based Nanocatalysts Synthesized from Bromide Anion Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.L. Oliveira</w:t>
+                <w:t xml:space="preserve">Y. Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T.W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tremiliosi-Filho</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K.B. Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 117, pp.255-262. </w:t>
+              <w:t xml:space="preserve">PHYSICAL AND ANALYTICAL ELECTROCHEMISTRY (GENERAL) - 224TH ECS MEETING </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (46), pp.25-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.11.127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/05846.0025ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193133v1</w:t>
+                <w:t xml:space="preserve">hal-01319214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacemaker Activated by an Abiotic Biofuel Cell Operated in Human Serum Solution</w:t>
+                <w:t xml:space="preserve">Enhancing the available specific surface area of carbon supports to boost the electroactivity of nanostructured Pt catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nataliia Guz</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (11), pp.2445-2457. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (46), pp.25609-25620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.201400440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4cp03851g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319202v1</w:t>
+                <w:t xml:space="preserve">hal-01319220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient multi-metallic anode catalysts in a PEM water electrolyzer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studies of the reaction products resulted from glycerol electrooxidation on Ni-based materials in alkaline medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.B. Kokoh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Guillet</w:t>
+                <w:t xml:space="preserve">G. Tremiliosi-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.076⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117, pp.255-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.11.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01187310v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Behavior of Organics Oxidation on Palladium-Based Nanocatalysts Synthesized from Bromide Anion Exchange</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Morais</w:t>
+                <w:t xml:space="preserve">Efficient multi-metallic anode catalysts in a PEM water electrolyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.B. Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mayousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.W. Napporn</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYSICAL AND ANALYTICAL ELECTROCHEMISTRY (GENERAL) - 224TH ECS MEETING </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/05846.0025ecst⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (5), pp.1924-1931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319214v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the available specific surface area of carbon supports to boost the electroactivity of nanostructured Pt catalysts</w:t>
+                <w:t xml:space="preserve">Pacemaker Activated by an Abiotic Biofuel Cell Operated in Human Serum Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Morais</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Macvittie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Conlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Guz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (11), pp.2445-2457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201400440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cp03851g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01319220v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of chemicals resulted in selective glycerol conversion as sustainable fuel on Pd-based anode nanocatalysts</w:t>
               </w:r>
@@ -4270,64 +4270,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.S. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tremiliosi-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.R. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4372,641 +4372,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Electrochemical Valorization of Glycerol: Fourier Transform Infrared Spectroscopic and Chromatographic Studies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Glycerol oxidation on nickel based nanocatalysts in alkaline medium - Identification of the reaction products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Napporm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tremiliosi-Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cs400559d⟩</w:t>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 703, pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286198v1</w:t>
+                <w:t xml:space="preserve">hal-00939248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of oxygen reduction reaction on carbon-supported Pd-based nanomaterials in alkaline medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Diabaté</w:t>
+                <w:t xml:space="preserve">New Preparation of PdNi/C and PdAg/C Nanocatalysts for Glycerol Electrooxidation in Alkaline Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arrii-Clacens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">T.W. Napporn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Arrii-Clacens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.035306jes⟩</w:t>
+              <w:t xml:space="preserve">Electrocatalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12678-013-0138-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919346v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol oxidation on nickel based nanocatalysts in alkaline medium - Identification of the reaction products</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward the Electrochemical Valorization of Glycerol: Fourier Transform Infrared Spectroscopic and Chromatographic Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.05.021⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (10), pp.2403-2411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cs400559d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939248v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Preparation of PdNi/C and PdAg/C Nanocatalysts for Glycerol Electrooxidation in Alkaline Medium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Kinetic study of oxygen reduction reaction on carbon-supported Pd-based nanomaterials in alkaline medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Diabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Habrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arrii-Clacens</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T.W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrocatalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.167. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160(6), pp.H302-H308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12678-013-0138-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2.035306jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932267v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical activity of ruthenium and iridium based catalysts for oxygen evolution reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mamaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mayousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arrii-Clacens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Napporm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111, pp.376-380. </w:t>
@@ -5069,77 +5069,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Gold-Platinum Nanomaterials Using Bromide Anion Exchange-Synergistic Electroactivity toward CO and Glucose Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tonda-Mikiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Napporm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5727,51 +5727,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrode biomaterials based on immobilized laccase. Application for enzymatic reduction of dioxygen</w:t>
+                <w:t xml:space="preserve">Electrode biomaterials base don immobilized laccase. Application for enzymatic reduction of dioxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
@@ -5810,114 +5810,93 @@
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 28 (5-6), pp.932-938. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 28, pp.932-938</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335597v1</w:t>
+                <w:t xml:space="preserve">hal-00304310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrode biomaterials base don immobilized laccase. Application for enzymatic reduction of dioxygen</w:t>
+                <w:t xml:space="preserve">Electrode biomaterials based on immobilized laccase. Application for enzymatic reduction of dioxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
@@ -5956,728 +5935,749 @@
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 28, pp.932-938</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 28 (5-6), pp.932-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00304310v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of porous carbon tubes with enzymes: application for biofuel cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glucose oxidation on Au-Pt nanoparticles in a membrane-less biofuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Brunel</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Querelle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Alonso-Vante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electrochemical Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6, pp.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315475v1</w:t>
+                <w:t xml:space="preserve">hal-00315472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity of gold-platinum alloys for glucose electrooxidation in biofuel cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Sibert</w:t>
+                <w:t xml:space="preserve">Oxygen transport through laccase biocathodes for a membrane-less glucose/O2 biofuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Denele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jolivalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.331-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2006.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315462v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose oxidation on Au-Pt nanoparticles in a membrane-less biofuel cell</w:t>
+                <w:t xml:space="preserve">Activity of Platinum−Gold Alloys for Glucose Electrooxidation in Biofuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemical Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (34), pp. 10329-10333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0720183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315472v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen transport through laccase biocathodes for a membrane-less glucose/O2 biofuel cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Denele</w:t>
+                <w:t xml:space="preserve">Activity of gold-platinum alloys for glucose electrooxidation in biofuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Jolivalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, B (111), pp.10329</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315428v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity of Platinum−Gold Alloys for Glucose Electrooxidation in Biofuel Cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modification of porous carbon tubes with enzymes: application for biofuel cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Querelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 111 (34), pp. 10329-10333. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (1), pp.121-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp0720183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10800-006-9221-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417392v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalytic oxidation of monosaccharides on platinum electrodes modified by thallium adatoms in carbonate buffered medium</w:t>
               </w:r>
@@ -7324,302 +7324,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic reduction of lactic acid on copper and lead cathodes in aqueous media.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Huser</w:t>
+                <w:t xml:space="preserve">Selective electro-oxidation of D-glucose by RuCl2(azpy)2 complexes as electrochemical mediators.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 51, pp.111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2005.04.008⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 50, pp.3341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2004.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00289755v1</w:t>
+                <w:t xml:space="preserve">hal-00289500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective electro-oxidation of D-glucose by RuCl2(azpy)2 complexes as electrochemical mediators.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Bachmann</w:t>
+                <w:t xml:space="preserve">Electrocatalytic reduction of lactic acid on copper and lead cathodes in aqueous media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Huser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 50, pp.3341. </w:t>
+              <w:t xml:space="preserve">, 2005, 51, pp.111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2004.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2005.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00289500v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective electroreduction of pyruvic acid on lead electrode in acid medium.</w:t>
               </w:r>
@@ -7985,260 +7985,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04594369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Nanomaterials for Glucose-to-Gluconate Oxidation in an Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K.B. Kokoh</w:t>
+                <w:t xml:space="preserve">Palladium Electrocatalysts Synthesis: Probing Reducing Agent Effect By XRD, XPS and ORR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Napporm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">231st ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, La Nouvellle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">, May 2017, La Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700863v1</w:t>
+                <w:t xml:space="preserve">hal-01700812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium Electrocatalysts Synthesis: Probing Reducing Agent Effect By XRD, XPS and ORR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.W. Napporm</w:t>
+                <w:t xml:space="preserve">Selective Nanomaterials for Glucose-to-Gluconate Oxidation in an Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.B. Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Poulin</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Servat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T.W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">231st ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, La Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">, May 2017, La Nouvellle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700812v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising electrospun carbon fibers material for abiotic and enzymatic catalysis in hybrid biofuel cell for energy conversion</w:t>
               </w:r>
@@ -8276,51 +8276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Functional Materials - AFM-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, New York, United States</w:t>
@@ -8612,51 +8612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopile glucose/O2 concentrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8724,90 +8724,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;Modification of porous carbon tubes with enzymes : application for biofuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Querelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8888,64 +8888,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jolivalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Toulouse, France</w:t>
@@ -8968,260 +8968,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrosynthesis of lactic acid and 2,3-dimethyltartaric acid from pyruvic acid on lead cathode in aqueous medium 57th ISE Meeting, Edinburgh (Ecosse) 27 août-1er Septembre 2006</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oral : &amp;quot;Enzymatic glucose/O2 biofuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jolivalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrosynthesis of lactic acid and 2,3-dimethyltartaric acid from pyruvic acid on lead cathode in aqueous medium 57th ISE Meeting, Edinburgh (Ecosse) 27 août-1er Septembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, EDINBURGH, United Kingdom</w:t>
+              <w:t xml:space="preserve">Xième Colloque du Groupe Français de Bioélectrochimie, April 5-7, 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Céret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294921v1</w:t>
+                <w:t xml:space="preserve">hal-00081391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral : &amp;quot;Enzymatic glucose/O2 biofuel cell</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrosynthesis of lactic acid and 2,3-dimethyltartaric acid from pyruvic acid on lead cathode in aqueous medium 57th ISE Meeting, Edinburgh (Ecosse) 27 août-1er Septembre 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Huser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xième Colloque du Groupe Français de Bioélectrochimie, April 5-7, 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Céret, France</w:t>
+              <w:t xml:space="preserve">Electrosynthesis of lactic acid and 2,3-dimethyltartaric acid from pyruvic acid on lead cathode in aqueous medium 57th ISE Meeting, Edinburgh (Ecosse) 27 août-1er Septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, EDINBURGH, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081391v1</w:t>
+                <w:t xml:space="preserve">hal-00294921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigação por FTIR da eletrooxidação de etanol em eletrodos de Sn(1-x)IrxO2 XVII Congreso de la Sociedad Iberoamericana de Electroquímica – SIBAE, 3 - 7 avril 2006, La Plata, Argentine</w:t>
               </w:r>
@@ -9354,51 +9354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9447,1196 +9447,1196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrosynthesis of 2,3-dimethyltartaric acid from pyruvic acid in acid medium. 7th European Symposium on Electrochemical Engineering, Toulouse, France, 3-5 octobre 2005.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Affiche : &amp;quot;Mediated enzyme reactions for the development of bioelectrodes for biofuel cells application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jolivalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrosynthesis of 2,3-dimethyltartaric acid from pyruvic acid in acid medium.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Xth Congress of the Bioelectrochemical Society (BES) - May 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294163v1</w:t>
+                <w:t xml:space="preserve">hal-00081765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contacteurs électrochimiques membranaires pour l'élaboration de biopiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral : &amp;quot;Modification of porous carbon tubes with enzymes : application for biofuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Querelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Electrochimie 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">7th EEE, October 3-5, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294124v1</w:t>
+                <w:t xml:space="preserve">hal-00081755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane contactors for enzymatic reaction: application for biofuel cell</w:t>
+                <w:t xml:space="preserve">Mediated enzyme reactions for the development of bioelectrodes for biofuel cells application. BES-ISE 2005: XVIII International Symposium on Bioelectrochemistry and Bioenergetics - 3rd Spring Meeting Bioelectrochemistry, Coimbra, 19-24 June 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Jolivalt</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jolivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Membranes and Membrane Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Mediated enzyme reactions for the development of bioelectrodes for biofuel cells application. BES-ISE 2005: XVIII International Symposium on Bioelectrochemistry and Bioenergetics - 3rd Spring Meeting Bioelectrochemistry, Coimbra, 19-24 June 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, COIMBRA, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294156v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral : &amp;quot;Membrane contactors for enzymatic reaction : application for biofuel cell</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrosynthesis of 2,3-dimethyltartaric acid from pyruvic acid in acid medium. 7th European Symposium on Electrochemical Engineering, Toulouse, France, 3-5 octobre 2005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Huser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOM 2005 - august 21-26, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Electrosynthesis of 2,3-dimethyltartaric acid from pyruvic acid in acid medium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00082083v1</w:t>
+                <w:t xml:space="preserve">hal-00294163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réacteurs électroenzymatiques à membranes. Formation continue du CNRS intitulée Electrochimie et Membrane, Montpellier, mars 2005</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contacteurs électrochimiques membranaires pour l'élaboration de biopiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jolivalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réacteurs électroenzymatiques à membranes. Formation continue du CNRS intitulée Electrochimie et Membrane, Montpellier, mars 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">Journées d'Electrochimie 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294137v1</w:t>
+                <w:t xml:space="preserve">hal-00294124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral : &amp;quot;Membrane contactors for enzymatic reactions : application for biofuel cell</w:t>
+                <w:t xml:space="preserve">Membrane contactors for enzymatic reaction: application for biofuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jolivalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOM, August 21-26, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">International Congress on Membranes and Membrane Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081756v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affiche : &amp;quot;Mediated enzyme reactions fot the development of bioelectrodes for biofuel cells application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral : &amp;quot;Membrane contactors for enzymatic reaction : application for biofuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII International Symposium on Bioelectrochemistry and Bioenergetics - 3rd Spring Meeting Bioelectrochemistry - June 19-24, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">ICOM 2005 - august 21-26, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082275v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affiche : &amp;quot;Mediated enzyme reactions for the development of bioelectrodes for biofuel cells application</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réacteurs électroenzymatiques à membranes. Formation continue du CNRS intitulée Electrochimie et Membrane, Montpellier, mars 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xth Congress of the Bioelectrochemical Society (BES) - May 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Réacteurs électroenzymatiques à membranes. Formation continue du CNRS intitulée Electrochimie et Membrane, Montpellier, mars 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081765v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral : &amp;quot;Modification of porous carbon tubes with enzymes : application for biofuel cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Affiche : &amp;quot;Mediated enzyme reactions fot the development of bioelectrodes for biofuel cells application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Querelle</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EEE, October 3-5, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XVIII International Symposium on Bioelectrochemistry and Bioenergetics - 3rd Spring Meeting Bioelectrochemistry - June 19-24, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081755v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediated enzyme reactions for the development of bioelectrodes for biofuel cells application. BES-ISE 2005: XVIII International Symposium on Bioelectrochemistry and Bioenergetics - 3rd Spring Meeting Bioelectrochemistry, Coimbra, 19-24 June 2005</w:t>
+                <w:t xml:space="preserve">Oral : &amp;quot;Membrane contactors for enzymatic reactions : application for biofuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Servat</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jolivalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediated enzyme reactions for the development of bioelectrodes for biofuel cells application. BES-ISE 2005: XVIII International Symposium on Bioelectrochemistry and Bioenergetics - 3rd Spring Meeting Bioelectrochemistry, Coimbra, 19-24 June 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, COIMBRA, Portugal</w:t>
+              <w:t xml:space="preserve">ICOM, August 21-26, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294113v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral : &amp;quot;Modification of carbon porous tubes with enzymes : application for biofuel cell</w:t>
               </w:r>
@@ -10648,64 +10648,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jolivalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11299,90 +11299,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced micro-power fuel cell for bionanotechnology application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Macvittie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Both Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11476,51 +11476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque du Groupe Français de Bioélectrochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Sète, France. 2014</w:t>
@@ -11594,77 +11594,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication par Affiche : &amp;quot;New design of glucose/O2 biofuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Denele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jolivalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11961,51 +11961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12197,51 +12197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12458,51 +12458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranaivoniriana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Akouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Desnoyers de Marbaix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-025-06261-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Cursi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W. Napporn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kokoh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401292" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grimaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300555" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Phang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c03399" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441719v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115162" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Tuleushova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02446H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049212v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garcia G da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Rodrigues de Andrade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mayet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00626-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-019-00570-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boniface Kokoh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces2020020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both Engel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0311809jes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01812495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Boniface Kokoh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1547ecst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7010031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700447" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501593" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6DPB61P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Poulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra24829a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo da Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta02096h" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srabanti Ghosh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.169" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSM30BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0571702jes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Hebi&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabinty Bayo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karifa Bayo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2932-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5010310" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Macvittie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Conlon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Guz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400653" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K0WGF0Q4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402353" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488399v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Cherifi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04352" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.11.072" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7VQDMHG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319200v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402142" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193133v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Servat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tremiliosi-Filho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.11.127" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319202v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400440" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NGMPFFT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Kokoh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayousse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.076" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDLR1MBK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Holade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05846.0025ecst" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03851g" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323371v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Palma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Almeida" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Gonzalez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra09822f" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286198v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400559d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919346v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diabat&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habrioux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii-Clacens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.035306jes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.05.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-013-0138-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828774v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamaca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.10.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T37ZWL4T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834968v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tonda-Mikiela" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.001211jes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695810v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradel Tonda-Mikiela" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Boland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-011-0062-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424643v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Merle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.12.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85M0490Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362073v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.10.047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332985v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.05.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWGJ9W6H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335597v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.032" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3CHGQNP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304310v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315475v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Querelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9221-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5MG6STJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315462v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sibert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vogel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315472v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso-Vante" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315428v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denele" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivalt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.09.021" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417392v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0720183" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FGD2NC7K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291111v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bamba" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-005-9056-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G80X0422-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Martin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Huser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.035" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FDL8KR3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291114v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9116-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RTHNK7JZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315410v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.097" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSKCXBS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02533764v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Barbier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Breton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328300600636819" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289755v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.04.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR46W4HF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289500v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Leger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.12.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74KLTXD5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289752v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.10.065" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FW73X4P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450158v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine D&#233;l&#233;couls-Servat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-004-0356-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594369v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700863v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700812v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poulin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715352v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both-Engel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherifi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729275v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both-Engel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoavi Holade" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362210v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274995v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163046v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274993v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294921v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081391v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294919v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Profeti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hahn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079977v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294163v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294124v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294156v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082083v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294137v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081756v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082275v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081765v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081755v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294113v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081389v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294158v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294123v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294161v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776031v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64770" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774274v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Macvittie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both Engel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789147v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202913v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133458v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivalt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129084v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161452v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161460v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161456v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranaivoniriana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Akouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Desnoyers de Marbaix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-025-06261-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Cursi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W. Napporn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kokoh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401292" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grimaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300555" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Phang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c03399" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441719v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115162" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Tuleushova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02446H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049212v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garcia G da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Rodrigues de Andrade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mayet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00626-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-019-00570-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boniface Kokoh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces2020020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both Engel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0311809jes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01812495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Boniface Kokoh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1547ecst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7010031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700447" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo da Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta02096h" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srabanti Ghosh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.169" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSM30BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501593" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6DPB61P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Poulin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra24829a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0571702jes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Hebi&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabinty Bayo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karifa Bayo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2932-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5010310" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Macvittie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Conlon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Guz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400653" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K0WGF0Q4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402353" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488399v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Cherifi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04352" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.11.072" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7VQDMHG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319200v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402142" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Holade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Servat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Kokoh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05846.0025ecst" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03851g" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193133v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tremiliosi-Filho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.11.127" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187310v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayousse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.076" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDLR1MBK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319202v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400440" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NGMPFFT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323371v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Palma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Almeida" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Gonzalez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra09822f" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporm" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.05.021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932267v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii-Clacens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-013-0138-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400559d" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919346v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diabat&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habrioux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.035306jes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828774v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamaca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.10.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T37ZWL4T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834968v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tonda-Mikiela" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.001211jes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695810v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradel Tonda-Mikiela" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Boland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-011-0062-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424643v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Merle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.12.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85M0490Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362073v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.10.047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332985v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.05.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWGJ9W6H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304310v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335597v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.032" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3CHGQNP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315472v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso-Vante" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315428v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denele" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivalt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.09.021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417392v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sibert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vogel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0720183" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FGD2NC7K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315462v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315475v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Querelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9221-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5MG6STJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291111v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bamba" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-005-9056-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G80X0422-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Martin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Huser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.035" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FDL8KR3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291114v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9116-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RTHNK7JZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315410v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.097" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSKCXBS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02533764v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Barbier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Breton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328300600636819" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289500v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Leger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.12.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74KLTXD5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289755v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.04.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR46W4HF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289752v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.10.065" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FW73X4P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450158v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine D&#233;l&#233;couls-Servat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-004-0356-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594369v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700812v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poulin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700863v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715352v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both-Engel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherifi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729275v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both-Engel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoavi Holade" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362210v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274995v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163046v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274993v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081391v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294921v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294919v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Profeti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hahn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079977v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081765v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081755v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294113v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294163v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294124v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294156v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082083v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294137v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082275v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081756v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081389v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294158v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294123v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294161v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776031v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64770" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774274v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Macvittie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both Engel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789147v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202913v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133458v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivalt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129084v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161452v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161460v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161456v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>