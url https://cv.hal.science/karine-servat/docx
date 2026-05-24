--- v1 (2026-04-29)
+++ v2 (2026-05-24)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal Green Synthesis of LaO x ‐Modified Pt/C Catalyst for Glycerol‐to‐Glycerate Electrooxidation in Alkaline Medium</w:t>
+                <w:t xml:space="preserve">Selective Glycerol‐to‐glycerate Electro‐oxidation on Cerium‐modified Pt/C Nanocatalyst in an Alkaline Direct Alcohol Fuel Cell: Cogeneration of Energy and Value‐added Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiano Cursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Morais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.e202401292. </w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202401292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.202300555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800953v1</w:t>
+                <w:t xml:space="preserve">hal-04717152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Glycerol‐to‐glycerate Electro‐oxidation on Cerium‐modified Pt/C Nanocatalyst in an Alkaline Direct Alcohol Fuel Cell: Cogeneration of Energy and Value‐added Products</w:t>
+                <w:t xml:space="preserve">Hydrothermal Green Synthesis of LaO x ‐Modified Pt/C Catalyst for Glycerol‐to‐Glycerate Electrooxidation in Alkaline Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiano Cursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Grimaud</w:t>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Rousseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cláudia Morais</w:t>
+                <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (3), </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e202401292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.202300555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202401292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717152v1</w:t>
+                <w:t xml:space="preserve">hal-04800953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Electrocatalytic Reactivity of Glucose Anomers at Bare Gold Electrocatalysts for Biomass-Fueled Electrosynthesis</w:t>
               </w:r>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 887, pp.115162. </w:t>
@@ -815,51 +815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazym Tuleushova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -936,64 +936,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Garcia G da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adalgisa Rodrigues de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1057,64 +1057,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Oxidation of Carbon Monoxide on Unsupported Gold Nanospheres in Alkaline Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1200,64 +1200,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrocatalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (2), pp.170-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1304,51 +1304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Surface of Noble Metals Electrochemically by Underpotential Deposition of Transition Metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1434,77 +1434,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Both Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 165 (9), pp.H425 - H436. </w:t>
@@ -1555,51 +1555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Nanomaterials for Glucose-to-Gluconate Oxidation in an Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1685,51 +1685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1806,77 +1806,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Electrocatalysis for Energy Conversion and Synthesis of Organic Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1921,2560 +1921,2560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile synthesis of highly active and durable PdM/C (M = Fe, Mn) nanocatalysts for the oxygen reduction reaction in an alkaline medium</w:t>
+                <w:t xml:space="preserve">High impact of the reducing agent on palladium nanomaterials: new insights from X-ray photoelectron spectroscopy and oxygen reduction reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo da Silva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (21), pp.8337-49. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (15), pp.12627-12637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ta02096h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ra24829a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434813v1</w:t>
+                <w:t xml:space="preserve">hal-01433435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis of reduced graphene oxide supported gold-based nanomaterials as robust nanocatalysts for glucose electrooxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly Selective Oxidation of Carbohydrates in an Efficient Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srabanti Ghosh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.252 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201501593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.169⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548379v1</w:t>
+                <w:t xml:space="preserve">hal-01687175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Selective Oxidation of Carbohydrates in an Efficient Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
+                <w:t xml:space="preserve">Facile synthesis of highly active and durable PdM/C (M = Fe, Mn) nanocatalysts for the oxygen reduction reaction in an alkaline medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201501593⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (21), pp.8337-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ta02096h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01687175v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High impact of the reducing agent on palladium nanomaterials: new insights from X-ray photoelectron spectroscopy and oxygen reduction reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-pot synthesis of reduced graphene oxide supported gold-based nanomaterials as robust nanocatalysts for glucose electrooxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srabanti Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Suzie Poulin</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teko W. Napporn</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 212, pp.864 - 875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra24829a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01433435v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Chitosan Film-Templated Biocathode for Enzymatic Oxygen Reduction in Glucose Hybrid Biofuel Cell</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Electrocatalytic activity of carbon-supported metallophthalocyanine catalysts toward oxygen reduction reaction in alkaline solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydou Hebié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabinty Bayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karifa Bayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0571702jes⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4), pp.931 - 942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10008-015-2932-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675114v1</w:t>
+                <w:t xml:space="preserve">hal-01703231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic activity of carbon-supported metallophthalocyanine catalysts toward oxygen reduction reaction in alkaline solution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimization of Chitosan Film-Templated Biocathode for Enzymatic Oxygen Reduction in Glucose Hybrid Biofuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Both Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cláudia Morais</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (4), pp.931 - 942. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164 (2), pp.G29 - G35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10008-015-2932-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2.0571702jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703231v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Carbon Supported Metal Nanoparticles Preparation for Oxygen Reduction Reaction in Low Temperature Fuel Cells</w:t>
+                <w:t xml:space="preserve">Probing Structure Modification of Palladium Nanomaterials during Chemical Synthesis by using In Situ X-ray Diffraction: Electrochemical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihat Ege Sahin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Claudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (1), pp.310-348. </w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (4), pp.592-599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal5010310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.201402353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339056v1</w:t>
+                <w:t xml:space="preserve">hal-01339029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Information Transmission System Powered by an Abiotic Biofuel Cell Implanted in an Orange</w:t>
+                <w:t xml:space="preserve">Electrocatalytic properties of nanomaterials synthesized from &amp;quot;Bromide Anion Exchange&amp;quot; method - Investigations of glucose and glycerol oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elan.201400653⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162, pp.205-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.11.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339020v1</w:t>
+                <w:t xml:space="preserve">hal-01339039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Structure Modification of Palladium Nanomaterials during Chemical Synthesis by using In Situ X-ray Diffraction: Electrochemical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrospun Carbon Fibers: Promising Electrode Material for Abiotic and Enzymatic Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Both Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201402353⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (16724-16733), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339029v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospun Carbon Fibers: Promising Electrode Material for Abiotic and Enzymatic Catalysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Advances in Carbon Supported Metal Nanoparticles Preparation for Oxygen Reduction Reaction in Low Temperature Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihat Ege Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04352⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.310-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal5010310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488399v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic properties of nanomaterials synthesized from &amp;quot;Bromide Anion Exchange&amp;quot; method - Investigations of glucose and glycerol oxidation</w:t>
+                <w:t xml:space="preserve">Wireless Information Transmission System Powered by an Abiotic Biofuel Cell Implanted in an Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Macvittie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Conlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Guz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 162, pp.205-214. </w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.276-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.11.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/elan.201400653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339039v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on Hybrid Glucose Biofuel Cells Based on Bilirubin Oxidase Cathode and Gold-Based Anode Nanomaterials</w:t>
+                <w:t xml:space="preserve">Pacemaker Activated by an Abiotic Biofuel Cell Operated in Human Serum Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Cherifi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Cornu</w:t>
+                <w:t xml:space="preserve">Kevin Macvittie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Conlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Guz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 (11), pp.1976-1987. </w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (11), pp.2445-2457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.201402142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/elan.201400440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319200v1</w:t>
+                <w:t xml:space="preserve">hal-01319202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Behavior of Organics Oxidation on Palladium-Based Nanocatalysts Synthesized from Bromide Anion Exchange</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient multi-metallic anode catalysts in a PEM water electrolyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Morais</w:t>
+                <w:t xml:space="preserve">K.B. Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E. Mayousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">T.W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYSICAL AND ANALYTICAL ELECTROCHEMISTRY (GENERAL) - 224TH ECS MEETING </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/05846.0025ecst⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (5), pp.1924-1931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319214v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the available specific surface area of carbon supports to boost the electroactivity of nanostructured Pt catalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+                <w:t xml:space="preserve">Electrochemical Behavior of Organics Oxidation on Palladium-Based Nanocatalysts Synthesized from Bromide Anion Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.B. Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cp03851g⟩</w:t>
+              <w:t xml:space="preserve">PHYSICAL AND ANALYTICAL ELECTROCHEMISTRY (GENERAL) - 224TH ECS MEETING </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (46), pp.25-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/05846.0025ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319220v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of the reaction products resulted from glycerol electrooxidation on Ni-based materials in alkaline medium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing the available specific surface area of carbon supports to boost the electroactivity of nanostructured Pt catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.11.127⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (46), pp.25609-25620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp03851g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193133v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient multi-metallic anode catalysts in a PEM water electrolyzer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studies of the reaction products resulted from glycerol electrooxidation on Ni-based materials in alkaline medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.B. Kokoh</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">K. Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Guillet</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tremiliosi-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.076⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117, pp.255-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.11.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01187310v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacemaker Activated by an Abiotic Biofuel Cell Operated in Human Serum Solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Servat</w:t>
+                <w:t xml:space="preserve">Identification of chemicals resulted in selective glycerol conversion as sustainable fuel on Pd-based anode nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tremiliosi-Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.R. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (110 ), pp.64476-64483 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra09822f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.201400440⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01319202v1</w:t>
+                <w:t xml:space="preserve">hal-01323371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of chemicals resulted in selective glycerol conversion as sustainable fuel on Pd-based anode nanocatalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.R. Gonzalez</w:t>
+                <w:t xml:space="preserve">Insights on Hybrid Glucose Biofuel Cells Based on Bilirubin Oxidase Cathode and Gold-Based Anode Nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Both Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (110 ), pp.64476-64483 </w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (11), pp.1976-1987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra09822f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.201402142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323371v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycerol oxidation on nickel based nanocatalysts in alkaline medium - Identification of the reaction products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Napporm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tremiliosi-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 703, pp.56-62. </w:t>
@@ -4506,507 +4506,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Preparation of PdNi/C and PdAg/C Nanocatalysts for Glycerol Electrooxidation in Alkaline Medium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward the Electrochemical Valorization of Glycerol: Fourier Transform Infrared Spectroscopic and Chromatographic Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrocatalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12678-013-0138-1⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (10), pp.2403-2411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cs400559d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932267v1</w:t>
+                <w:t xml:space="preserve">hal-01286198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Electrochemical Valorization of Glycerol: Fourier Transform Infrared Spectroscopic and Chromatographic Studies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kinetic study of oxygen reduction reaction on carbon-supported Pd-based nanomaterials in alkaline medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Diabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Habrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arrii-Clacens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cs400559d⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160(6), pp.H302-H308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.035306jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286198v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of oxygen reduction reaction on carbon-supported Pd-based nanomaterials in alkaline medium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">New Preparation of PdNi/C and PdAg/C Nanocatalysts for Glycerol Electrooxidation in Alkaline Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arrii-Clacens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Napporn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Arrii-Clacens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 160(6), pp.H302-H308. </w:t>
+              <w:t xml:space="preserve">Electrocatalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.035306jes⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12678-013-0138-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919346v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical activity of ruthenium and iridium based catalysts for oxygen evolution reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mamaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mayousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arrii-Clacens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Napporm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111, pp.376-380. </w:t>
@@ -5082,64 +5082,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tonda-Mikiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Napporm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5229,51 +5229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5350,51 +5350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5483,2370 +5483,2394 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the performances of a single concentric glucose/O2 biofuel cell by combination of bilirubin oxidase/Nafion cathode and Au-Pt anode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11, pp.111-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elecom.2008.10.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentric glucose/O2 biofuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 622, pp.97-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelechem.2008.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrode biomaterials base don immobilized laccase. Application for enzymatic reduction of dioxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28, pp.932-938</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00304310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrode biomaterials based on immobilized laccase. Application for enzymatic reduction of dioxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (5-6), pp.932-938. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose oxidation on Au-Pt nanoparticles in a membrane-less biofuel cell</w:t>
+                <w:t xml:space="preserve">Activity of gold-platinum alloys for glucose electrooxidation in biofuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemical Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6, pp.9</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, B (111), pp.10329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315472v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen transport through laccase biocathodes for a membrane-less glucose/O2 biofuel cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Modification of porous carbon tubes with enzymes: application for biofuel cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Jolivalt</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Querelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2006.09.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (1), pp.121-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10800-006-9221-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315428v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity of Platinum−Gold Alloys for Glucose Electrooxidation in Biofuel Cells</w:t>
+                <w:t xml:space="preserve">Glucose oxidation on Au-Pt nanoparticles in a membrane-less biofuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Alonso-Vante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electrochemical Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6, pp.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00417392v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity of gold-platinum alloys for glucose electrooxidation in biofuel cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Oxygen transport through laccase biocathodes for a membrane-less glucose/O2 biofuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Denele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jolivalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.331-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2006.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315462v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of porous carbon tubes with enzymes: application for biofuel cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Activity of Platinum−Gold Alloys for Glucose Electrooxidation in Biofuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Cretin</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10800-006-9221-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (34), pp. 10329-10333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0720183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00315475v1</w:t>
+                <w:t xml:space="preserve">hal-00417392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic oxidation of monosaccharides on platinum electrodes modified by thallium adatoms in carbonate buffered medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Bamba</w:t>
+                <w:t xml:space="preserve">Electrosynthesis of lactic acid and 2,3-dimethyltartaric acid from pyruvic acid on lead cathode in aqueous medium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Huser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10800-005-9056-0⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47, pp.3459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00291111v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrosynthesis of lactic acid and 2,3-dimethyltartaric acid from pyruvic acid on lead cathode in aqueous medium.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Electrocatalytic oxidation of monosaccharides on platinum electrodes modified by thallium adatoms in carbonate buffered medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.03.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36, pp.233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10800-005-9056-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00291119v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrosynthesis of 2,3-dimethyltartaric acid from pyruvic acid in acid medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Huser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36, pp.643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10800-006-9116-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00291114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane contactors for glucose/O2 biofuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 199 (1-3), pp.426-428. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective TEMPO‐Catalyzed Chemicals vs. Electrochemical Oxidation of Carbohydrate Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Carbohydrate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (2-3), pp.253-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07328300600636819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective electro-oxidation of D-glucose by RuCl2(azpy)2 complexes as electrochemical mediators.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Electrocatalytic reduction of lactic acid on copper and lead cathodes in aqueous media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Huser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 50, pp.3341. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 51, pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2005.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2004.12.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00289500v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic reduction of lactic acid on copper and lead cathodes in aqueous media.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Selective electro-oxidation of D-glucose by RuCl2(azpy)2 complexes as electrochemical mediators.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 51, pp.111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2005.04.008⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 50, pp.3341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2004.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00289755v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective electroreduction of pyruvic acid on lead electrode in acid medium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Huser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50, pp.2431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2004.10.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane electrochemical reactors (MER) for NADH regeneration in HLADH-catalysed synthesis: comparison of effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Délécouls-Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Basséguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 26, pp.205-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00449-004-0356-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7856,3426 +7880,3426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Glucose Fuel Cell: Carbon Support Effect on the Anode Nanocatalysts Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemical Conference on Energy &amp; the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electrochemical Society, Jul 2019, Glasgow, United Kingdom. pp.505-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04594369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium Electrocatalysts Synthesis: Probing Reducing Agent Effect By XRD, XPS and ORR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.W. Napporm</w:t>
+                <w:t xml:space="preserve">Selective Nanomaterials for Glucose-to-Gluconate Oxidation in an Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.B. Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Poulin</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Servat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T.W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">231st ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, La Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">, May 2017, La Nouvellle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700812v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Nanomaterials for Glucose-to-Gluconate Oxidation in an Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palladium Electrocatalysts Synthesis: Probing Reducing Agent Effect By XRD, XPS and ORR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Napporm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.B. Kokoh</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">231st ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, La Nouvellle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">, May 2017, La Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700863v1</w:t>
+                <w:t xml:space="preserve">hal-01700812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising electrospun carbon fibers material for abiotic and enzymatic catalysis in hybrid biofuel cell for energy conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Both-Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Functional Materials - AFM-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospun carbon fibers: a promising electrode material for abiotic and enzymatic catalysis in hybrid biofuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Both-Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoavi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrode biomaterials based on immobilized laccase. Application for enzymatic reduction of dioxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MADICA 2006 - 5èmes Journées Maghreb-Europe : Les Matériaux et leurs Applications aux Dispositifs et Capteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Mahdia, Tunisia. pp.932-938</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopile glucose/O2 concentrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Electrochimie 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;Modification of porous carbon tubes with enzymes : application for biofuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Querelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EEE, 3-5 Octobre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Toulouse, France. pp.121-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediated enzyme reactions for the development of bioelectrodes for biofuel cells application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rolland</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jolivalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral : &amp;quot;Enzymatic glucose/O2 biofuel cell</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrosynthesis of lactic acid and 2,3-dimethyltartaric acid from pyruvic acid on lead cathode in aqueous medium 57th ISE Meeting, Edinburgh (Ecosse) 27 août-1er Septembre 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Huser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xième Colloque du Groupe Français de Bioélectrochimie, April 5-7, 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Céret, France</w:t>
+              <w:t xml:space="preserve">Electrosynthesis of lactic acid and 2,3-dimethyltartaric acid from pyruvic acid on lead cathode in aqueous medium 57th ISE Meeting, Edinburgh (Ecosse) 27 août-1er Septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, EDINBURGH, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081391v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrosynthesis of lactic acid and 2,3-dimethyltartaric acid from pyruvic acid on lead cathode in aqueous medium 57th ISE Meeting, Edinburgh (Ecosse) 27 août-1er Septembre 2006</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oral : &amp;quot;Enzymatic glucose/O2 biofuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jolivalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrosynthesis of lactic acid and 2,3-dimethyltartaric acid from pyruvic acid on lead cathode in aqueous medium 57th ISE Meeting, Edinburgh (Ecosse) 27 août-1er Septembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, EDINBURGH, United Kingdom</w:t>
+              <w:t xml:space="preserve">Xième Colloque du Groupe Français de Bioélectrochimie, April 5-7, 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Céret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294921v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigação por FTIR da eletrooxidação de etanol em eletrodos de Sn(1-x)IrxO2 XVII Congreso de la Sociedad Iberoamericana de Electroquímica – SIBAE, 3 - 7 avril 2006, La Plata, Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Profeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Olivi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigação por FTIR da eletrooxidação de etanol em eletrodos de Sn(1-x)IrxO2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, LA PLATA, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane contactors for enzymatic reaction : application for biofuel cell</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réacteurs électroenzymatiques à membranes. Formation continue du CNRS intitulée Electrochimie et Membrane, Montpellier, mars 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Membrane and Membrane Processes - ICOM 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Réacteurs électroenzymatiques à membranes. Formation continue du CNRS intitulée Electrochimie et Membrane, Montpellier, mars 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079977v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affiche : &amp;quot;Mediated enzyme reactions for the development of bioelectrodes for biofuel cells application</w:t>
+                <w:t xml:space="preserve">Oral : &amp;quot;Membrane contactors for enzymatic reactions : application for biofuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rolland</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jolivalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xth Congress of the Bioelectrochemical Society (BES) - May 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">ICOM, August 21-26, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081765v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral : &amp;quot;Modification of porous carbon tubes with enzymes : application for biofuel cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Affiche : &amp;quot;Mediated enzyme reactions fot the development of bioelectrodes for biofuel cells application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EEE, October 3-5, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XVIII International Symposium on Bioelectrochemistry and Bioenergetics - 3rd Spring Meeting Bioelectrochemistry - June 19-24, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081755v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediated enzyme reactions for the development of bioelectrodes for biofuel cells application. BES-ISE 2005: XVIII International Symposium on Bioelectrochemistry and Bioenergetics - 3rd Spring Meeting Bioelectrochemistry, Coimbra, 19-24 June 2005</w:t>
+                <w:t xml:space="preserve">Affiche : &amp;quot;Mediated enzyme reactions for the development of bioelectrodes for biofuel cells application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rolland</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Servat</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jolivalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediated enzyme reactions for the development of bioelectrodes for biofuel cells application. BES-ISE 2005: XVIII International Symposium on Bioelectrochemistry and Bioenergetics - 3rd Spring Meeting Bioelectrochemistry, Coimbra, 19-24 June 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, COIMBRA, Portugal</w:t>
+              <w:t xml:space="preserve">Xth Congress of the Bioelectrochemical Society (BES) - May 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294113v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrosynthesis of 2,3-dimethyltartaric acid from pyruvic acid in acid medium. 7th European Symposium on Electrochemical Engineering, Toulouse, France, 3-5 octobre 2005.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oral : &amp;quot;Modification of porous carbon tubes with enzymes : application for biofuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Querelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrosynthesis of 2,3-dimethyltartaric acid from pyruvic acid in acid medium.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">7th EEE, October 3-5, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294163v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contacteurs électrochimiques membranaires pour l'élaboration de biopiles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Electrosynthesis of 2,3-dimethyltartaric acid from pyruvic acid in acid medium. 7th European Symposium on Electrochemical Engineering, Toulouse, France, 3-5 octobre 2005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Huser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Innocent</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Electrochimie 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Electrosynthesis of 2,3-dimethyltartaric acid from pyruvic acid in acid medium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294124v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane contactors for enzymatic reaction: application for biofuel cell</w:t>
+                <w:t xml:space="preserve">Contacteurs électrochimiques membranaires pour l'élaboration de biopiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jolivalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Membranes and Membrane Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Journées d'Electrochimie 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294156v1</w:t>
+                <w:t xml:space="preserve">hal-00294124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral : &amp;quot;Membrane contactors for enzymatic reaction : application for biofuel cell</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Membrane contactors for enzymatic reaction: application for biofuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rolland</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jolivalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOM 2005 - august 21-26, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">International Congress on Membranes and Membrane Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082083v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réacteurs électroenzymatiques à membranes. Formation continue du CNRS intitulée Electrochimie et Membrane, Montpellier, mars 2005</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oral : &amp;quot;Membrane contactors for enzymatic reaction : application for biofuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réacteurs électroenzymatiques à membranes. Formation continue du CNRS intitulée Electrochimie et Membrane, Montpellier, mars 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">ICOM 2005 - august 21-26, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294137v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affiche : &amp;quot;Mediated enzyme reactions fot the development of bioelectrodes for biofuel cells application</w:t>
+                <w:t xml:space="preserve">Mediated enzyme reactions for the development of bioelectrodes for biofuel cells application. BES-ISE 2005: XVIII International Symposium on Bioelectrochemistry and Bioenergetics - 3rd Spring Meeting Bioelectrochemistry, Coimbra, 19-24 June 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Servat</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rolland</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jolivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII International Symposium on Bioelectrochemistry and Bioenergetics - 3rd Spring Meeting Bioelectrochemistry - June 19-24, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Mediated enzyme reactions for the development of bioelectrodes for biofuel cells application. BES-ISE 2005: XVIII International Symposium on Bioelectrochemistry and Bioenergetics - 3rd Spring Meeting Bioelectrochemistry, Coimbra, 19-24 June 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, COIMBRA, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082275v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral : &amp;quot;Membrane contactors for enzymatic reactions : application for biofuel cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Innocent</w:t>
+                <w:t xml:space="preserve">Selective TEMPO-catalyzed chemical vs. electrochemical oxidation of carbohydrate derivatives. 6th International meeting of the Portuguese Carbohydrate Group - Glupor VI, 3rd Iberian Carbohydrate Meeting, Coimbra, Portugal, September 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOM, August 21-26, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Selective TEMPO-catalyzed chemical vs. electrochemical oxidation of carbohydrate derivatives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, COIMBRA, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081756v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral : &amp;quot;Modification of carbon porous tubes with enzymes : application for biofuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jolivalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EEE, October 3-5, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective TEMPO-catalyzed chemical vs. electrochemical oxidation of carbohydrate derivatives. 6th International meeting of the Portuguese Carbohydrate Group - Glupor VI, 3rd Iberian Carbohydrate Meeting, Coimbra, Portugal, September 2005</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Electroréduction de l'acide pyruvique en milieux aqueux. Journées d'Electrochimie, 5 – 8 juillet 2004, Saint Malo, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Huser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Selective TEMPO-catalyzed chemical vs. electrochemical oxidation of carbohydrate derivatives.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, COIMBRA, Portugal</w:t>
+              <w:t xml:space="preserve">Electroréduction de l'acide pyruvique en milieux aqueux. Journées d'Electrochimie, 5 – 8 juillet 2004, Saint Malo, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, ST-MALO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294158v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroréduction de l'acide pyruvique en milieux aqueux. Journées d'Electrochimie, 5 – 8 juillet 2004, Saint Malo, France.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modification of carbon porous tubes with enzymes: application for biofuel cell. 7th European Symposium on Electrochemical Engineering, Toulouse, 3-5 October, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroréduction de l'acide pyruvique en milieux aqueux. Journées d'Electrochimie, 5 – 8 juillet 2004, Saint Malo, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, ST-MALO, France</w:t>
+              <w:t xml:space="preserve">Modification of carbon porous tubes with enzymes: application for biofuel cell.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294123v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of carbon porous tubes with enzymes: application for biofuel cell. 7th European Symposium on Electrochemical Engineering, Toulouse, 3-5 October, 2005</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Brunel</w:t>
+                <w:t xml:space="preserve">Membrane contactors for enzymatic reaction : application for biofuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modification of carbon porous tubes with enzymes: application for biofuel cell.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">International Congress on Membrane and Membrane Processes - ICOM 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294161v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Reactivity at Free and Supported Gold Nanocatalysts Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Hebié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neeraj Kumar Mishra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalytic Application of Nano-Gold Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, pp.101-130, 2016, 978-953-51-2640-9 (print) ; 978-953-51-5449-5 (PDF) ; 978-953-51-2641-6 (online). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/64770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11285,279 +11309,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced micro-power fuel cell for bionanotechnology application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Macvittie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Both Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop: Nanomaterials for Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibres de carbone electrospun : un matériau d’électrode prometteur pour la catalyse abiotique et enzymatique des biopiles hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Both-Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque du Groupe Français de Bioélectrochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Sète, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11567,751 +11591,751 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication par Affiche : &amp;quot;New design of glucose/O2 biofuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Denele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jolivalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;Enzymatic glucose/O2 biofuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jolivalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;Biomatériaux d'électrodes pour la construction de biopiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00129084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;Development of bioelectrodes for biofuel cell applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00161452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;Biomatériaux d'électrode pour la construction de biopiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00161460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;Membrane separators for glucose/O2 biofuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00161456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId287"/>
+      <w:footerReference w:type="default" r:id="rId289"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12458,51 +12482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranaivoniriana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Akouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Desnoyers de Marbaix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-025-06261-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Cursi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W. Napporn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kokoh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401292" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grimaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300555" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Phang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c03399" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441719v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115162" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Tuleushova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02446H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049212v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garcia G da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Rodrigues de Andrade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mayet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00626-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-019-00570-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boniface Kokoh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces2020020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both Engel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0311809jes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01812495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Boniface Kokoh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1547ecst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7010031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700447" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo da Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta02096h" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srabanti Ghosh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.169" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSM30BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501593" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6DPB61P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Poulin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra24829a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0571702jes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Hebi&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabinty Bayo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karifa Bayo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2932-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5010310" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Macvittie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Conlon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Guz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400653" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K0WGF0Q4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402353" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488399v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Cherifi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04352" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.11.072" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7VQDMHG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319200v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402142" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Holade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Servat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Kokoh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05846.0025ecst" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03851g" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193133v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tremiliosi-Filho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.11.127" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187310v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayousse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.076" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDLR1MBK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319202v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400440" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NGMPFFT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323371v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Palma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Almeida" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Gonzalez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra09822f" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporm" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.05.021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932267v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii-Clacens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-013-0138-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400559d" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919346v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diabat&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habrioux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.035306jes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828774v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamaca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.10.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T37ZWL4T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834968v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tonda-Mikiela" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.001211jes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695810v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradel Tonda-Mikiela" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Boland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-011-0062-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424643v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Merle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.12.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85M0490Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362073v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.10.047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332985v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.05.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWGJ9W6H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304310v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335597v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.032" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3CHGQNP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315472v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso-Vante" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315428v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denele" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivalt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.09.021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417392v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sibert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vogel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0720183" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FGD2NC7K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315462v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315475v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Querelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9221-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5MG6STJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291111v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bamba" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-005-9056-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G80X0422-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Martin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Huser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.035" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FDL8KR3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291114v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9116-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RTHNK7JZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315410v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.097" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSKCXBS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02533764v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Barbier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Breton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328300600636819" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289500v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Leger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.12.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74KLTXD5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289755v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.04.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR46W4HF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289752v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.10.065" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FW73X4P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450158v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine D&#233;l&#233;couls-Servat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-004-0356-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594369v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700812v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poulin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700863v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715352v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both-Engel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherifi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729275v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both-Engel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoavi Holade" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362210v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274995v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163046v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274993v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081391v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294921v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294919v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Profeti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hahn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079977v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081765v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081755v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294113v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294163v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294124v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294156v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082083v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294137v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082275v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081756v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081389v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294158v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294123v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294161v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776031v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64770" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774274v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Macvittie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both Engel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789147v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202913v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133458v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivalt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129084v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161452v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161460v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161456v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranaivoniriana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Akouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Desnoyers de Marbaix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-025-06261-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Cursi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grimaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300555" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W. Napporn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kokoh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401292" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Phang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c03399" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441719v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115162" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Tuleushova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02446H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049212v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garcia G da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Rodrigues de Andrade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mayet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00626-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-019-00570-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boniface Kokoh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces2020020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both Engel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0311809jes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01812495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Boniface Kokoh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1547ecst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7010031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700447" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433435v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Poulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra24829a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501593" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6DPB61P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo da Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta02096h" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srabanti Ghosh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.169" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSM30BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Hebi&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabinty Bayo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karifa Bayo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2932-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0571702jes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402353" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339039v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.11.072" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7VQDMHG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488399v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Cherifi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04352" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5010310" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339020v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Macvittie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Conlon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Guz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400653" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K0WGF0Q4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319202v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400440" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NGMPFFT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Kokoh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayousse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Servat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.076" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDLR1MBK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Holade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05846.0025ecst" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03851g" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193133v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Oliveira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tremiliosi-Filho" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.11.127" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323371v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Palma" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Almeida" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Gonzalez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra09822f" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402142" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporm" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.05.021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400559d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diabat&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habrioux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii-Clacens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.035306jes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-013-0138-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828774v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamaca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.10.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T37ZWL4T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834968v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tonda-Mikiela" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.001211jes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695810v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradel Tonda-Mikiela" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Boland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-011-0062-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424643v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Merle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.12.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85M0490Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362073v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.10.047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH6HNHSZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332985v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.05.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWGJ9W6H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304310v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335597v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.032" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3CHGQNP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315462v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sibert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vogel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315475v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Querelle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9221-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5MG6STJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso-Vante" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denele" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivalt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.09.021" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7G09HCF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417392v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0720183" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FGD2NC7K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291119v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Huser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.035" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FDL8KR3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291111v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bamba" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-005-9056-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G80X0422-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291114v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9116-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RTHNK7JZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315410v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.097" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSKCXBS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02533764v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Barbier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Breton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328300600636819" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289755v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.04.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR46W4HF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289500v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Leger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.12.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74KLTXD5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289752v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.10.065" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FW73X4P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450158v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine D&#233;l&#233;couls-Servat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-004-0356-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594369v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700863v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700812v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poulin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715352v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both-Engel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherifi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729275v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both-Engel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoavi Holade" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362210v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274995v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163046v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274993v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294921v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081391v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294919v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Profeti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hahn" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294137v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081756v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082275v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081765v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081755v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294163v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294124v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294156v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082083v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294113v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294158v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081389v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294123v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294161v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079977v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776031v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64770" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774274v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Macvittie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both Engel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789147v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202913v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133458v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivalt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129084v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161452v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161460v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161456v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>