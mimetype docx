--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -1723,291 +1723,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the chromosomal insertion site for pSAM2: functional analysis in Escherichia coli</w:t>
+                <w:t xml:space="preserve">Characterization of the attP site of the integrative element pSAM2 from Streptomyces ambofaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Friedmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tuphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana Luther</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pernodet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.1998.00799.x⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 148 (1), pp.61-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00221287-148-1-61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266573v1</w:t>
+                <w:t xml:space="preserve">hal-05266589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the attP site of the integrative element pSAM2 from Streptomyces ambofaciens</w:t>
+                <w:t xml:space="preserve">Structure of the chromosomal insertion site for pSAM2: functional analysis in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tuphile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Friedmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Tuphile</w:t>
+                <w:t xml:space="preserve">Tatjana Luther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Guerineau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 148 (1), pp.61-67. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28 (2), pp.333-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/00221287-148-1-61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.1998.00799.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266589v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2442,51 +2442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563439v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laquel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Testet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tuphile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cullin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12829" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973890v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Degraeve-Guilbault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lemoigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattiwong Pankansem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00281" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Br&#233;h&#233;lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.09.018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00894" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00843-15" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tebbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guittet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Cabri&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lepoivre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.649640" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpinskaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Rabinow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gelfand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.123885" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gondry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sauguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Amouroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.175" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bastian Pedersen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Garrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Brun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Vido" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00447-08" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Karray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darbon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oestreicher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dominguez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2007/009746-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Raynal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darbon-Rong&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pernodet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00167-06" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ginolhac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Jarrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.9.5522-5527.2004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Luther" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.00799.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Friedmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerineau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-1-61" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563439v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laquel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Testet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tuphile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cullin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12829" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973890v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Degraeve-Guilbault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lemoigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattiwong Pankansem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00281" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Br&#233;h&#233;lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.09.018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00894" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00843-15" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tebbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guittet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Cabri&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lepoivre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.649640" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpinskaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Rabinow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gelfand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.123885" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gondry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sauguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Amouroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.175" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bastian Pedersen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Garrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Brun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Vido" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00447-08" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Karray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darbon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oestreicher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dominguez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2007/009746-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Raynal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darbon-Rong&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pernodet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00167-06" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ginolhac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Jarrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.9.5522-5527.2004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266589v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Friedmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-1-61" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266573v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Luther" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.00799.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>