--- v0 (2026-03-04)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine Weiss </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en psychologie sociale et environnementale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION ET DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007	 HABILITATION A DIRIGER DES RECHERCHES EN PSYCHOLOGIE SOCIALE ET ENVIRONNEMENTALEDocument de synthèse intitulé : « L’individu face aux contraintes environnementales : processus d’adaptation et équilibre ».HDR soutenue le 7 décembre 2007 à l’Université Paris-Descartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 DOCTORAT EN PSYCHOLOGIE SOCIALE ET ENVIRONNEMENTALE(mention très honorable, avec félicitations du jury à l’unanimité)Thèse intitulée « Gestion des relations interpersonnelles en milieu confiné »,soutenue le 25 janvier 1999 à l’Université Paris-Descartes sous la direction du Professeur G. Moser,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2010 	Professeur à l’Université de Nîmes2008-10	Professeur à l’Université de Bourgogne, rattachée au Laboratoire SPMS « Socio-Psychologie et Management du Sport » (EA 4180).2000-08	Maître de Conférences à l’Université de Bourgogne, rattachée jusqu’en 2003 au LPCS (Laboratoire de Psychologie Clinique et Sociale), puis au Laboratoire « Socio-Psychologie et Management du Sport » à partir de 2006.2003-06	Chercheur associée au Laboratoire de Psychologie Environnementale (Université Paris 5, UMR 8069). Participation à l’axe 2 du laboratoire : « Réponses humaines aux phénomènes écologiques ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997-98 & 1999-2000ATER à l’Université Paris-Descartes (Laboratoire de Psychologie Environnementale).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-99 	Chercheur sous contrat au Laboratoire de Psychologie Environnementale (Université Paris-Descartes, UMR 8069).Participation à l’axe 2 du laboratoire : « Ajustements psychologiques et comportementaux dans des sites spécifiques ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JUIN/SEPT 1998 Stage de recherche au Laboratoire de Restriction des Stimulations Environnementales (« Rest Lab », Department of psychology, University of British Columbia, Vancouver), sous la direction du Professeur P. Suedfeld.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-97 	Allocataire de recherches (Ministère de l’Enseignement Supérieur et de la Recherche) au Laboratoire de Psychologie Environnementale (Université Paris-Descartes, UMR 8069).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Responsabilité de contrats de recherches :  **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019	Accompagner les familles dans la lutte contre le gaspillage alimentaire (SENSI-GASPI -  financement ADEME)2013-2015	Représentation des pesticides et pratiques des agriculteurs (PSYCHOPEST - financement Ecophyto)2012-2015	Représentations des risques naturels et comportements de préventions : inondations, glissement de terrain et séisme. Une comparaison Colombie-France (Financement EcosNord, collaboration Université d’Antioquia)2011-2012	Evaluation d’une démarche d’adaptation comportementale d’une population face au risque inondation : mise en évidence des facteurs de réussite et des impacts psychologique et social (collaboration CEPRI ; financement EP Loire & FEDER)2008-2011- Adaptation, group structure and communications from complementary approaches of confined and isolated crews: the MARS 500 Program (Collaboration : SPMS - Dijon, Laboratoire de Psychologie Appliquée de l’Université Champagne-Ardennes, German Aerospace Center, Ethospace, IBMP - Moscou). Programme soutenu par l’ESA (Agence Spaciale Européenne) et financé par le CNES (Centre national des Etudes Spatiales).2005 - Psychological investigations of adaptation and well-being during a long term bedrest (LPEnv & SPMS). Programme soutenu par l’ESA (RA-03-LTBR) et financé par le CNES.2003-2006 - Déterminants environnementaux physiques et sociaux du sentiment de confort chez les usagers de la SNCF (LPEnv & SNCF Grandes Lignes – Direction de la recherche SNCF). Ce contrat a donné lieu à un stage post-doctoral de 3 ans que j’ai encadré au sein du Laboratoire de Psychologie Environnementale (stagiaire : D. Marchand).2002 - Facteurs individuels et psychosociaux de l’adaptation en hivernage : attentes, représentations et intérêts lors des périodes de transition (LPEnv & IPEV – Institut Polaire Expéditions Paul-Émile Victor – Programme « Psychosoc » N° 347 financé par l’IPEV).2001 - La culture d’adaptation et sa transmission lors de la période de co-présence des hivernants et campagnards d’été sur les bases Alfred-Faure et Dumont-D’Urville :  approches anthropologique et psychologique (LPEnv & IPEV – Programme « Ethnocro » financé par l’IPEV).1999 - Intérêts professionnels et personnels liés à l’adaptation individuelle et sociale en hivernage (LPEnv & IPEV – Programme « Limef » financé par l’IPEV).1997 - Etude des déterminants des conduites sociales et spatiales en hivernage (LPEnv, financement IFRTP Institut Français pour la Recherche et la Technologie Polaires).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Participation à d’autres contrats de recherches :  **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-2026 – Vivre avec le feu : perceptions et utilisations du brûlage dirigé dans le PNR des Pré-Alpes d’Azur (projet interdisciplinaire financé par la Fondation MAIF pour la recherche, coordonné par le PNR)2023-2026 – RESILIAGE : Advancing holistic understanding of community RESILIence and heritAGE drivers through community-based methodologies (projet européen finance par HORIZON CL3, piloté par M. Tamborino, politecnico Di Torino)2023-2026 - ANR DEESAC : Durabilité et exploitabilité des eaux souterraines des aquifères captifs ou sous couverture (projet interdisciplinaire financé par le PEPR exploratoire Onewater, coordonné par C. Marlin, UMR GEOPS)2023-2026 – AlertKnow : Co-construire l’alerte de demain, avec et pour les citoyens (projet interdisciplinaire financé par la Fondation MAIF pour la recherche, coordonné par J. Douvinet, UMR Espace)2022- AQUIREUSE : Etude de la faisabilité technologique de la recharge d’aquifère à partir d’une eau usée traitée via le suivi de paramètres physico-chimiques, de micropolluants et de la perception du risque par les usagers (projet interdisciplinaire financé par la région Occitanie)2020-2022 ANR CAP4ALERT (Capitaliser les connaissances acquises sur les Capacités d’action (autorités vs . individus) et le Protocole d’Alerte Commun (CAP) pour accompagner un changement de Cap et proposer une Alerte multicanale en France. Projet interdisciplinaire coordonné par J. Douvinet (Université d’Avignon, UMR ESPACE)2020-2021 Photodepol : Risques associées à la dispersion dans l’environnement des polluants contenues dans les matrices eaux/boues de STEP : importance d’un pré-traitement de photo-oxydation et perception des risques chez les usagers et utilisateurs potentiels. Projet interdisciplinaire coordonné par G. Plantard (Laboratoire Promes, Université de Perpignan).2018-2021  ANR DEUFI (Detailing Urban Flood Impact). Financement AAPG ANR 2018. Projet interdisciplinaire coordonné par A. Paquier (IRSTEA Lyon)2017-2021	A millennium of interaction between societies and environments in Arctic and sub-Arctic regions (ANR générique ; projet interdiscipinaire dirigé par E. Gauthier, Laboratoire Chrono-environnement, UMR CNRS 6249)2019-2020 TASOMA : Optimisation Spatiale de l’Alerte Tsunami en Méditerranée française. Projet coordonné par M. Perroche (Laboratoire GRED, Université Montpellier 3 - Paul Valery).2017-2018 Evaluer les comportements individuels en situation de crise : de l'expérimentation aux modèles multi-agents (Simulation and Multi-Agent Risk Experiment). (Financement PEPS MSH - Projet porté par M. Amalric, UMR CITERES)2015-2017 EXPOVIS : Caractérisation de l'exposition et évaluation des risques chroniques chez l'homme associés à la contamination de l'eau par les contaminants organiques (financement ANSES. Projet interdisciplinaire dirigé par C. Le Gal La Salle, Unîmes).2013-2016 « TRIAGE » : Traçabilité, Identification, Reconnaissance et Gestion de Victimes de Catastrophes (financement ANR CSOSG 2012. Projet interdisciplinaire dirigé par S. Brangoulo, Morpho).2011-2016	Groenland vert : impacts et représentations de la variabilité et du changement climatique sur la productivité végétale (financement ANR Changements Environnementaux Planétaires et Sociétés). Projet interdisciplinaire dirigé par V. Masson-Delmotte (LSCE).2011	Réduction de la vulnérabilité sismique et développement d’outils (Unîmes – CSTB-CNRS ; financement MEEDDM).2010	Du syndrome des bâtiments malsains au syndrome psychogène collectif : quelle est la part de l’environnement et de la subjectivité dans l’expression des syndromes sanitaires collectifs survenant dans les bâtiments et pour quelles modalités de gestion ? (collaboration CSTB, sous la direction de D. Marchand ; financement Primequal).2009 	Identification des leviers d’une culture du risque inondation (Programme soutenu par le CSTB, programme « villes et territoires durables » & Université de Bourgogne).2005 - Behavior, Coping, Group phenomenon, and psychosocial adaptation to isolation and confinement in a multicultural group: combination of psychological, ethological and ethnographic methods. (LPEnv ; Laboratoire de psychologie appliquée « stress et société » EA 2073 ; ENEA, Université de Rome ; University of California San Diego; East Carolina University; Groupe de Recherche et d’Etude en Ethologie Humaine et Spatiale ; & University of Rochester. Recherche financée par l’ESA : RA-03-Concordia).2003-2005 - De l’incrédulité à l’engagement individuel : facteurs explicatifs de l’incrédulité face aux risques d’inondation et outils à élaborer pour amener riverains et décideurs à adopter un comportement responsable à la hauteur du risque d’inondation (LPEnv & Agence de l'eau Loire Bretagne - DIREN Centre - EP Loire).2001 - Analyse psychosociologique auprès des sinistrés des inondations de la Somme (LPEnv, LPCS & Ministère de l’Environnement - Appui à la Mission Interministérielle sur les crues de la Somme ; Lettre de commande LC n° 26-1).2000 - La résilience lors d’inondations catastrophiques : le rôle du support social et son impact sur les procédures de gestion du risque (Programme Risque Inondation, Ministère de l’Aménagement du Territoire et de l’Environnement).1996 - Les citadins et l’eau : contrastes et similitudes dans le Monde. Représentations et rapports à l’eau à Ouagadougou (Agence de l’Eau, Bassin Seine-Normandie).1994 - Relations interpersonnelles lors d’une expérience de « décubitus anti-orthostatique » (LPEnv & ESA-CNES- MEDES).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCADREMENT SCIENTIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parrainage d’Habilitation à Diriger des Recherches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Schleyer-Lindenmann, A. (2023). Psychologie environnementale et psychologie culturelle : contribution à l’étude de l’adaptation des sociétés littorales au changement climatique. Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Caparos, S. (2017). Perspectives culturelles dans l’étude de la cognition. Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Michel-Guillou, E. (2015). Appréhender la relation des individus aux problématiques environnementales naturelles comme phénomènes complexes. Université de Bretagne Occidentale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nicolas, M. (2011). Processus d’adaptation psychologique en situations extrêmes. Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement doctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arragon, M. (2024-…). Vers une conciliation entre les recommandations institutionnelles et les adaptations individuelles des populations face au risque inondation (co-direction 50% F. Grelot ; financement région occitanie).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jaffrezic, C. (2024- …). Apprendre des Retours d'Expérience : Méthodes et Enjeux pour une Gestion Optimisée du processus d’alerte face à une situation de crise (co-direction 20% J. Douvinet, E. Gisquet, E. Daudé ; financement PEPR IRIMA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Gal, A. (2023- …). Vivre avec le feu : perceptions du risque incendie et du brûlage dirigé pour la co-construction citoyenne d’une communication territoriale (co-direction 50% B. Gisclard ; financement Fondation MAIF et Société Warucene).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sargenti, J. (2022- …). La notion de confort dans les stations polaires et l’influence de l’espace architectural sur la psychologie et la physiologie de l’Homme, indices de conception d’une architecture raisonnée pour les milieux hostiles polaires (co-direction 50%  L. Reynes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jezierski, T. (2024). Application d’autodiagnostic de vulnérabilité personnelle et Technologie persuasive au service de la prévention du risque inondation (co-direction 50% I. Ragot-Court ; financement région Occitanie).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Safiou-Pemba, C. (2023). Approche Psychosociale des comportements environnementaux : une étude interculturelle (Bourse d’Etat Gabon).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agostinelli, B. (2023). Gestion de crise et inondations : du discours à la mutualisation des ressoures humaines d’un territoire (co-direction 50% PM. Riccio, PR ; contrat doctoral IMT Mines-Alès).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bossard, M. (2021).  Se sentir prêt à faire face à une situation sanitaire exceptionnelle : le cas des praticiens hospitaliers (co-direction G. Dusserre ; contrat doctoral IMT-Mines Alès)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laverdet, C. (2021). Réseaux sociaux en gestion d’urgence (Contrat doctoral MNSER)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Puechlong, C. (2020) Pour un accompagnement thérapeutique des victimes d'inondation: analyse des vulnérabilités individuelles et psychosociales liées aux états de stress post-traumatiques. (co-direction : E. Charbonnier ; financement région Occitanie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gisclard, B. (2017). L’innovation sociale territorialisée : un levier de réappropriation du risque inondation par les habitants. L’exemple des crues rapides dans les territoires ruraux du Gard et du Vaucluse (co-direction : L. Grasland, UMR ESPACE, Université d’Avignon).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valette, A. (2017). Le rôle des pesticides dans le choix de la conversion bio chez les agriculteurs. Etude de la dynamique de changement des représentations et des pratiques (co-direction : P. Rateau ; financement Université de Nîmes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De Battista, M. (2017). Représentation du vieillissement et qualité de vie des personnes âgées (Financement I2ML)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lapierre, D. (2016). L'apport des approches psycho sociologiques pour l'amélioration de la formation à la gestion de crise (financement Université de Nîmes & Ecole des Mines d’Alès).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chesterman, A. (2015). De la prévention des risques sismiques en région PACA : comment passer des prescriptions aux comportements ? (co-direction P. Rateau ; financement région PACA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Barthélémy, L. (2008). La relation Citadin-Eau et Les Déterminants des Comportements  Pro-Environnementaux. Co-Direction G. Moser (Université Paris-Descartes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charras, K. (2008). Environnement et Santé mentale : Des conceptions psycho-environnementales de la maladie d’Alzheimer à la définition de paramètres environnementaux pour une prise en charge adaptée des personnes avec autisme. Co-Direction G. Moser (Université Paris-Descartes) et S. Tordjman (Université Rennes 1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement post-doctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Zouhri, B. (2013-2014). Post-doctorante sur le programme « Psychopest » (Ecophyto 2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lopez, A. (2013-2014). Post-doctorante sur le programme TRIAGE (ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Richard, I. (2012). Groenland vert : changement climatique et pratiques agricoles dans le Sud du Groenland. Financement ANR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Richard, I. (2011). Evaluation d’une démarche d’adaptation comportementale d’une population face au risque inondation. Financement EP Loire & Feder.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marchand, D. (2003-2006). Déterminants environnementaux physiques et sociaux du sentiment de confort chez les usagers de la SNCF. Post-doc au Laboratoire de Psychologie Environnementale dans le cadre du contrat de recherche ACONIT avec la Direction de la recherche de la SNCF.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a pool-type photoreactor operating in continuous mode under solar irradiation for the treatment of pollutants contained in wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Reoyo-Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 285, pp.119470. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.119470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éco-anxiété, et les victimes du changement climatique. Perspectives psychologiques et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Canali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 10 (1), pp.29-40. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lpe.010.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of goal frame and risk perception on digital flood prevention tool acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Jezierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ragot-Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1454078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of environmental crisis perception and trait anxiety on the level of eco-worry and climate anxiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Betry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anxiety Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.102799. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.janxdis.2023.102799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of readiness to manage COVID-19 among hospital workers: An individual, collective, and institutional process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (8), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5055/jem.0744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la perception de notifications d’alerte scénarisées dans différents contextes en France : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cavalière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1029. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Hospital Workers Feel They Are Ready to Manage a Sanitary Crisis in a Pre-Crisis Context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Medicine and Public Health Preparedness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (5), pp.2029 - 2035. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dmp.2021.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous degradation of micropollutants in real world treated wastewaters by photooxidation in dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reoyo-Prats Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gal Lassalle Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, pp.118777. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mortalité liée aux inondations en région méditerranéenne française (1980–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (1), pp.2097022. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2022.2097022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve alert systems: the technical, human, environmental and structural aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the links between emotional regulation strategies and sense of place in the expression of symptoms of post-traumatic stress disorder in flood victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76, pp.101656. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvp.2021.101656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Knowledge and Risk Perception about Antibiotic Resistance in Biology and Mathematics Young Students in Nîmes University in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Duvauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (18), pp.9692. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18189692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of personality traits and cognitive emotion regulation strategies in symptoms of post-traumatic stress disorder among flood victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.101688. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de risque du développement de trouble de stress post-traumatique après une inondation : une revue de la littérature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cap0000244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When factors of risk perception are an obstacle to risk representation: Earthquakes in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chesterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (1), pp.31-39. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incertitude, un facteur explicatif de l’évolution de crises environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chaventré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70 (2) (548), pp.105-116. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.548.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation locale d'un problème global : la représentation sociale du changement climatique en France et au Groenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le rôle de l'incertitude dans la construction sociale des problématiques environnementales, 70-2 (548), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.548.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Adjustment during Three Japanese Antarctic Research Expeditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daniel Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Tanaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.142-156. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00139160021972478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations of pesticides and social practices: the case of French farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feliot-Rippeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.157 - 166. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5055-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an EVADE (EVAluation and DEbriefing) Method to Assess Trainees during Crisis Management Training for Major Hazards and Feedback Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.877-882. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1648147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Adjustment during Three Japanese Antarctic Research Expeditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daniel Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Tanaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.142-156. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00139160021972478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social, Occupational, and Cultural Adaptation During a 12-Month Wintering in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheryl Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (9), pp.781 - 789. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3357/AMHP.4395.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les agriculteurs et les étudiants pensent l’objet pesticide : analyse discursive des représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garros-Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.221 - 237. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2016.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antarctica: Natural Laboratory and Space Analog for Psychological Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.7-17. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00139160021972405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective, Social, and Cognitive Outcomes During a 1-Year Wintering in Concordia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (8), pp.1073 - 1091. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0013916515583551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars-105 study : Time-courses and relationships between coping, defense mechanisms, emotions and depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gro Mjeldheim Sandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Yusupova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.52-58. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvp.2013.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'évaluation du risque à la gestion de la crise : le cas du syndrome des bâtiments malsains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chaventré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle-Dorcas Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.325-329. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être face aux incertitudes environnementales : Proposition d’un modèle d’évaluation et de gestion des syndromes des bâtiments malsains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chaventré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pollution atmosphérique, 219, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future perspectives on space psychology: Recommendations on psychosocial and neurobehavioural aspects of human spaceflight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel G de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berna van Baarsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ferlazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Kanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81 (2), pp.587 - 599. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2012.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie environnementale francophone aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2011.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam Gabriel Moser (1944-2011). Gabriel Moser, un combat incessant pour la psychologie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (3), pp.201-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale appliquée à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Psychologie sociale appliquée à l’environnement = Social psychology applied to the environment, 17 (3), pp.213 - 218. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2011.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements de protection face aux risques naturels : de la résistance à l'engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvina Colbeau-Justin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.Sous Presse. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2010.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome des bâtiments malsains ou syndrome psychogène collectif ? La raison face aux croyances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle-Dorcas Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (5), pp.401-407. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2010.0383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du modèle structural des représentations sociales à l'étude du confort dans les trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and recovery assessment during simulated microgravity: Effects of exercise during a long-term head down tilt bed rest in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.522-528. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvp.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects psychosociaux des stratégies de faire face à une inondation : soutien social, comparaison sociale et rumeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvina Colbeau-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Chahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Vanssay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (1), pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of places and setting preferences in a French Antarctic station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feliot - Rippeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (39), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0013916505285934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'environnement, conceptions du métier et pratiques culturales des agriculteurs dans le cadre du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Germann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56 (2), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2005.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le leadership dans les situations extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and Transformation of Relational Networks During an Antarctic Winter-Over</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (8), pp.1563 - 1586. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1559-1816.2004.tb02787.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal relationships in isolation and confinement: Long-term bed rest in head-down tilt position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moser Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 43 (3-6), pp.235-248. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0094-5765(98)00157-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et perceptions de l'eau, liens entre le grand public et la communauté scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer à l’imprévisible : la nécessaire confiance envers l’organisation de soin et les collègues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'éthique interdisciplinaire : éthique, confiance, santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions et relations entre affects et fatigue au cours d'une expédition polaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boebion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Public's Reaction to Simulated Alerts on Mobile Phones in France: Scale Effects, and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale des Ingénieurs de Tarbes, May 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03677680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hospitaliers français se sentent-ils prêts à gérer une catastrophe ? Une perspective psycho-sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2021 - 11ème congrès de l'Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et perception du risque des situations sanitaires exceptionnelles chez les personnels hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque ARPEnv : Défis environnementaux d’aujourd’hui et de demain : Mieux comprendre pour mieux accompagner le changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes hospital staff ready to manage the COVID-19 pandemic? A psycho-social approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS 2020 - The international emergency management society Annual Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging the preparation of hospital workers for sanitary crisis: application of the theory of planned behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSJC 2020 - 15e Journée Scientifique des Jeunes Chercheurs en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachement au lieu, soutien social et état de stress post-traumatique après une inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60E CONGRÈS DE LA SFP : APPRENTISSAGES, VULNÉRABILITÉS, PRÉVENTIONS -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social, occupational and cultural adaptation in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheryl Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stockage boues rouges et radioactivité : qu'en est il vraiment ? Étude préliminaire » « Les boues rouges, entre risques et perceptions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales des pesticides et évolution des pratiques agricoles chez les agriculteurs du Sud-Est de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs de l'ADRIPS (12 ; Dijon ; 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jun 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques émergents : des représentations sociales aux comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Zbinden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition écologique : de la perception à l’action. Colloque de l'ARPENV (5, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Pour la Recherche en Psychologie environnementale (ARPENV); Université Paris-Ouest (Nanterre, Paris - X), Jun 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales des pesticides chez les agriculteurs français : étude comparatives sur trois sites (Bretagne, Martinique, PACA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Feliot-Rippeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Arpenv, (5 ; Paris ; 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPENV (Association pour la Recherche en Psychologie Environnementale); Université Paris-Ouest, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements collectifs en situation de catastrophe, entre modèles théoriques et observations de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPEnv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie des personnes âgées : des représentations sociales de l’habitat idéal à la mesure de la qualité de vie au domicile particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot de Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’ARPENV - Association pour la Recherche en Psychologie Environnementale, (6 ; Paris ; 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPENV (Association pour la Recherche en Psychologie Environnementale), Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological investigations in analogue environments: the WISE 2005 Study. Workshop on Human Behaviour and Performance in Analogue Environments and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological investigations in analogue environments: the WISE 2005 Study.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycho-environmental aspects of human adaptation in space analogues : data from Concordia and bed rest studies. Workshop on Human Behaviour and Performance in Analogue Environnements and Stimulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-environmental aspects of human adaptation in space analogues : data from Concordia and bed rest studies. Workshop on Human Behaviour and Performance in Analogue Environnements and Stimulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and recovery assessment during simulated microgravity: Effects of exercise during a long-term head down tilt bed rest in women. 37th COSPAR Scientific Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and recovery assessment during simulated microgravity: Effects of exercise during a long-term head down tilt bed rest in women.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Canada. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnement. 7ème Congrès International de Psychologie Sociale en Langue Française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Roumanie. pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de l'espace urbain : aspects conatifs, cognitifs et affectifs. Congrès National de la Société Française de Psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation de l'espace urbain : aspects conatifs, cognitifs et affectifs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et transitions en milieux inhabituels : le cas des hivernages en bases polaires. Congrès de Psychologie « Changement, regards croisés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation et transitions en milieux inhabituels : le cas des hivernages en bases polaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment structurer un message d'alerte pour maximiser sa compréhension par la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awareness-raising and societal mediation about the use of fire and wildfire risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nîmes, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerter les populations sur Facebook, un cap à franchir pour l’autorité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Caparos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap'Alert 2019 - Diffuser autrement l'alerte à la population en cas de danger : une question de moyens ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Avignon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies cognitives de régulation émotionnelle et traits de personnalité en lien avec l'état de stress post-traumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Key Concepts in Environmental Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2023, 9781003382904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2022, 9782100841820, 2100841823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lydia Fernandez, 9782848354569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Press, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Emerging Public Health Issues and Risks (1st Edition) Multidisciplinary Approaches to the Changing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Roig; Karine Weiss; Véronique Thireau; Ed. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.314, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu au risque de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">InPress, 2010, ISBN/EAN 978-2-84835-189-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro Carrascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Begue-Shankland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie sociale : la science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.591-612, 2024, 9782807341388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.219-223, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site comportemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand; Karine Weiss; Enric Pol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de l'environnement : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Paradigme Environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.168-170, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.101-102, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachement au lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.28-31, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-anxiété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.85-86, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.77-80, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.90-92, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer les participants d’un exercice de formation à la gestion de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 93-112, 2019, 9781784065669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human spaces and nonhuman species: social representations of the risk of invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot de Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roig, B.; Weiss, K.; Thireau, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of emerging public health issues and risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.127-144, 2019, 978-0-12-813290-6. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813290-6.00006-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraînement numérique pour les autorités : qualifier la meilleure façon de communiquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Caparos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 135-156, 2019, 9781784065669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9 - Chemistry and Psychology: Cross Views on Pesticide Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Roig; Karine Weiss; Véronique Thireau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Emerging Public Health Issues and Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.225-242, 2019, 978-0-12-813290-6. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813290-6.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can We Evaluate the Participants of a Crisis Management Training Exercise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 103-124, 2018, 978-1-119-55782-1. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119557869.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Training for Authorities: What is the Best Way to Communicate During a Crisis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Caparos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 149-174, 2018, 978-1-119-55782-1. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119557869.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9: Social Impacts of pesticide usage: representation and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Roig, K. Weiss, V. Thireau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Emerging Public Health Issues and Risks, 1st Edition, Multidisciplinary Approaches to the Changing Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, In press, 9780128132913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Anthropocentric Approaches into Flood Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Nguyen-Huu Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Freddy Vinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 2, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 157-170, 2017, Risk Management, 978-1-78548-269-4. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-269-4.50011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions en situations extrêmes: situations spatiales et polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions en sport et en EPS : Enseignement, performance et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-306, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions en situations extrêmes : situations spatiales et polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campo, Mickael and Louvet, Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions en sport et en EPS Enseignement, Performance et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.307-320, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging risks and quality of life: Towards new dimensions of well-being?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of environmental psychology and QOL research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31416-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Vincent Joule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bourg; Alain Papaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.837-841, 2015, 978-2-13-058696-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a tool to assess trainees during crisis management training for major risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Podofillini, Bruno Sudret, Bozidar Stojadinovic, Enrico Zio and Wolfgang Kröger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, CRC Press, pp.195-202, 2015, ESREL 2015, 9781315648415. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19094-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand; Sandrine Depeau; Karine Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’individu au risque de l’environnement : regards croisés de la psychologie environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-322, 2014, Ouvertures Psy, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 16. Qualité environnementale et comportements écocitoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à la psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.243-255, 2014, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.lecom.2014.01.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et essor de la psychologie environnementale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand, Sandrine Depeau, Karine Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’individu au risque de l’environnement : regards croisés de la psychologie environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InPress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-18, 2014, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et psychologie environnementale : confrontations et complémentarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro-Carrascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand; Sandrine Depeau; Karine Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'individu au risque de l'environnement : regards croisés de la Psychologie environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-112, 2014, Ouverture psy, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu au risque de l'environnement : regards croisés de la psychologie environnementale - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’individu au risque de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Press, pp.17-22, 2014, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02325428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bègue; Olivier Desrichard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de Psychologie Sociale: La Science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.567-584, 2013, 9782804182472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie et l’école : regards sur la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Millotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des enseignants : professionnalisation et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.101-117, 2012, Sociétés, ISSN 1628-5409, 978-2-36441-009-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redesigning nature and managing risk : social representation, change and resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Batel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Devine-Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Kronberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Health and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hogrefe, pp.227-241, 2010, Advances in people-environment studies, 978-0-88937-374-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondation : Agir en prévention Développer des comportements individuels adaptés pour réduire sa vulnérabilité aux risques inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ragot-Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vindry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rhodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TS2-LMA, Univ Eiffel; SMBS; Cabinet Autrement DIT; CHROME. 2023, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVDOU Réduction de la Vulnérabilité Sismique & Développement d'Outils de Sensibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colbeau-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pacte, Laboratoire de sciences sociales - Grenoble (France). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00993746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine Weiss </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en psychologie sociale et environnementale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION ET DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007	 HABILITATION A DIRIGER DES RECHERCHES EN PSYCHOLOGIE SOCIALE ET ENVIRONNEMENTALEDocument de synthèse intitulé : « L’individu face aux contraintes environnementales : processus d’adaptation et équilibre ».HDR soutenue le 7 décembre 2007 à l’Université Paris-Descartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 DOCTORAT EN PSYCHOLOGIE SOCIALE ET ENVIRONNEMENTALE(mention très honorable, avec félicitations du jury à l’unanimité)Thèse intitulée « Gestion des relations interpersonnelles en milieu confiné »,soutenue le 25 janvier 1999 à l’Université Paris-Descartes sous la direction du Professeur G. Moser,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2010 	Professeur à l’Université de Nîmes2008-10	Professeur à l’Université de Bourgogne, rattachée au Laboratoire SPMS « Socio-Psychologie et Management du Sport » (EA 4180).2000-08	Maître de Conférences à l’Université de Bourgogne, rattachée jusqu’en 2003 au LPCS (Laboratoire de Psychologie Clinique et Sociale), puis au Laboratoire « Socio-Psychologie et Management du Sport » à partir de 2006.2003-06	Chercheur associée au Laboratoire de Psychologie Environnementale (Université Paris 5, UMR 8069). Participation à l’axe 2 du laboratoire : « Réponses humaines aux phénomènes écologiques ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997-98 & 1999-2000ATER à l’Université Paris-Descartes (Laboratoire de Psychologie Environnementale).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-99 	Chercheur sous contrat au Laboratoire de Psychologie Environnementale (Université Paris-Descartes, UMR 8069).Participation à l’axe 2 du laboratoire : « Ajustements psychologiques et comportementaux dans des sites spécifiques ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JUIN/SEPT 1998 Stage de recherche au Laboratoire de Restriction des Stimulations Environnementales (« Rest Lab », Department of psychology, University of British Columbia, Vancouver), sous la direction du Professeur P. Suedfeld.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-97 	Allocataire de recherches (Ministère de l’Enseignement Supérieur et de la Recherche) au Laboratoire de Psychologie Environnementale (Université Paris-Descartes, UMR 8069).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Responsabilité de contrats de recherches :  **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019	Accompagner les familles dans la lutte contre le gaspillage alimentaire (SENSI-GASPI -  financement ADEME)2013-2015	Représentation des pesticides et pratiques des agriculteurs (PSYCHOPEST - financement Ecophyto)2012-2015	Représentations des risques naturels et comportements de préventions : inondations, glissement de terrain et séisme. Une comparaison Colombie-France (Financement EcosNord, collaboration Université d’Antioquia)2011-2012	Evaluation d’une démarche d’adaptation comportementale d’une population face au risque inondation : mise en évidence des facteurs de réussite et des impacts psychologique et social (collaboration CEPRI ; financement EP Loire & FEDER)2008-2011- Adaptation, group structure and communications from complementary approaches of confined and isolated crews: the MARS 500 Program (Collaboration : SPMS - Dijon, Laboratoire de Psychologie Appliquée de l’Université Champagne-Ardennes, German Aerospace Center, Ethospace, IBMP - Moscou). Programme soutenu par l’ESA (Agence Spaciale Européenne) et financé par le CNES (Centre national des Etudes Spatiales).2005 - Psychological investigations of adaptation and well-being during a long term bedrest (LPEnv & SPMS). Programme soutenu par l’ESA (RA-03-LTBR) et financé par le CNES.2003-2006 - Déterminants environnementaux physiques et sociaux du sentiment de confort chez les usagers de la SNCF (LPEnv & SNCF Grandes Lignes – Direction de la recherche SNCF). Ce contrat a donné lieu à un stage post-doctoral de 3 ans que j’ai encadré au sein du Laboratoire de Psychologie Environnementale (stagiaire : D. Marchand).2002 - Facteurs individuels et psychosociaux de l’adaptation en hivernage : attentes, représentations et intérêts lors des périodes de transition (LPEnv & IPEV – Institut Polaire Expéditions Paul-Émile Victor – Programme « Psychosoc » N° 347 financé par l’IPEV).2001 - La culture d’adaptation et sa transmission lors de la période de co-présence des hivernants et campagnards d’été sur les bases Alfred-Faure et Dumont-D’Urville :  approches anthropologique et psychologique (LPEnv & IPEV – Programme « Ethnocro » financé par l’IPEV).1999 - Intérêts professionnels et personnels liés à l’adaptation individuelle et sociale en hivernage (LPEnv & IPEV – Programme « Limef » financé par l’IPEV).1997 - Etude des déterminants des conduites sociales et spatiales en hivernage (LPEnv, financement IFRTP Institut Français pour la Recherche et la Technologie Polaires).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Participation à d’autres contrats de recherches :  **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-2026 – Vivre avec le feu : perceptions et utilisations du brûlage dirigé dans le PNR des Pré-Alpes d’Azur (projet interdisciplinaire financé par la Fondation MAIF pour la recherche, coordonné par le PNR)2023-2026 – RESILIAGE : Advancing holistic understanding of community RESILIence and heritAGE drivers through community-based methodologies (projet européen finance par HORIZON CL3, piloté par M. Tamborino, politecnico Di Torino)2023-2026 - ANR DEESAC : Durabilité et exploitabilité des eaux souterraines des aquifères captifs ou sous couverture (projet interdisciplinaire financé par le PEPR exploratoire Onewater, coordonné par C. Marlin, UMR GEOPS)2023-2026 – AlertKnow : Co-construire l’alerte de demain, avec et pour les citoyens (projet interdisciplinaire financé par la Fondation MAIF pour la recherche, coordonné par J. Douvinet, UMR Espace)2022- AQUIREUSE : Etude de la faisabilité technologique de la recharge d’aquifère à partir d’une eau usée traitée via le suivi de paramètres physico-chimiques, de micropolluants et de la perception du risque par les usagers (projet interdisciplinaire financé par la région Occitanie)2020-2022 ANR CAP4ALERT (Capitaliser les connaissances acquises sur les Capacités d’action (autorités vs . individus) et le Protocole d’Alerte Commun (CAP) pour accompagner un changement de Cap et proposer une Alerte multicanale en France. Projet interdisciplinaire coordonné par J. Douvinet (Université d’Avignon, UMR ESPACE)2020-2021 Photodepol : Risques associées à la dispersion dans l’environnement des polluants contenues dans les matrices eaux/boues de STEP : importance d’un pré-traitement de photo-oxydation et perception des risques chez les usagers et utilisateurs potentiels. Projet interdisciplinaire coordonné par G. Plantard (Laboratoire Promes, Université de Perpignan).2018-2021  ANR DEUFI (Detailing Urban Flood Impact). Financement AAPG ANR 2018. Projet interdisciplinaire coordonné par A. Paquier (IRSTEA Lyon)2017-2021	A millennium of interaction between societies and environments in Arctic and sub-Arctic regions (ANR générique ; projet interdiscipinaire dirigé par E. Gauthier, Laboratoire Chrono-environnement, UMR CNRS 6249)2019-2020 TASOMA : Optimisation Spatiale de l’Alerte Tsunami en Méditerranée française. Projet coordonné par M. Perroche (Laboratoire GRED, Université Montpellier 3 - Paul Valery).2017-2018 Evaluer les comportements individuels en situation de crise : de l'expérimentation aux modèles multi-agents (Simulation and Multi-Agent Risk Experiment). (Financement PEPS MSH - Projet porté par M. Amalric, UMR CITERES)2015-2017 EXPOVIS : Caractérisation de l'exposition et évaluation des risques chroniques chez l'homme associés à la contamination de l'eau par les contaminants organiques (financement ANSES. Projet interdisciplinaire dirigé par C. Le Gal La Salle, Unîmes).2013-2016 « TRIAGE » : Traçabilité, Identification, Reconnaissance et Gestion de Victimes de Catastrophes (financement ANR CSOSG 2012. Projet interdisciplinaire dirigé par S. Brangoulo, Morpho).2011-2016	Groenland vert : impacts et représentations de la variabilité et du changement climatique sur la productivité végétale (financement ANR Changements Environnementaux Planétaires et Sociétés). Projet interdisciplinaire dirigé par V. Masson-Delmotte (LSCE).2011	Réduction de la vulnérabilité sismique et développement d’outils (Unîmes – CSTB-CNRS ; financement MEEDDM).2010	Du syndrome des bâtiments malsains au syndrome psychogène collectif : quelle est la part de l’environnement et de la subjectivité dans l’expression des syndromes sanitaires collectifs survenant dans les bâtiments et pour quelles modalités de gestion ? (collaboration CSTB, sous la direction de D. Marchand ; financement Primequal).2009 	Identification des leviers d’une culture du risque inondation (Programme soutenu par le CSTB, programme « villes et territoires durables » & Université de Bourgogne).2005 - Behavior, Coping, Group phenomenon, and psychosocial adaptation to isolation and confinement in a multicultural group: combination of psychological, ethological and ethnographic methods. (LPEnv ; Laboratoire de psychologie appliquée « stress et société » EA 2073 ; ENEA, Université de Rome ; University of California San Diego; East Carolina University; Groupe de Recherche et d’Etude en Ethologie Humaine et Spatiale ; & University of Rochester. Recherche financée par l’ESA : RA-03-Concordia).2003-2005 - De l’incrédulité à l’engagement individuel : facteurs explicatifs de l’incrédulité face aux risques d’inondation et outils à élaborer pour amener riverains et décideurs à adopter un comportement responsable à la hauteur du risque d’inondation (LPEnv & Agence de l'eau Loire Bretagne - DIREN Centre - EP Loire).2001 - Analyse psychosociologique auprès des sinistrés des inondations de la Somme (LPEnv, LPCS & Ministère de l’Environnement - Appui à la Mission Interministérielle sur les crues de la Somme ; Lettre de commande LC n° 26-1).2000 - La résilience lors d’inondations catastrophiques : le rôle du support social et son impact sur les procédures de gestion du risque (Programme Risque Inondation, Ministère de l’Aménagement du Territoire et de l’Environnement).1996 - Les citadins et l’eau : contrastes et similitudes dans le Monde. Représentations et rapports à l’eau à Ouagadougou (Agence de l’Eau, Bassin Seine-Normandie).1994 - Relations interpersonnelles lors d’une expérience de « décubitus anti-orthostatique » (LPEnv & ESA-CNES- MEDES).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCADREMENT SCIENTIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parrainage d’Habilitation à Diriger des Recherches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Schleyer-Lindenmann, A. (2023). Psychologie environnementale et psychologie culturelle : contribution à l’étude de l’adaptation des sociétés littorales au changement climatique. Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Caparos, S. (2017). Perspectives culturelles dans l’étude de la cognition. Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Michel-Guillou, E. (2015). Appréhender la relation des individus aux problématiques environnementales naturelles comme phénomènes complexes. Université de Bretagne Occidentale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nicolas, M. (2011). Processus d’adaptation psychologique en situations extrêmes. Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement doctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arragon, M. (2024-…). Vers une conciliation entre les recommandations institutionnelles et les adaptations individuelles des populations face au risque inondation (co-direction 50% F. Grelot ; financement région occitanie).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jaffrezic, C. (2024- …). Apprendre des Retours d'Expérience : Méthodes et Enjeux pour une Gestion Optimisée du processus d’alerte face à une situation de crise (co-direction 20% J. Douvinet, E. Gisquet, E. Daudé ; financement PEPR IRIMA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Gal, A. (2023- …). Vivre avec le feu : perceptions du risque incendie et du brûlage dirigé pour la co-construction citoyenne d’une communication territoriale (co-direction 50% B. Gisclard ; financement Fondation MAIF et Société Warucene).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sargenti, J. (2022- …). La notion de confort dans les stations polaires et l’influence de l’espace architectural sur la psychologie et la physiologie de l’Homme, indices de conception d’une architecture raisonnée pour les milieux hostiles polaires (co-direction 50%  L. Reynes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jezierski, T. (2024). Application d’autodiagnostic de vulnérabilité personnelle et Technologie persuasive au service de la prévention du risque inondation (co-direction 50% I. Ragot-Court ; financement région Occitanie).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Safiou-Pemba, C. (2023). Approche Psychosociale des comportements environnementaux : une étude interculturelle (Bourse d’Etat Gabon).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agostinelli, B. (2023). Gestion de crise et inondations : du discours à la mutualisation des ressoures humaines d’un territoire (co-direction 50% PM. Riccio, PR ; contrat doctoral IMT Mines-Alès).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bossard, M. (2021).  Se sentir prêt à faire face à une situation sanitaire exceptionnelle : le cas des praticiens hospitaliers (co-direction G. Dusserre ; contrat doctoral IMT-Mines Alès)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laverdet, C. (2021). Réseaux sociaux en gestion d’urgence (Contrat doctoral MNSER)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Puechlong, C. (2020) Pour un accompagnement thérapeutique des victimes d'inondation: analyse des vulnérabilités individuelles et psychosociales liées aux états de stress post-traumatiques. (co-direction : E. Charbonnier ; financement région Occitanie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gisclard, B. (2017). L’innovation sociale territorialisée : un levier de réappropriation du risque inondation par les habitants. L’exemple des crues rapides dans les territoires ruraux du Gard et du Vaucluse (co-direction : L. Grasland, UMR ESPACE, Université d’Avignon).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valette, A. (2017). Le rôle des pesticides dans le choix de la conversion bio chez les agriculteurs. Etude de la dynamique de changement des représentations et des pratiques (co-direction : P. Rateau ; financement Université de Nîmes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De Battista, M. (2017). Représentation du vieillissement et qualité de vie des personnes âgées (Financement I2ML)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lapierre, D. (2016). L'apport des approches psycho sociologiques pour l'amélioration de la formation à la gestion de crise (financement Université de Nîmes & Ecole des Mines d’Alès).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chesterman, A. (2015). De la prévention des risques sismiques en région PACA : comment passer des prescriptions aux comportements ? (co-direction P. Rateau ; financement région PACA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Barthélémy, L. (2008). La relation Citadin-Eau et Les Déterminants des Comportements  Pro-Environnementaux. Co-Direction G. Moser (Université Paris-Descartes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charras, K. (2008). Environnement et Santé mentale : Des conceptions psycho-environnementales de la maladie d’Alzheimer à la définition de paramètres environnementaux pour une prise en charge adaptée des personnes avec autisme. Co-Direction G. Moser (Université Paris-Descartes) et S. Tordjman (Université Rennes 1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement post-doctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Zouhri, B. (2013-2014). Post-doctorante sur le programme « Psychopest » (Ecophyto 2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lopez, A. (2013-2014). Post-doctorante sur le programme TRIAGE (ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Richard, I. (2012). Groenland vert : changement climatique et pratiques agricoles dans le Sud du Groenland. Financement ANR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Richard, I. (2011). Evaluation d’une démarche d’adaptation comportementale d’une population face au risque inondation. Financement EP Loire & Feder.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marchand, D. (2003-2006). Déterminants environnementaux physiques et sociaux du sentiment de confort chez les usagers de la SNCF. Post-doc au Laboratoire de Psychologie Environnementale dans le cadre du contrat de recherche ACONIT avec la Direction de la recherche de la SNCF.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of gender in flood mortality in European and Mediterranean territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Diakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papagiannaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather, Climate, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/WCAS-D-25-0049.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique professionnelle, clé de la confiance des hospitaliers envers leur préparation aux crises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etiqe.2026.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a pool-type photoreactor operating in continuous mode under solar irradiation for the treatment of pollutants contained in wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Reoyo-Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 285, pp.119470. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.119470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éco-anxiété, et les victimes du changement climatique. Perspectives psychologiques et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Canali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 10 (1), pp.29-40. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lpe.010.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of goal frame and risk perception on digital flood prevention tool acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Jezierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ragot-Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1454078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of environmental crisis perception and trait anxiety on the level of eco-worry and climate anxiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Betry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anxiety Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.102799. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.janxdis.2023.102799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of readiness to manage COVID-19 among hospital workers: An individual, collective, and institutional process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (8), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5055/jem.0744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la perception de notifications d’alerte scénarisées dans différents contextes en France : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cavalière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1029. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Hospital Workers Feel They Are Ready to Manage a Sanitary Crisis in a Pre-Crisis Context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Medicine and Public Health Preparedness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (5), pp.2029 - 2035. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dmp.2021.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous degradation of micropollutants in real world treated wastewaters by photooxidation in dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reoyo-Prats Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gal Lassalle Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, pp.118777. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mortalité liée aux inondations en région méditerranéenne française (1980–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (1), pp.2097022. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2022.2097022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve alert systems: the technical, human, environmental and structural aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the links between emotional regulation strategies and sense of place in the expression of symptoms of post-traumatic stress disorder in flood victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76, pp.101656. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvp.2021.101656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Knowledge and Risk Perception about Antibiotic Resistance in Biology and Mathematics Young Students in Nîmes University in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Duvauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (18), pp.9692. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18189692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of personality traits and cognitive emotion regulation strategies in symptoms of post-traumatic stress disorder among flood victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.101688. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de risque du développement de trouble de stress post-traumatique après une inondation : une revue de la littérature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cap0000244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When factors of risk perception are an obstacle to risk representation: Earthquakes in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chesterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (1), pp.31-39. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incertitude, un facteur explicatif de l’évolution de crises environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chaventré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70 (2) (548), pp.105-116. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.548.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation locale d'un problème global : la représentation sociale du changement climatique en France et au Groenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le rôle de l'incertitude dans la construction sociale des problématiques environnementales, 70-2 (548), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.548.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Adjustment during Three Japanese Antarctic Research Expeditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daniel Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Tanaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.142-156. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00139160021972478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations of pesticides and social practices: the case of French farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feliot-Rippeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.157 - 166. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5055-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Adjustment during Three Japanese Antarctic Research Expeditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daniel Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Tanaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.142-156. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00139160021972478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an EVADE (EVAluation and DEbriefing) Method to Assess Trainees during Crisis Management Training for Major Hazards and Feedback Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.877-882. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1648147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social, Occupational, and Cultural Adaptation During a 12-Month Wintering in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheryl Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (9), pp.781 - 789. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3357/AMHP.4395.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les agriculteurs et les étudiants pensent l’objet pesticide : analyse discursive des représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garros-Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.221 - 237. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2016.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antarctica: Natural Laboratory and Space Analog for Psychological Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.7-17. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00139160021972405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective, Social, and Cognitive Outcomes During a 1-Year Wintering in Concordia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (8), pp.1073 - 1091. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0013916515583551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars-105 study : Time-courses and relationships between coping, defense mechanisms, emotions and depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gro Mjeldheim Sandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Yusupova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.52-58. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvp.2013.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'évaluation du risque à la gestion de la crise : le cas du syndrome des bâtiments malsains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chaventré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle-Dorcas Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.325-329. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être face aux incertitudes environnementales : Proposition d’un modèle d’évaluation et de gestion des syndromes des bâtiments malsains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chaventré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pollution atmosphérique, 219, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future perspectives on space psychology: Recommendations on psychosocial and neurobehavioural aspects of human spaceflight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel G de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berna van Baarsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ferlazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Kanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81 (2), pp.587 - 599. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2012.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie environnementale francophone aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2011.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam Gabriel Moser (1944-2011). Gabriel Moser, un combat incessant pour la psychologie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (3), pp.201-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale appliquée à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Psychologie sociale appliquée à l’environnement = Social psychology applied to the environment, 17 (3), pp.213 - 218. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2011.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements de protection face aux risques naturels : de la résistance à l'engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvina Colbeau-Justin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.Sous Presse. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2010.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome des bâtiments malsains ou syndrome psychogène collectif ? La raison face aux croyances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle-Dorcas Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (5), pp.401-407. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2010.0383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du modèle structural des représentations sociales à l'étude du confort dans les trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and recovery assessment during simulated microgravity: Effects of exercise during a long-term head down tilt bed rest in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.522-528. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvp.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects psychosociaux des stratégies de faire face à une inondation : soutien social, comparaison sociale et rumeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvina Colbeau-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Chahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Vanssay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (1), pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of places and setting preferences in a French Antarctic station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feliot - Rippeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (39), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0013916505285934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'environnement, conceptions du métier et pratiques culturales des agriculteurs dans le cadre du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Germann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56 (2), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2005.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le leadership dans les situations extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and Transformation of Relational Networks During an Antarctic Winter-Over</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (8), pp.1563 - 1586. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1559-1816.2004.tb02787.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal relationships in isolation and confinement: Long-term bed rest in head-down tilt position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moser Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 43 (3-6), pp.235-248. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0094-5765(98)00157-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénariser l'alerte NaTech : une approche basée sur l'étude d'accidents passés dans le bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gisquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GEORISQUE 2026, “Les risques environnementaux en Méditerranée : du diagnostic à la gestion”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tunis (CGMED); Université La Manouba (BiCADE); Université de Montpellier Paul-Valéry, Feb 2026, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et perceptions de l'eau, liens entre le grand public et la communauté scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer à l’imprévisible : la nécessaire confiance envers l’organisation de soin et les collègues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'éthique interdisciplinaire : éthique, confiance, santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions et relations entre affects et fatigue au cours d'une expédition polaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boebion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Public's Reaction to Simulated Alerts on Mobile Phones in France: Scale Effects, and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale des Ingénieurs de Tarbes, May 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03677680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et perception du risque des situations sanitaires exceptionnelles chez les personnels hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque ARPEnv : Défis environnementaux d’aujourd’hui et de demain : Mieux comprendre pour mieux accompagner le changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hospitaliers français se sentent-ils prêts à gérer une catastrophe ? Une perspective psycho-sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2021 - 11ème congrès de l'Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes hospital staff ready to manage the COVID-19 pandemic? A psycho-social approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS 2020 - The international emergency management society Annual Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging the preparation of hospital workers for sanitary crisis: application of the theory of planned behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSJC 2020 - 15e Journée Scientifique des Jeunes Chercheurs en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachement au lieu, soutien social et état de stress post-traumatique après une inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60E CONGRÈS DE LA SFP : APPRENTISSAGES, VULNÉRABILITÉS, PRÉVENTIONS -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social, occupational and cultural adaptation in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheryl Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stockage boues rouges et radioactivité : qu'en est il vraiment ? Étude préliminaire » « Les boues rouges, entre risques et perceptions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques émergents : des représentations sociales aux comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Zbinden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition écologique : de la perception à l’action. Colloque de l'ARPENV (5, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Pour la Recherche en Psychologie environnementale (ARPENV); Université Paris-Ouest (Nanterre, Paris - X), Jun 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales des pesticides et évolution des pratiques agricoles chez les agriculteurs du Sud-Est de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs de l'ADRIPS (12 ; Dijon ; 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jun 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales des pesticides chez les agriculteurs français : étude comparatives sur trois sites (Bretagne, Martinique, PACA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Feliot-Rippeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Arpenv, (5 ; Paris ; 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPENV (Association pour la Recherche en Psychologie Environnementale); Université Paris-Ouest, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements collectifs en situation de catastrophe, entre modèles théoriques et observations de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPEnv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie des personnes âgées : des représentations sociales de l’habitat idéal à la mesure de la qualité de vie au domicile particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot de Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’ARPENV - Association pour la Recherche en Psychologie Environnementale, (6 ; Paris ; 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPENV (Association pour la Recherche en Psychologie Environnementale), Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological investigations in analogue environments: the WISE 2005 Study. Workshop on Human Behaviour and Performance in Analogue Environments and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological investigations in analogue environments: the WISE 2005 Study.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycho-environmental aspects of human adaptation in space analogues : data from Concordia and bed rest studies. Workshop on Human Behaviour and Performance in Analogue Environnements and Stimulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-environmental aspects of human adaptation in space analogues : data from Concordia and bed rest studies. Workshop on Human Behaviour and Performance in Analogue Environnements and Stimulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and recovery assessment during simulated microgravity: Effects of exercise during a long-term head down tilt bed rest in women. 37th COSPAR Scientific Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and recovery assessment during simulated microgravity: Effects of exercise during a long-term head down tilt bed rest in women.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Canada. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnement. 7ème Congrès International de Psychologie Sociale en Langue Française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Roumanie. pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de l'espace urbain : aspects conatifs, cognitifs et affectifs. Congrès National de la Société Française de Psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation de l'espace urbain : aspects conatifs, cognitifs et affectifs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et transitions en milieux inhabituels : le cas des hivernages en bases polaires. Congrès de Psychologie « Changement, regards croisés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation et transitions en milieux inhabituels : le cas des hivernages en bases polaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment structurer un message d'alerte pour maximiser sa compréhension par la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awareness-raising and societal mediation about the use of fire and wildfire risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nîmes, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerter les populations sur Facebook, un cap à franchir pour l’autorité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Caparos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap'Alert 2019 - Diffuser autrement l'alerte à la population en cas de danger : une question de moyens ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Avignon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies cognitives de régulation émotionnelle et traits de personnalité en lien avec l'état de stress post-traumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Key Concepts in Environmental Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2023, 9781003382904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2022, 9782100841820, 2100841823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Press, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Emerging Public Health Issues and Risks (1st Edition) Multidisciplinary Approaches to the Changing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Roig; Karine Weiss; Véronique Thireau; Ed. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.314, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lydia Fernandez, 9782848354569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu au risque de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">InPress, 2010, ISBN/EAN 978-2-84835-189-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro Carrascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Begue-Shankland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie sociale : la science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.591-612, 2024, 9782807341388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.219-223, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site comportemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand; Karine Weiss; Enric Pol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de l'environnement : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-anxiété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.85-86, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Paradigme Environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.168-170, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.101-102, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachement au lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.28-31, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.90-92, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.77-80, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human spaces and nonhuman species: social representations of the risk of invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot de Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roig, B.; Weiss, K.; Thireau, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of emerging public health issues and risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.127-144, 2019, 978-0-12-813290-6. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813290-6.00006-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraînement numérique pour les autorités : qualifier la meilleure façon de communiquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Caparos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 135-156, 2019, 9781784065669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer les participants d’un exercice de formation à la gestion de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 93-112, 2019, 9781784065669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9 - Chemistry and Psychology: Cross Views on Pesticide Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Roig; Karine Weiss; Véronique Thireau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Emerging Public Health Issues and Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.225-242, 2019, 978-0-12-813290-6. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813290-6.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Training for Authorities: What is the Best Way to Communicate During a Crisis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Caparos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 149-174, 2018, 978-1-119-55782-1. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119557869.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can We Evaluate the Participants of a Crisis Management Training Exercise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 103-124, 2018, 978-1-119-55782-1. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119557869.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9: Social Impacts of pesticide usage: representation and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Roig, K. Weiss, V. Thireau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Emerging Public Health Issues and Risks, 1st Edition, Multidisciplinary Approaches to the Changing Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, In press, 9780128132913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Anthropocentric Approaches into Flood Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Nguyen-Huu Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Freddy Vinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 2, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 157-170, 2017, Risk Management, 978-1-78548-269-4. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-269-4.50011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions en situations extrêmes : situations spatiales et polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campo, Mickael and Louvet, Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions en sport et en EPS Enseignement, Performance et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.307-320, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions en situations extrêmes: situations spatiales et polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions en sport et en EPS : Enseignement, performance et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-306, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging risks and quality of life: Towards new dimensions of well-being?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of environmental psychology and QOL research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31416-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Vincent Joule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bourg; Alain Papaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.837-841, 2015, 978-2-13-058696-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a tool to assess trainees during crisis management training for major risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Podofillini, Bruno Sudret, Bozidar Stojadinovic, Enrico Zio and Wolfgang Kröger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, CRC Press, pp.195-202, 2015, ESREL 2015, 9781315648415. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19094-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 16. Qualité environnementale et comportements écocitoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à la psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.243-255, 2014, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.lecom.2014.01.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et essor de la psychologie environnementale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand, Sandrine Depeau, Karine Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’individu au risque de l’environnement : regards croisés de la psychologie environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InPress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-18, 2014, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand; Sandrine Depeau; Karine Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’individu au risque de l’environnement : regards croisés de la psychologie environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-322, 2014, Ouvertures Psy, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et psychologie environnementale : confrontations et complémentarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro-Carrascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand; Sandrine Depeau; Karine Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'individu au risque de l'environnement : regards croisés de la Psychologie environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-112, 2014, Ouverture psy, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu au risque de l'environnement : regards croisés de la psychologie environnementale - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’individu au risque de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Press, pp.17-22, 2014, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02325428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bègue; Olivier Desrichard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de Psychologie Sociale: La Science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.567-584, 2013, 9782804182472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie et l’école : regards sur la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Millotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des enseignants : professionnalisation et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.101-117, 2012, Sociétés, ISSN 1628-5409, 978-2-36441-009-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redesigning nature and managing risk : social representation, change and resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Batel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Devine-Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Kronberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Health and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hogrefe, pp.227-241, 2010, Advances in people-environment studies, 978-0-88937-374-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondation : Agir en prévention Développer des comportements individuels adaptés pour réduire sa vulnérabilité aux risques inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ragot-Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vindry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rhodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TS2-LMA, Univ Eiffel; SMBS; Cabinet Autrement DIT; CHROME. 2023, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVDOU Réduction de la Vulnérabilité Sismique & Développement d'Outils de Sensibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colbeau-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pacte, Laboratoire de sciences sociales - Grenoble (France). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00993746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB6DEB64"/>
+    <w:nsid w:val="1D483C0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F224CED"/>
+    <w:nsid w:val="2C52A133"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="260E5FF8"/>
+    <w:nsid w:val="097CB03A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reoyo-Prats" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Sellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somar Khaska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.010.0029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777923v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jezierski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ragot-Court" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1454078" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338975v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Parmentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Aroua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Betry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Rivi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.janxdis.2023.102799" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5055/jem.0744" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavali&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39454" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03378793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dmp.2021.270" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reoyo-Prats Brice" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gal Lassalle Corinne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118777" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lewandowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2097022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101656" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189692" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101688" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000244" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesterman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2018.12.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaventr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0105" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0117" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Suedfeld" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel Steel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Tanaka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00139160021972478" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AAEAD720FDFFCB4AAFAD7C93E6E8C62116CFF17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644887v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Zouhri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5055-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534485v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648147" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149531v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634247v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Bishop" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Gaudino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4395.2016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zouhri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garros-Levasseur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.05.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149517v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00139160021972405" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2002BA7D6664CACC7170A0C0F316C061DE34B69C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634242v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916515583551" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Mjeldheim Sandal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yusupova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2013.05.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle-Dorcas Laffitte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0632" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634243v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G de La Torre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna van Baarsen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferlazzo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Kanas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2012.08.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z4R9CWH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2011.01.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149493v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2011.01.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00572521v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvina Colbeau-Justin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2010.02.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCDF573T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676989v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0383" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570423v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510437v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2009.08.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00562132v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Chahraoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vanssay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00568198v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliot - Rippeault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Richard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916505285934" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00561084v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Moser" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.04.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL1M4ZH2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346292v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149552v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2004.tb02787.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSB6Z2QJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149544v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moser Gabriel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0094-5765(98)00157-X" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3T9SDLG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484367v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783466v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Fleureau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677680v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03269931v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03269920v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974972v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974957v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606160v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623619v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407394v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Valette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361503v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zbinden" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407393v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301783v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407389v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511068v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510494v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510490v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510775v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510772v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324811v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067696v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Le Gall" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Behra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509822v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laverdet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160682v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880109v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322256v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Marchand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731533v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpress.fr/livre/psychologie-sociale-environnementale/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149000v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922271v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/management-of-emerging-public-health-issues-and-risks/roig/978-0-12-813290-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731579v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpress.fr/livre/lindividu-au-risque-de-lenvironnement/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149595v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880140v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880212v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513301v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880205v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880199v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880160v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880193v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880185v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880172v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315482v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149022v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00006-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315487v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734981v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00009-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923819v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923833v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925431v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703914v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nguyen-Huu Gisclard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785482694500111" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50011-1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634253v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359184v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457994v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31416-7_29" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826026v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Vincent Joule" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_de_la_pens%C3%A9e_%C3%A9cologique" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534534v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-30" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355488v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/lindividu-au-risque-de-lenvironnement/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692898v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.lecom.2014.01.0243" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980567v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355452v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325428v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826260v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moser" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804182472-traite-de-psychologie-sociale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184977v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Favrel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millotte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676995v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Batel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Devine-Wright" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kronberger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04553285v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Nieto" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aillerie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vindry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rhodet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993746v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colbeau-Justin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cartier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Diakakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papagiannaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Petrucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-25-0049.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bossard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fleureau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2026.01.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452083v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reoyo-Prats" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Sellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somar Khaska" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119470" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.010.0029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jezierski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ragot-Court" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1454078" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Parmentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Aroua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Betry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Rivi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.janxdis.2023.102799" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5055/jem.0744" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavali&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39454" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03378793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dmp.2021.270" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962781v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reoyo-Prats Brice" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gal Lassalle Corinne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118777" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525461v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lewandowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2097022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160422v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101656" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344418v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189692" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101688" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000244" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147271v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesterman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2018.12.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523742v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaventr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0105" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324992v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Suedfeld" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel Steel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Tanaka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00139160021972478" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AAEAD720FDFFCB4AAFAD7C93E6E8C62116CFF17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644887v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Zouhri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5055-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149531v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648147" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634247v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Bishop" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Gaudino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4395.2016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644873v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zouhri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garros-Levasseur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.05.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00139160021972405" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2002BA7D6664CACC7170A0C0F316C061DE34B69C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634242v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916515583551" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Mjeldheim Sandal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yusupova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2013.05.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle-Dorcas Laffitte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0632" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703948v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G de La Torre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna van Baarsen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferlazzo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Kanas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2012.08.013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z4R9CWH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759426v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2011.01.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149493v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759133v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2011.01.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00572521v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvina Colbeau-Justin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2010.02.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCDF573T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676989v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0383" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570423v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510437v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2009.08.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00562132v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Chahraoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vanssay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00568198v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliot - Rippeault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Richard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916505285934" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00561084v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Moser" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.04.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL1M4ZH2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346292v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149552v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2004.tb02787.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSB6Z2QJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149544v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moser Gabriel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0094-5765(98)00157-X" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3T9SDLG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572911v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gisquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484367v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783466v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Fleureau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677680v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03269920v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03269931v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974972v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974957v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197170v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606160v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623619v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361503v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zbinden" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407394v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Valette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407393v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301783v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407389v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511068v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510762v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510494v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510490v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510775v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510772v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324811v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067696v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Le Gall" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Behra" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509822v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laverdet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160682v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880109v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322256v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Marchand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149000v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922271v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/management-of-emerging-public-health-issues-and-risks/roig/978-0-12-813290-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731533v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpress.fr/livre/psychologie-sociale-environnementale/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731579v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpress.fr/livre/lindividu-au-risque-de-lenvironnement/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149595v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880140v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880212v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513301v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880193v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880205v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880199v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880160v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880172v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880185v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149022v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00006-8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315487v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315482v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734981v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00009-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923833v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923819v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925431v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703914v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nguyen-Huu Gisclard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785482694500111" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50011-1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359184v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634253v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457994v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31416-7_29" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826026v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Vincent Joule" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_de_la_pens%C3%A9e_%C3%A9cologique" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534534v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-30" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692898v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.lecom.2014.01.0243" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980567v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355488v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/lindividu-au-risque-de-lenvironnement/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355452v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325428v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826260v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moser" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804182472-traite-de-psychologie-sociale" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184977v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Favrel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millotte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676995v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Batel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Devine-Wright" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kronberger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04553285v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Nieto" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aillerie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vindry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rhodet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993746v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colbeau-Justin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cartier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>