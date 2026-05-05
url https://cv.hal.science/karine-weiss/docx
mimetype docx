--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine Weiss </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en psychologie sociale et environnementale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION ET DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007	 HABILITATION A DIRIGER DES RECHERCHES EN PSYCHOLOGIE SOCIALE ET ENVIRONNEMENTALEDocument de synthèse intitulé : « L’individu face aux contraintes environnementales : processus d’adaptation et équilibre ».HDR soutenue le 7 décembre 2007 à l’Université Paris-Descartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 DOCTORAT EN PSYCHOLOGIE SOCIALE ET ENVIRONNEMENTALE(mention très honorable, avec félicitations du jury à l’unanimité)Thèse intitulée « Gestion des relations interpersonnelles en milieu confiné »,soutenue le 25 janvier 1999 à l’Université Paris-Descartes sous la direction du Professeur G. Moser,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2010 	Professeur à l’Université de Nîmes2008-10	Professeur à l’Université de Bourgogne, rattachée au Laboratoire SPMS « Socio-Psychologie et Management du Sport » (EA 4180).2000-08	Maître de Conférences à l’Université de Bourgogne, rattachée jusqu’en 2003 au LPCS (Laboratoire de Psychologie Clinique et Sociale), puis au Laboratoire « Socio-Psychologie et Management du Sport » à partir de 2006.2003-06	Chercheur associée au Laboratoire de Psychologie Environnementale (Université Paris 5, UMR 8069). Participation à l’axe 2 du laboratoire : « Réponses humaines aux phénomènes écologiques ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997-98 & 1999-2000ATER à l’Université Paris-Descartes (Laboratoire de Psychologie Environnementale).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-99 	Chercheur sous contrat au Laboratoire de Psychologie Environnementale (Université Paris-Descartes, UMR 8069).Participation à l’axe 2 du laboratoire : « Ajustements psychologiques et comportementaux dans des sites spécifiques ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JUIN/SEPT 1998 Stage de recherche au Laboratoire de Restriction des Stimulations Environnementales (« Rest Lab », Department of psychology, University of British Columbia, Vancouver), sous la direction du Professeur P. Suedfeld.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-97 	Allocataire de recherches (Ministère de l’Enseignement Supérieur et de la Recherche) au Laboratoire de Psychologie Environnementale (Université Paris-Descartes, UMR 8069).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Responsabilité de contrats de recherches :  **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019	Accompagner les familles dans la lutte contre le gaspillage alimentaire (SENSI-GASPI -  financement ADEME)2013-2015	Représentation des pesticides et pratiques des agriculteurs (PSYCHOPEST - financement Ecophyto)2012-2015	Représentations des risques naturels et comportements de préventions : inondations, glissement de terrain et séisme. Une comparaison Colombie-France (Financement EcosNord, collaboration Université d’Antioquia)2011-2012	Evaluation d’une démarche d’adaptation comportementale d’une population face au risque inondation : mise en évidence des facteurs de réussite et des impacts psychologique et social (collaboration CEPRI ; financement EP Loire & FEDER)2008-2011- Adaptation, group structure and communications from complementary approaches of confined and isolated crews: the MARS 500 Program (Collaboration : SPMS - Dijon, Laboratoire de Psychologie Appliquée de l’Université Champagne-Ardennes, German Aerospace Center, Ethospace, IBMP - Moscou). Programme soutenu par l’ESA (Agence Spaciale Européenne) et financé par le CNES (Centre national des Etudes Spatiales).2005 - Psychological investigations of adaptation and well-being during a long term bedrest (LPEnv & SPMS). Programme soutenu par l’ESA (RA-03-LTBR) et financé par le CNES.2003-2006 - Déterminants environnementaux physiques et sociaux du sentiment de confort chez les usagers de la SNCF (LPEnv & SNCF Grandes Lignes – Direction de la recherche SNCF). Ce contrat a donné lieu à un stage post-doctoral de 3 ans que j’ai encadré au sein du Laboratoire de Psychologie Environnementale (stagiaire : D. Marchand).2002 - Facteurs individuels et psychosociaux de l’adaptation en hivernage : attentes, représentations et intérêts lors des périodes de transition (LPEnv & IPEV – Institut Polaire Expéditions Paul-Émile Victor – Programme « Psychosoc » N° 347 financé par l’IPEV).2001 - La culture d’adaptation et sa transmission lors de la période de co-présence des hivernants et campagnards d’été sur les bases Alfred-Faure et Dumont-D’Urville :  approches anthropologique et psychologique (LPEnv & IPEV – Programme « Ethnocro » financé par l’IPEV).1999 - Intérêts professionnels et personnels liés à l’adaptation individuelle et sociale en hivernage (LPEnv & IPEV – Programme « Limef » financé par l’IPEV).1997 - Etude des déterminants des conduites sociales et spatiales en hivernage (LPEnv, financement IFRTP Institut Français pour la Recherche et la Technologie Polaires).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Participation à d’autres contrats de recherches :  **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-2026 – Vivre avec le feu : perceptions et utilisations du brûlage dirigé dans le PNR des Pré-Alpes d’Azur (projet interdisciplinaire financé par la Fondation MAIF pour la recherche, coordonné par le PNR)2023-2026 – RESILIAGE : Advancing holistic understanding of community RESILIence and heritAGE drivers through community-based methodologies (projet européen finance par HORIZON CL3, piloté par M. Tamborino, politecnico Di Torino)2023-2026 - ANR DEESAC : Durabilité et exploitabilité des eaux souterraines des aquifères captifs ou sous couverture (projet interdisciplinaire financé par le PEPR exploratoire Onewater, coordonné par C. Marlin, UMR GEOPS)2023-2026 – AlertKnow : Co-construire l’alerte de demain, avec et pour les citoyens (projet interdisciplinaire financé par la Fondation MAIF pour la recherche, coordonné par J. Douvinet, UMR Espace)2022- AQUIREUSE : Etude de la faisabilité technologique de la recharge d’aquifère à partir d’une eau usée traitée via le suivi de paramètres physico-chimiques, de micropolluants et de la perception du risque par les usagers (projet interdisciplinaire financé par la région Occitanie)2020-2022 ANR CAP4ALERT (Capitaliser les connaissances acquises sur les Capacités d’action (autorités vs . individus) et le Protocole d’Alerte Commun (CAP) pour accompagner un changement de Cap et proposer une Alerte multicanale en France. Projet interdisciplinaire coordonné par J. Douvinet (Université d’Avignon, UMR ESPACE)2020-2021 Photodepol : Risques associées à la dispersion dans l’environnement des polluants contenues dans les matrices eaux/boues de STEP : importance d’un pré-traitement de photo-oxydation et perception des risques chez les usagers et utilisateurs potentiels. Projet interdisciplinaire coordonné par G. Plantard (Laboratoire Promes, Université de Perpignan).2018-2021  ANR DEUFI (Detailing Urban Flood Impact). Financement AAPG ANR 2018. Projet interdisciplinaire coordonné par A. Paquier (IRSTEA Lyon)2017-2021	A millennium of interaction between societies and environments in Arctic and sub-Arctic regions (ANR générique ; projet interdiscipinaire dirigé par E. Gauthier, Laboratoire Chrono-environnement, UMR CNRS 6249)2019-2020 TASOMA : Optimisation Spatiale de l’Alerte Tsunami en Méditerranée française. Projet coordonné par M. Perroche (Laboratoire GRED, Université Montpellier 3 - Paul Valery).2017-2018 Evaluer les comportements individuels en situation de crise : de l'expérimentation aux modèles multi-agents (Simulation and Multi-Agent Risk Experiment). (Financement PEPS MSH - Projet porté par M. Amalric, UMR CITERES)2015-2017 EXPOVIS : Caractérisation de l'exposition et évaluation des risques chroniques chez l'homme associés à la contamination de l'eau par les contaminants organiques (financement ANSES. Projet interdisciplinaire dirigé par C. Le Gal La Salle, Unîmes).2013-2016 « TRIAGE » : Traçabilité, Identification, Reconnaissance et Gestion de Victimes de Catastrophes (financement ANR CSOSG 2012. Projet interdisciplinaire dirigé par S. Brangoulo, Morpho).2011-2016	Groenland vert : impacts et représentations de la variabilité et du changement climatique sur la productivité végétale (financement ANR Changements Environnementaux Planétaires et Sociétés). Projet interdisciplinaire dirigé par V. Masson-Delmotte (LSCE).2011	Réduction de la vulnérabilité sismique et développement d’outils (Unîmes – CSTB-CNRS ; financement MEEDDM).2010	Du syndrome des bâtiments malsains au syndrome psychogène collectif : quelle est la part de l’environnement et de la subjectivité dans l’expression des syndromes sanitaires collectifs survenant dans les bâtiments et pour quelles modalités de gestion ? (collaboration CSTB, sous la direction de D. Marchand ; financement Primequal).2009 	Identification des leviers d’une culture du risque inondation (Programme soutenu par le CSTB, programme « villes et territoires durables » & Université de Bourgogne).2005 - Behavior, Coping, Group phenomenon, and psychosocial adaptation to isolation and confinement in a multicultural group: combination of psychological, ethological and ethnographic methods. (LPEnv ; Laboratoire de psychologie appliquée « stress et société » EA 2073 ; ENEA, Université de Rome ; University of California San Diego; East Carolina University; Groupe de Recherche et d’Etude en Ethologie Humaine et Spatiale ; & University of Rochester. Recherche financée par l’ESA : RA-03-Concordia).2003-2005 - De l’incrédulité à l’engagement individuel : facteurs explicatifs de l’incrédulité face aux risques d’inondation et outils à élaborer pour amener riverains et décideurs à adopter un comportement responsable à la hauteur du risque d’inondation (LPEnv & Agence de l'eau Loire Bretagne - DIREN Centre - EP Loire).2001 - Analyse psychosociologique auprès des sinistrés des inondations de la Somme (LPEnv, LPCS & Ministère de l’Environnement - Appui à la Mission Interministérielle sur les crues de la Somme ; Lettre de commande LC n° 26-1).2000 - La résilience lors d’inondations catastrophiques : le rôle du support social et son impact sur les procédures de gestion du risque (Programme Risque Inondation, Ministère de l’Aménagement du Territoire et de l’Environnement).1996 - Les citadins et l’eau : contrastes et similitudes dans le Monde. Représentations et rapports à l’eau à Ouagadougou (Agence de l’Eau, Bassin Seine-Normandie).1994 - Relations interpersonnelles lors d’une expérience de « décubitus anti-orthostatique » (LPEnv & ESA-CNES- MEDES).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCADREMENT SCIENTIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parrainage d’Habilitation à Diriger des Recherches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Schleyer-Lindenmann, A. (2023). Psychologie environnementale et psychologie culturelle : contribution à l’étude de l’adaptation des sociétés littorales au changement climatique. Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Caparos, S. (2017). Perspectives culturelles dans l’étude de la cognition. Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Michel-Guillou, E. (2015). Appréhender la relation des individus aux problématiques environnementales naturelles comme phénomènes complexes. Université de Bretagne Occidentale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nicolas, M. (2011). Processus d’adaptation psychologique en situations extrêmes. Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement doctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arragon, M. (2024-…). Vers une conciliation entre les recommandations institutionnelles et les adaptations individuelles des populations face au risque inondation (co-direction 50% F. Grelot ; financement région occitanie).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jaffrezic, C. (2024- …). Apprendre des Retours d'Expérience : Méthodes et Enjeux pour une Gestion Optimisée du processus d’alerte face à une situation de crise (co-direction 20% J. Douvinet, E. Gisquet, E. Daudé ; financement PEPR IRIMA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Gal, A. (2023- …). Vivre avec le feu : perceptions du risque incendie et du brûlage dirigé pour la co-construction citoyenne d’une communication territoriale (co-direction 50% B. Gisclard ; financement Fondation MAIF et Société Warucene).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sargenti, J. (2022- …). La notion de confort dans les stations polaires et l’influence de l’espace architectural sur la psychologie et la physiologie de l’Homme, indices de conception d’une architecture raisonnée pour les milieux hostiles polaires (co-direction 50%  L. Reynes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jezierski, T. (2024). Application d’autodiagnostic de vulnérabilité personnelle et Technologie persuasive au service de la prévention du risque inondation (co-direction 50% I. Ragot-Court ; financement région Occitanie).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Safiou-Pemba, C. (2023). Approche Psychosociale des comportements environnementaux : une étude interculturelle (Bourse d’Etat Gabon).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agostinelli, B. (2023). Gestion de crise et inondations : du discours à la mutualisation des ressoures humaines d’un territoire (co-direction 50% PM. Riccio, PR ; contrat doctoral IMT Mines-Alès).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bossard, M. (2021).  Se sentir prêt à faire face à une situation sanitaire exceptionnelle : le cas des praticiens hospitaliers (co-direction G. Dusserre ; contrat doctoral IMT-Mines Alès)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laverdet, C. (2021). Réseaux sociaux en gestion d’urgence (Contrat doctoral MNSER)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Puechlong, C. (2020) Pour un accompagnement thérapeutique des victimes d'inondation: analyse des vulnérabilités individuelles et psychosociales liées aux états de stress post-traumatiques. (co-direction : E. Charbonnier ; financement région Occitanie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gisclard, B. (2017). L’innovation sociale territorialisée : un levier de réappropriation du risque inondation par les habitants. L’exemple des crues rapides dans les territoires ruraux du Gard et du Vaucluse (co-direction : L. Grasland, UMR ESPACE, Université d’Avignon).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valette, A. (2017). Le rôle des pesticides dans le choix de la conversion bio chez les agriculteurs. Etude de la dynamique de changement des représentations et des pratiques (co-direction : P. Rateau ; financement Université de Nîmes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De Battista, M. (2017). Représentation du vieillissement et qualité de vie des personnes âgées (Financement I2ML)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lapierre, D. (2016). L'apport des approches psycho sociologiques pour l'amélioration de la formation à la gestion de crise (financement Université de Nîmes & Ecole des Mines d’Alès).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chesterman, A. (2015). De la prévention des risques sismiques en région PACA : comment passer des prescriptions aux comportements ? (co-direction P. Rateau ; financement région PACA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Barthélémy, L. (2008). La relation Citadin-Eau et Les Déterminants des Comportements  Pro-Environnementaux. Co-Direction G. Moser (Université Paris-Descartes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charras, K. (2008). Environnement et Santé mentale : Des conceptions psycho-environnementales de la maladie d’Alzheimer à la définition de paramètres environnementaux pour une prise en charge adaptée des personnes avec autisme. Co-Direction G. Moser (Université Paris-Descartes) et S. Tordjman (Université Rennes 1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement post-doctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Zouhri, B. (2013-2014). Post-doctorante sur le programme « Psychopest » (Ecophyto 2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lopez, A. (2013-2014). Post-doctorante sur le programme TRIAGE (ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Richard, I. (2012). Groenland vert : changement climatique et pratiques agricoles dans le Sud du Groenland. Financement ANR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Richard, I. (2011). Evaluation d’une démarche d’adaptation comportementale d’une population face au risque inondation. Financement EP Loire & Feder.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marchand, D. (2003-2006). Déterminants environnementaux physiques et sociaux du sentiment de confort chez les usagers de la SNCF. Post-doc au Laboratoire de Psychologie Environnementale dans le cadre du contrat de recherche ACONIT avec la Direction de la recherche de la SNCF.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of gender in flood mortality in European and Mediterranean territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Diakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papagiannaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather, Climate, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/WCAS-D-25-0049.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique professionnelle, clé de la confiance des hospitaliers envers leur préparation aux crises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etiqe.2026.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a pool-type photoreactor operating in continuous mode under solar irradiation for the treatment of pollutants contained in wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Reoyo-Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 285, pp.119470. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.119470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éco-anxiété, et les victimes du changement climatique. Perspectives psychologiques et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Canali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 10 (1), pp.29-40. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lpe.010.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of goal frame and risk perception on digital flood prevention tool acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Jezierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ragot-Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1454078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of environmental crisis perception and trait anxiety on the level of eco-worry and climate anxiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Betry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anxiety Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.102799. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.janxdis.2023.102799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of readiness to manage COVID-19 among hospital workers: An individual, collective, and institutional process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (8), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5055/jem.0744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la perception de notifications d’alerte scénarisées dans différents contextes en France : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cavalière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1029. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Hospital Workers Feel They Are Ready to Manage a Sanitary Crisis in a Pre-Crisis Context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Medicine and Public Health Preparedness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (5), pp.2029 - 2035. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dmp.2021.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous degradation of micropollutants in real world treated wastewaters by photooxidation in dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reoyo-Prats Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gal Lassalle Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, pp.118777. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mortalité liée aux inondations en région méditerranéenne française (1980–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (1), pp.2097022. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2022.2097022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve alert systems: the technical, human, environmental and structural aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the links between emotional regulation strategies and sense of place in the expression of symptoms of post-traumatic stress disorder in flood victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76, pp.101656. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvp.2021.101656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Knowledge and Risk Perception about Antibiotic Resistance in Biology and Mathematics Young Students in Nîmes University in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Duvauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (18), pp.9692. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18189692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of personality traits and cognitive emotion regulation strategies in symptoms of post-traumatic stress disorder among flood victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.101688. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de risque du développement de trouble de stress post-traumatique après une inondation : une revue de la littérature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cap0000244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When factors of risk perception are an obstacle to risk representation: Earthquakes in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chesterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (1), pp.31-39. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incertitude, un facteur explicatif de l’évolution de crises environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chaventré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70 (2) (548), pp.105-116. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.548.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation locale d'un problème global : la représentation sociale du changement climatique en France et au Groenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le rôle de l'incertitude dans la construction sociale des problématiques environnementales, 70-2 (548), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.548.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Adjustment during Three Japanese Antarctic Research Expeditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daniel Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Tanaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.142-156. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00139160021972478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations of pesticides and social practices: the case of French farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feliot-Rippeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.157 - 166. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5055-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Adjustment during Three Japanese Antarctic Research Expeditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daniel Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Tanaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.142-156. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00139160021972478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an EVADE (EVAluation and DEbriefing) Method to Assess Trainees during Crisis Management Training for Major Hazards and Feedback Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.877-882. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1648147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social, Occupational, and Cultural Adaptation During a 12-Month Wintering in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheryl Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (9), pp.781 - 789. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3357/AMHP.4395.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les agriculteurs et les étudiants pensent l’objet pesticide : analyse discursive des représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garros-Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.221 - 237. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2016.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antarctica: Natural Laboratory and Space Analog for Psychological Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.7-17. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00139160021972405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective, Social, and Cognitive Outcomes During a 1-Year Wintering in Concordia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (8), pp.1073 - 1091. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0013916515583551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars-105 study : Time-courses and relationships between coping, defense mechanisms, emotions and depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gro Mjeldheim Sandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Yusupova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.52-58. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvp.2013.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'évaluation du risque à la gestion de la crise : le cas du syndrome des bâtiments malsains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chaventré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle-Dorcas Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.325-329. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être face aux incertitudes environnementales : Proposition d’un modèle d’évaluation et de gestion des syndromes des bâtiments malsains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chaventré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pollution atmosphérique, 219, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future perspectives on space psychology: Recommendations on psychosocial and neurobehavioural aspects of human spaceflight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel G de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berna van Baarsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ferlazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Kanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81 (2), pp.587 - 599. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2012.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie environnementale francophone aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2011.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam Gabriel Moser (1944-2011). Gabriel Moser, un combat incessant pour la psychologie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (3), pp.201-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale appliquée à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Psychologie sociale appliquée à l’environnement = Social psychology applied to the environment, 17 (3), pp.213 - 218. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2011.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements de protection face aux risques naturels : de la résistance à l'engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvina Colbeau-Justin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.Sous Presse. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2010.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome des bâtiments malsains ou syndrome psychogène collectif ? La raison face aux croyances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle-Dorcas Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (5), pp.401-407. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2010.0383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du modèle structural des représentations sociales à l'étude du confort dans les trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and recovery assessment during simulated microgravity: Effects of exercise during a long-term head down tilt bed rest in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.522-528. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvp.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects psychosociaux des stratégies de faire face à une inondation : soutien social, comparaison sociale et rumeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvina Colbeau-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Chahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Vanssay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (1), pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of places and setting preferences in a French Antarctic station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feliot - Rippeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (39), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0013916505285934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'environnement, conceptions du métier et pratiques culturales des agriculteurs dans le cadre du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Germann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56 (2), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2005.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le leadership dans les situations extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and Transformation of Relational Networks During an Antarctic Winter-Over</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (8), pp.1563 - 1586. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1559-1816.2004.tb02787.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal relationships in isolation and confinement: Long-term bed rest in head-down tilt position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moser Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 43 (3-6), pp.235-248. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0094-5765(98)00157-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénariser l'alerte NaTech : une approche basée sur l'étude d'accidents passés dans le bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gisquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GEORISQUE 2026, “Les risques environnementaux en Méditerranée : du diagnostic à la gestion”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tunis (CGMED); Université La Manouba (BiCADE); Université de Montpellier Paul-Valéry, Feb 2026, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et perceptions de l'eau, liens entre le grand public et la communauté scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer à l’imprévisible : la nécessaire confiance envers l’organisation de soin et les collègues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'éthique interdisciplinaire : éthique, confiance, santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions et relations entre affects et fatigue au cours d'une expédition polaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boebion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Public's Reaction to Simulated Alerts on Mobile Phones in France: Scale Effects, and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale des Ingénieurs de Tarbes, May 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03677680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et perception du risque des situations sanitaires exceptionnelles chez les personnels hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque ARPEnv : Défis environnementaux d’aujourd’hui et de demain : Mieux comprendre pour mieux accompagner le changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hospitaliers français se sentent-ils prêts à gérer une catastrophe ? Une perspective psycho-sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2021 - 11ème congrès de l'Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes hospital staff ready to manage the COVID-19 pandemic? A psycho-social approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS 2020 - The international emergency management society Annual Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging the preparation of hospital workers for sanitary crisis: application of the theory of planned behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSJC 2020 - 15e Journée Scientifique des Jeunes Chercheurs en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachement au lieu, soutien social et état de stress post-traumatique après une inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60E CONGRÈS DE LA SFP : APPRENTISSAGES, VULNÉRABILITÉS, PRÉVENTIONS -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social, occupational and cultural adaptation in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheryl Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stockage boues rouges et radioactivité : qu'en est il vraiment ? Étude préliminaire » « Les boues rouges, entre risques et perceptions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques émergents : des représentations sociales aux comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Zbinden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition écologique : de la perception à l’action. Colloque de l'ARPENV (5, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Pour la Recherche en Psychologie environnementale (ARPENV); Université Paris-Ouest (Nanterre, Paris - X), Jun 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales des pesticides et évolution des pratiques agricoles chez les agriculteurs du Sud-Est de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs de l'ADRIPS (12 ; Dijon ; 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jun 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales des pesticides chez les agriculteurs français : étude comparatives sur trois sites (Bretagne, Martinique, PACA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Feliot-Rippeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Arpenv, (5 ; Paris ; 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPENV (Association pour la Recherche en Psychologie Environnementale); Université Paris-Ouest, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements collectifs en situation de catastrophe, entre modèles théoriques et observations de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPEnv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie des personnes âgées : des représentations sociales de l’habitat idéal à la mesure de la qualité de vie au domicile particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot de Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’ARPENV - Association pour la Recherche en Psychologie Environnementale, (6 ; Paris ; 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPENV (Association pour la Recherche en Psychologie Environnementale), Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological investigations in analogue environments: the WISE 2005 Study. Workshop on Human Behaviour and Performance in Analogue Environments and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological investigations in analogue environments: the WISE 2005 Study.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycho-environmental aspects of human adaptation in space analogues : data from Concordia and bed rest studies. Workshop on Human Behaviour and Performance in Analogue Environnements and Stimulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-environmental aspects of human adaptation in space analogues : data from Concordia and bed rest studies. Workshop on Human Behaviour and Performance in Analogue Environnements and Stimulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and recovery assessment during simulated microgravity: Effects of exercise during a long-term head down tilt bed rest in women. 37th COSPAR Scientific Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and recovery assessment during simulated microgravity: Effects of exercise during a long-term head down tilt bed rest in women.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Canada. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnement. 7ème Congrès International de Psychologie Sociale en Langue Française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Roumanie. pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de l'espace urbain : aspects conatifs, cognitifs et affectifs. Congrès National de la Société Française de Psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation de l'espace urbain : aspects conatifs, cognitifs et affectifs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et transitions en milieux inhabituels : le cas des hivernages en bases polaires. Congrès de Psychologie « Changement, regards croisés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation et transitions en milieux inhabituels : le cas des hivernages en bases polaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment structurer un message d'alerte pour maximiser sa compréhension par la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awareness-raising and societal mediation about the use of fire and wildfire risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nîmes, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerter les populations sur Facebook, un cap à franchir pour l’autorité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Caparos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap'Alert 2019 - Diffuser autrement l'alerte à la population en cas de danger : une question de moyens ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Avignon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies cognitives de régulation émotionnelle et traits de personnalité en lien avec l'état de stress post-traumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Key Concepts in Environmental Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2023, 9781003382904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2022, 9782100841820, 2100841823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Press, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Emerging Public Health Issues and Risks (1st Edition) Multidisciplinary Approaches to the Changing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Roig; Karine Weiss; Véronique Thireau; Ed. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.314, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lydia Fernandez, 9782848354569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu au risque de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">InPress, 2010, ISBN/EAN 978-2-84835-189-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro Carrascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Begue-Shankland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie sociale : la science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.591-612, 2024, 9782807341388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.219-223, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site comportemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand; Karine Weiss; Enric Pol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de l'environnement : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-anxiété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.85-86, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Paradigme Environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.168-170, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.101-102, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachement au lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.28-31, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.90-92, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.77-80, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human spaces and nonhuman species: social representations of the risk of invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot de Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roig, B.; Weiss, K.; Thireau, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of emerging public health issues and risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.127-144, 2019, 978-0-12-813290-6. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813290-6.00006-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraînement numérique pour les autorités : qualifier la meilleure façon de communiquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Caparos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 135-156, 2019, 9781784065669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer les participants d’un exercice de formation à la gestion de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 93-112, 2019, 9781784065669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9 - Chemistry and Psychology: Cross Views on Pesticide Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Roig; Karine Weiss; Véronique Thireau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Emerging Public Health Issues and Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.225-242, 2019, 978-0-12-813290-6. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813290-6.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Training for Authorities: What is the Best Way to Communicate During a Crisis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Caparos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 149-174, 2018, 978-1-119-55782-1. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119557869.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can We Evaluate the Participants of a Crisis Management Training Exercise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 103-124, 2018, 978-1-119-55782-1. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119557869.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9: Social Impacts of pesticide usage: representation and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Roig, K. Weiss, V. Thireau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Emerging Public Health Issues and Risks, 1st Edition, Multidisciplinary Approaches to the Changing Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, In press, 9780128132913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Anthropocentric Approaches into Flood Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Nguyen-Huu Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Freddy Vinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 2, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 157-170, 2017, Risk Management, 978-1-78548-269-4. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-269-4.50011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions en situations extrêmes : situations spatiales et polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campo, Mickael and Louvet, Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions en sport et en EPS Enseignement, Performance et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.307-320, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions en situations extrêmes: situations spatiales et polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions en sport et en EPS : Enseignement, performance et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-306, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging risks and quality of life: Towards new dimensions of well-being?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of environmental psychology and QOL research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31416-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Vincent Joule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bourg; Alain Papaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.837-841, 2015, 978-2-13-058696-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a tool to assess trainees during crisis management training for major risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Podofillini, Bruno Sudret, Bozidar Stojadinovic, Enrico Zio and Wolfgang Kröger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, CRC Press, pp.195-202, 2015, ESREL 2015, 9781315648415. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19094-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 16. Qualité environnementale et comportements écocitoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à la psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.243-255, 2014, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.lecom.2014.01.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et essor de la psychologie environnementale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand, Sandrine Depeau, Karine Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’individu au risque de l’environnement : regards croisés de la psychologie environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InPress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-18, 2014, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand; Sandrine Depeau; Karine Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’individu au risque de l’environnement : regards croisés de la psychologie environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-322, 2014, Ouvertures Psy, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et psychologie environnementale : confrontations et complémentarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro-Carrascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand; Sandrine Depeau; Karine Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'individu au risque de l'environnement : regards croisés de la Psychologie environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-112, 2014, Ouverture psy, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu au risque de l'environnement : regards croisés de la psychologie environnementale - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’individu au risque de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Press, pp.17-22, 2014, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02325428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bègue; Olivier Desrichard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de Psychologie Sociale: La Science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.567-584, 2013, 9782804182472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie et l’école : regards sur la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Millotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des enseignants : professionnalisation et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.101-117, 2012, Sociétés, ISSN 1628-5409, 978-2-36441-009-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redesigning nature and managing risk : social representation, change and resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Batel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Devine-Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Kronberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Health and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hogrefe, pp.227-241, 2010, Advances in people-environment studies, 978-0-88937-374-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondation : Agir en prévention Développer des comportements individuels adaptés pour réduire sa vulnérabilité aux risques inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ragot-Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vindry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rhodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TS2-LMA, Univ Eiffel; SMBS; Cabinet Autrement DIT; CHROME. 2023, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVDOU Réduction de la Vulnérabilité Sismique & Développement d'Outils de Sensibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colbeau-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pacte, Laboratoire de sciences sociales - Grenoble (France). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00993746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine Weiss </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en psychologie sociale et environnementale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION ET DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007	 HABILITATION A DIRIGER DES RECHERCHES EN PSYCHOLOGIE SOCIALE ET ENVIRONNEMENTALEDocument de synthèse intitulé : « L’individu face aux contraintes environnementales : processus d’adaptation et équilibre ».HDR soutenue le 7 décembre 2007 à l’Université Paris-Descartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 DOCTORAT EN PSYCHOLOGIE SOCIALE ET ENVIRONNEMENTALE(mention très honorable, avec félicitations du jury à l’unanimité)Thèse intitulée « Gestion des relations interpersonnelles en milieu confiné »,soutenue le 25 janvier 1999 à l’Université Paris-Descartes sous la direction du Professeur G. Moser,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2010 	Professeur à l’Université de Nîmes2008-10	Professeur à l’Université de Bourgogne, rattachée au Laboratoire SPMS « Socio-Psychologie et Management du Sport » (EA 4180).2000-08	Maître de Conférences à l’Université de Bourgogne, rattachée jusqu’en 2003 au LPCS (Laboratoire de Psychologie Clinique et Sociale), puis au Laboratoire « Socio-Psychologie et Management du Sport » à partir de 2006.2003-06	Chercheur associée au Laboratoire de Psychologie Environnementale (Université Paris 5, UMR 8069). Participation à l’axe 2 du laboratoire : « Réponses humaines aux phénomènes écologiques ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997-98 & 1999-2000ATER à l’Université Paris-Descartes (Laboratoire de Psychologie Environnementale).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-99 	Chercheur sous contrat au Laboratoire de Psychologie Environnementale (Université Paris-Descartes, UMR 8069).Participation à l’axe 2 du laboratoire : « Ajustements psychologiques et comportementaux dans des sites spécifiques ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JUIN/SEPT 1998 Stage de recherche au Laboratoire de Restriction des Stimulations Environnementales (« Rest Lab », Department of psychology, University of British Columbia, Vancouver), sous la direction du Professeur P. Suedfeld.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-97 	Allocataire de recherches (Ministère de l’Enseignement Supérieur et de la Recherche) au Laboratoire de Psychologie Environnementale (Université Paris-Descartes, UMR 8069).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Responsabilité de contrats de recherches :  **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019	Accompagner les familles dans la lutte contre le gaspillage alimentaire (SENSI-GASPI -  financement ADEME)2013-2015	Représentation des pesticides et pratiques des agriculteurs (PSYCHOPEST - financement Ecophyto)2012-2015	Représentations des risques naturels et comportements de préventions : inondations, glissement de terrain et séisme. Une comparaison Colombie-France (Financement EcosNord, collaboration Université d’Antioquia)2011-2012	Evaluation d’une démarche d’adaptation comportementale d’une population face au risque inondation : mise en évidence des facteurs de réussite et des impacts psychologique et social (collaboration CEPRI ; financement EP Loire & FEDER)2008-2011- Adaptation, group structure and communications from complementary approaches of confined and isolated crews: the MARS 500 Program (Collaboration : SPMS - Dijon, Laboratoire de Psychologie Appliquée de l’Université Champagne-Ardennes, German Aerospace Center, Ethospace, IBMP - Moscou). Programme soutenu par l’ESA (Agence Spaciale Européenne) et financé par le CNES (Centre national des Etudes Spatiales).2005 - Psychological investigations of adaptation and well-being during a long term bedrest (LPEnv & SPMS). Programme soutenu par l’ESA (RA-03-LTBR) et financé par le CNES.2003-2006 - Déterminants environnementaux physiques et sociaux du sentiment de confort chez les usagers de la SNCF (LPEnv & SNCF Grandes Lignes – Direction de la recherche SNCF). Ce contrat a donné lieu à un stage post-doctoral de 3 ans que j’ai encadré au sein du Laboratoire de Psychologie Environnementale (stagiaire : D. Marchand).2002 - Facteurs individuels et psychosociaux de l’adaptation en hivernage : attentes, représentations et intérêts lors des périodes de transition (LPEnv & IPEV – Institut Polaire Expéditions Paul-Émile Victor – Programme « Psychosoc » N° 347 financé par l’IPEV).2001 - La culture d’adaptation et sa transmission lors de la période de co-présence des hivernants et campagnards d’été sur les bases Alfred-Faure et Dumont-D’Urville :  approches anthropologique et psychologique (LPEnv & IPEV – Programme « Ethnocro » financé par l’IPEV).1999 - Intérêts professionnels et personnels liés à l’adaptation individuelle et sociale en hivernage (LPEnv & IPEV – Programme « Limef » financé par l’IPEV).1997 - Etude des déterminants des conduites sociales et spatiales en hivernage (LPEnv, financement IFRTP Institut Français pour la Recherche et la Technologie Polaires).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Participation à d’autres contrats de recherches :  **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-2026 – Vivre avec le feu : perceptions et utilisations du brûlage dirigé dans le PNR des Pré-Alpes d’Azur (projet interdisciplinaire financé par la Fondation MAIF pour la recherche, coordonné par le PNR)2023-2026 – RESILIAGE : Advancing holistic understanding of community RESILIence and heritAGE drivers through community-based methodologies (projet européen finance par HORIZON CL3, piloté par M. Tamborino, politecnico Di Torino)2023-2026 - ANR DEESAC : Durabilité et exploitabilité des eaux souterraines des aquifères captifs ou sous couverture (projet interdisciplinaire financé par le PEPR exploratoire Onewater, coordonné par C. Marlin, UMR GEOPS)2023-2026 – AlertKnow : Co-construire l’alerte de demain, avec et pour les citoyens (projet interdisciplinaire financé par la Fondation MAIF pour la recherche, coordonné par J. Douvinet, UMR Espace)2022- AQUIREUSE : Etude de la faisabilité technologique de la recharge d’aquifère à partir d’une eau usée traitée via le suivi de paramètres physico-chimiques, de micropolluants et de la perception du risque par les usagers (projet interdisciplinaire financé par la région Occitanie)2020-2022 ANR CAP4ALERT (Capitaliser les connaissances acquises sur les Capacités d’action (autorités vs . individus) et le Protocole d’Alerte Commun (CAP) pour accompagner un changement de Cap et proposer une Alerte multicanale en France. Projet interdisciplinaire coordonné par J. Douvinet (Université d’Avignon, UMR ESPACE)2020-2021 Photodepol : Risques associées à la dispersion dans l’environnement des polluants contenues dans les matrices eaux/boues de STEP : importance d’un pré-traitement de photo-oxydation et perception des risques chez les usagers et utilisateurs potentiels. Projet interdisciplinaire coordonné par G. Plantard (Laboratoire Promes, Université de Perpignan).2018-2021  ANR DEUFI (Detailing Urban Flood Impact). Financement AAPG ANR 2018. Projet interdisciplinaire coordonné par A. Paquier (IRSTEA Lyon)2017-2021	A millennium of interaction between societies and environments in Arctic and sub-Arctic regions (ANR générique ; projet interdiscipinaire dirigé par E. Gauthier, Laboratoire Chrono-environnement, UMR CNRS 6249)2019-2020 TASOMA : Optimisation Spatiale de l’Alerte Tsunami en Méditerranée française. Projet coordonné par M. Perroche (Laboratoire GRED, Université Montpellier 3 - Paul Valery).2017-2018 Evaluer les comportements individuels en situation de crise : de l'expérimentation aux modèles multi-agents (Simulation and Multi-Agent Risk Experiment). (Financement PEPS MSH - Projet porté par M. Amalric, UMR CITERES)2015-2017 EXPOVIS : Caractérisation de l'exposition et évaluation des risques chroniques chez l'homme associés à la contamination de l'eau par les contaminants organiques (financement ANSES. Projet interdisciplinaire dirigé par C. Le Gal La Salle, Unîmes).2013-2016 « TRIAGE » : Traçabilité, Identification, Reconnaissance et Gestion de Victimes de Catastrophes (financement ANR CSOSG 2012. Projet interdisciplinaire dirigé par S. Brangoulo, Morpho).2011-2016	Groenland vert : impacts et représentations de la variabilité et du changement climatique sur la productivité végétale (financement ANR Changements Environnementaux Planétaires et Sociétés). Projet interdisciplinaire dirigé par V. Masson-Delmotte (LSCE).2011	Réduction de la vulnérabilité sismique et développement d’outils (Unîmes – CSTB-CNRS ; financement MEEDDM).2010	Du syndrome des bâtiments malsains au syndrome psychogène collectif : quelle est la part de l’environnement et de la subjectivité dans l’expression des syndromes sanitaires collectifs survenant dans les bâtiments et pour quelles modalités de gestion ? (collaboration CSTB, sous la direction de D. Marchand ; financement Primequal).2009 	Identification des leviers d’une culture du risque inondation (Programme soutenu par le CSTB, programme « villes et territoires durables » & Université de Bourgogne).2005 - Behavior, Coping, Group phenomenon, and psychosocial adaptation to isolation and confinement in a multicultural group: combination of psychological, ethological and ethnographic methods. (LPEnv ; Laboratoire de psychologie appliquée « stress et société » EA 2073 ; ENEA, Université de Rome ; University of California San Diego; East Carolina University; Groupe de Recherche et d’Etude en Ethologie Humaine et Spatiale ; & University of Rochester. Recherche financée par l’ESA : RA-03-Concordia).2003-2005 - De l’incrédulité à l’engagement individuel : facteurs explicatifs de l’incrédulité face aux risques d’inondation et outils à élaborer pour amener riverains et décideurs à adopter un comportement responsable à la hauteur du risque d’inondation (LPEnv & Agence de l'eau Loire Bretagne - DIREN Centre - EP Loire).2001 - Analyse psychosociologique auprès des sinistrés des inondations de la Somme (LPEnv, LPCS & Ministère de l’Environnement - Appui à la Mission Interministérielle sur les crues de la Somme ; Lettre de commande LC n° 26-1).2000 - La résilience lors d’inondations catastrophiques : le rôle du support social et son impact sur les procédures de gestion du risque (Programme Risque Inondation, Ministère de l’Aménagement du Territoire et de l’Environnement).1996 - Les citadins et l’eau : contrastes et similitudes dans le Monde. Représentations et rapports à l’eau à Ouagadougou (Agence de l’Eau, Bassin Seine-Normandie).1994 - Relations interpersonnelles lors d’une expérience de « décubitus anti-orthostatique » (LPEnv & ESA-CNES- MEDES).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCADREMENT SCIENTIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parrainage d’Habilitation à Diriger des Recherches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Schleyer-Lindenmann, A. (2023). Psychologie environnementale et psychologie culturelle : contribution à l’étude de l’adaptation des sociétés littorales au changement climatique. Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Caparos, S. (2017). Perspectives culturelles dans l’étude de la cognition. Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Michel-Guillou, E. (2015). Appréhender la relation des individus aux problématiques environnementales naturelles comme phénomènes complexes. Université de Bretagne Occidentale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nicolas, M. (2011). Processus d’adaptation psychologique en situations extrêmes. Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement doctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arragon, M. (2024-…). Vers une conciliation entre les recommandations institutionnelles et les adaptations individuelles des populations face au risque inondation (co-direction 50% F. Grelot ; financement région occitanie).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jaffrezic, C. (2024- …). Apprendre des Retours d'Expérience : Méthodes et Enjeux pour une Gestion Optimisée du processus d’alerte face à une situation de crise (co-direction 20% J. Douvinet, E. Gisquet, E. Daudé ; financement PEPR IRIMA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Gal, A. (2023- …). Vivre avec le feu : perceptions du risque incendie et du brûlage dirigé pour la co-construction citoyenne d’une communication territoriale (co-direction 50% B. Gisclard ; financement Fondation MAIF et Société Warucene).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sargenti, J. (2022- …). La notion de confort dans les stations polaires et l’influence de l’espace architectural sur la psychologie et la physiologie de l’Homme, indices de conception d’une architecture raisonnée pour les milieux hostiles polaires (co-direction 50%  L. Reynes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jezierski, T. (2024). Application d’autodiagnostic de vulnérabilité personnelle et Technologie persuasive au service de la prévention du risque inondation (co-direction 50% I. Ragot-Court ; financement région Occitanie).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Safiou-Pemba, C. (2023). Approche Psychosociale des comportements environnementaux : une étude interculturelle (Bourse d’Etat Gabon).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agostinelli, B. (2023). Gestion de crise et inondations : du discours à la mutualisation des ressoures humaines d’un territoire (co-direction 50% PM. Riccio, PR ; contrat doctoral IMT Mines-Alès).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bossard, M. (2021).  Se sentir prêt à faire face à une situation sanitaire exceptionnelle : le cas des praticiens hospitaliers (co-direction G. Dusserre ; contrat doctoral IMT-Mines Alès)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laverdet, C. (2021). Réseaux sociaux en gestion d’urgence (Contrat doctoral MNSER)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Puechlong, C. (2020) Pour un accompagnement thérapeutique des victimes d'inondation: analyse des vulnérabilités individuelles et psychosociales liées aux états de stress post-traumatiques. (co-direction : E. Charbonnier ; financement région Occitanie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gisclard, B. (2017). L’innovation sociale territorialisée : un levier de réappropriation du risque inondation par les habitants. L’exemple des crues rapides dans les territoires ruraux du Gard et du Vaucluse (co-direction : L. Grasland, UMR ESPACE, Université d’Avignon).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valette, A. (2017). Le rôle des pesticides dans le choix de la conversion bio chez les agriculteurs. Etude de la dynamique de changement des représentations et des pratiques (co-direction : P. Rateau ; financement Université de Nîmes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De Battista, M. (2017). Représentation du vieillissement et qualité de vie des personnes âgées (Financement I2ML)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lapierre, D. (2016). L'apport des approches psycho sociologiques pour l'amélioration de la formation à la gestion de crise (financement Université de Nîmes & Ecole des Mines d’Alès).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chesterman, A. (2015). De la prévention des risques sismiques en région PACA : comment passer des prescriptions aux comportements ? (co-direction P. Rateau ; financement région PACA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Barthélémy, L. (2008). La relation Citadin-Eau et Les Déterminants des Comportements  Pro-Environnementaux. Co-Direction G. Moser (Université Paris-Descartes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charras, K. (2008). Environnement et Santé mentale : Des conceptions psycho-environnementales de la maladie d’Alzheimer à la définition de paramètres environnementaux pour une prise en charge adaptée des personnes avec autisme. Co-Direction G. Moser (Université Paris-Descartes) et S. Tordjman (Université Rennes 1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement post-doctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Zouhri, B. (2013-2014). Post-doctorante sur le programme « Psychopest » (Ecophyto 2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lopez, A. (2013-2014). Post-doctorante sur le programme TRIAGE (ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Richard, I. (2012). Groenland vert : changement climatique et pratiques agricoles dans le Sud du Groenland. Financement ANR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Richard, I. (2011). Evaluation d’une démarche d’adaptation comportementale d’une population face au risque inondation. Financement EP Loire & Feder.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marchand, D. (2003-2006). Déterminants environnementaux physiques et sociaux du sentiment de confort chez les usagers de la SNCF. Post-doc au Laboratoire de Psychologie Environnementale dans le cadre du contrat de recherche ACONIT avec la Direction de la recherche de la SNCF.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of gender in flood mortality in European and Mediterranean territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Diakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papagiannaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather, Climate, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/WCAS-D-25-0049.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring the Compliance of Cell Broadcast Alert Messages: Application in France and Insights for Authorities and Future Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Cain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miangaly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.106149. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2026.106149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique professionnelle, clé de la confiance des hospitaliers envers leur préparation aux crises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etiqe.2026.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of environmental crisis perception and trait anxiety on the level of eco-worry and climate anxiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Betry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anxiety Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.102799. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.janxdis.2023.102799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a pool-type photoreactor operating in continuous mode under solar irradiation for the treatment of pollutants contained in wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Reoyo-Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 285, pp.119470. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.119470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éco-anxiété, et les victimes du changement climatique. Perspectives psychologiques et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Canali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 10 (1), pp.29-40. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lpe.010.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of goal frame and risk perception on digital flood prevention tool acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Jezierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ragot-Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1454078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of readiness to manage COVID-19 among hospital workers: An individual, collective, and institutional process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (8), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5055/jem.0744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mortalité liée aux inondations en région méditerranéenne française (1980–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (1), pp.2097022. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2022.2097022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la perception de notifications d’alerte scénarisées dans différents contextes en France : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cavalière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1029. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Hospital Workers Feel They Are Ready to Manage a Sanitary Crisis in a Pre-Crisis Context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Medicine and Public Health Preparedness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (5), pp.2029 - 2035. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dmp.2021.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous degradation of micropollutants in real world treated wastewaters by photooxidation in dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reoyo-Prats Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gal Lassalle Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, pp.118777. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve alert systems: the technical, human, environmental and structural aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the links between emotional regulation strategies and sense of place in the expression of symptoms of post-traumatic stress disorder in flood victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76, pp.101656. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvp.2021.101656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Knowledge and Risk Perception about Antibiotic Resistance in Biology and Mathematics Young Students in Nîmes University in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Duvauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (18), pp.9692. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18189692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de risque du développement de trouble de stress post-traumatique après une inondation : une revue de la littérature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cap0000244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of personality traits and cognitive emotion regulation strategies in symptoms of post-traumatic stress disorder among flood victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.101688. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When factors of risk perception are an obstacle to risk representation: Earthquakes in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chesterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (1), pp.31-39. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation locale d'un problème global : la représentation sociale du changement climatique en France et au Groenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le rôle de l'incertitude dans la construction sociale des problématiques environnementales, 70-2 (548), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.548.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incertitude, un facteur explicatif de l’évolution de crises environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chaventré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70 (2) (548), pp.105-116. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.548.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Adjustment during Three Japanese Antarctic Research Expeditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daniel Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Tanaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.142-156. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00139160021972478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations of pesticides and social practices: the case of French farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feliot-Rippeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.157 - 166. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5055-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Adjustment during Three Japanese Antarctic Research Expeditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daniel Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Tanaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.142-156. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00139160021972478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an EVADE (EVAluation and DEbriefing) Method to Assess Trainees during Crisis Management Training for Major Hazards and Feedback Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.877-882. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1648147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social, Occupational, and Cultural Adaptation During a 12-Month Wintering in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheryl Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (9), pp.781 - 789. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3357/AMHP.4395.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les agriculteurs et les étudiants pensent l’objet pesticide : analyse discursive des représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garros-Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.221 - 237. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2016.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antarctica: Natural Laboratory and Space Analog for Psychological Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.7-17. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00139160021972405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective, Social, and Cognitive Outcomes During a 1-Year Wintering in Concordia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (8), pp.1073 - 1091. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0013916515583551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars-105 study : Time-courses and relationships between coping, defense mechanisms, emotions and depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gro Mjeldheim Sandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Yusupova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.52-58. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvp.2013.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'évaluation du risque à la gestion de la crise : le cas du syndrome des bâtiments malsains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chaventré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle-Dorcas Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.325-329. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être face aux incertitudes environnementales : Proposition d’un modèle d’évaluation et de gestion des syndromes des bâtiments malsains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chaventré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pollution atmosphérique, 219, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future perspectives on space psychology: Recommendations on psychosocial and neurobehavioural aspects of human spaceflight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel G de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berna van Baarsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ferlazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Kanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81 (2), pp.587 - 599. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2012.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam Gabriel Moser (1944-2011). Gabriel Moser, un combat incessant pour la psychologie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (3), pp.201-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie environnementale francophone aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2011.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale appliquée à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Psychologie sociale appliquée à l’environnement = Social psychology applied to the environment, 17 (3), pp.213 - 218. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2011.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements de protection face aux risques naturels : de la résistance à l'engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvina Colbeau-Justin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.Sous Presse. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2010.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome des bâtiments malsains ou syndrome psychogène collectif ? La raison face aux croyances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle-Dorcas Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (5), pp.401-407. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2010.0383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du modèle structural des représentations sociales à l'étude du confort dans les trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and recovery assessment during simulated microgravity: Effects of exercise during a long-term head down tilt bed rest in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.522-528. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvp.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects psychosociaux des stratégies de faire face à une inondation : soutien social, comparaison sociale et rumeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvina Colbeau-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Chahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Vanssay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (1), pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of places and setting preferences in a French Antarctic station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feliot - Rippeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (39), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0013916505285934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le leadership dans les situations extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'environnement, conceptions du métier et pratiques culturales des agriculteurs dans le cadre du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Germann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56 (2), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2005.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and Transformation of Relational Networks During an Antarctic Winter-Over</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (8), pp.1563 - 1586. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1559-1816.2004.tb02787.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal relationships in isolation and confinement: Long-term bed rest in head-down tilt position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moser Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 43 (3-6), pp.235-248. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0094-5765(98)00157-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénariser l'alerte NaTech : une approche basée sur l'étude d'accidents passés dans le bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gisquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GEORISQUE 2026, “Les risques environnementaux en Méditerranée : du diagnostic à la gestion”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tunis (CGMED); Université La Manouba (BiCADE); Université de Montpellier Paul-Valéry, Feb 2026, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et perceptions de l'eau, liens entre le grand public et la communauté scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer à l’imprévisible : la nécessaire confiance envers l’organisation de soin et les collègues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'éthique interdisciplinaire : éthique, confiance, santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions et relations entre affects et fatigue au cours d'une expédition polaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boebion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Public's Reaction to Simulated Alerts on Mobile Phones in France: Scale Effects, and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale des Ingénieurs de Tarbes, May 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03677680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hospitaliers français se sentent-ils prêts à gérer une catastrophe ? Une perspective psycho-sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2021 - 11ème congrès de l'Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et perception du risque des situations sanitaires exceptionnelles chez les personnels hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque ARPEnv : Défis environnementaux d’aujourd’hui et de demain : Mieux comprendre pour mieux accompagner le changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes hospital staff ready to manage the COVID-19 pandemic? A psycho-social approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS 2020 - The international emergency management society Annual Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging the preparation of hospital workers for sanitary crisis: application of the theory of planned behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSJC 2020 - 15e Journée Scientifique des Jeunes Chercheurs en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachement au lieu, soutien social et état de stress post-traumatique après une inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60E CONGRÈS DE LA SFP : APPRENTISSAGES, VULNÉRABILITÉS, PRÉVENTIONS -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social, occupational and cultural adaptation in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheryl Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stockage boues rouges et radioactivité : qu'en est il vraiment ? Étude préliminaire » « Les boues rouges, entre risques et perceptions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales des pesticides et évolution des pratiques agricoles chez les agriculteurs du Sud-Est de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs de l'ADRIPS (12 ; Dijon ; 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jun 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques émergents : des représentations sociales aux comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Zbinden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition écologique : de la perception à l’action. Colloque de l'ARPENV (5, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Pour la Recherche en Psychologie environnementale (ARPENV); Université Paris-Ouest (Nanterre, Paris - X), Jun 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales des pesticides chez les agriculteurs français : étude comparatives sur trois sites (Bretagne, Martinique, PACA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Feliot-Rippeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Arpenv, (5 ; Paris ; 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPENV (Association pour la Recherche en Psychologie Environnementale); Université Paris-Ouest, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements collectifs en situation de catastrophe, entre modèles théoriques et observations de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPEnv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie des personnes âgées : des représentations sociales de l’habitat idéal à la mesure de la qualité de vie au domicile particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot de Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’ARPENV - Association pour la Recherche en Psychologie Environnementale, (6 ; Paris ; 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPENV (Association pour la Recherche en Psychologie Environnementale), Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological investigations in analogue environments: the WISE 2005 Study. Workshop on Human Behaviour and Performance in Analogue Environments and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological investigations in analogue environments: the WISE 2005 Study.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycho-environmental aspects of human adaptation in space analogues : data from Concordia and bed rest studies. Workshop on Human Behaviour and Performance in Analogue Environnements and Stimulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-environmental aspects of human adaptation in space analogues : data from Concordia and bed rest studies. Workshop on Human Behaviour and Performance in Analogue Environnements and Stimulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and recovery assessment during simulated microgravity: Effects of exercise during a long-term head down tilt bed rest in women. 37th COSPAR Scientific Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and recovery assessment during simulated microgravity: Effects of exercise during a long-term head down tilt bed rest in women.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Canada. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnement. 7ème Congrès International de Psychologie Sociale en Langue Française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Roumanie. pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de l'espace urbain : aspects conatifs, cognitifs et affectifs. Congrès National de la Société Française de Psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation de l'espace urbain : aspects conatifs, cognitifs et affectifs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et transitions en milieux inhabituels : le cas des hivernages en bases polaires. Congrès de Psychologie « Changement, regards croisés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation et transitions en milieux inhabituels : le cas des hivernages en bases polaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment structurer un message d'alerte pour maximiser sa compréhension par la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awareness-raising and societal mediation about the use of fire and wildfire risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nîmes, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerter les populations sur Facebook, un cap à franchir pour l’autorité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Caparos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap'Alert 2019 - Diffuser autrement l'alerte à la population en cas de danger : une question de moyens ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Avignon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies cognitives de régulation émotionnelle et traits de personnalité en lien avec l'état de stress post-traumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Key Concepts in Environmental Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2023, 9781003382904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2022, 9782100841820, 2100841823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lydia Fernandez, 9782848354569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Press, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Emerging Public Health Issues and Risks (1st Edition) Multidisciplinary Approaches to the Changing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Roig; Karine Weiss; Véronique Thireau; Ed. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.314, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu au risque de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">InPress, 2010, ISBN/EAN 978-2-84835-189-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro Carrascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Begue-Shankland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie sociale : la science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.591-612, 2024, 9782807341388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.219-223, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site comportemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand; Karine Weiss; Enric Pol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de l'environnement : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Paradigme Environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.168-170, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.101-102, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachement au lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.28-31, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-anxiété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.85-86, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.90-92, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.77-80, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human spaces and nonhuman species: social representations of the risk of invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot de Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roig, B.; Weiss, K.; Thireau, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of emerging public health issues and risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.127-144, 2019, 978-0-12-813290-6. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813290-6.00006-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer les participants d’un exercice de formation à la gestion de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 93-112, 2019, 9781784065669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraînement numérique pour les autorités : qualifier la meilleure façon de communiquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Caparos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 135-156, 2019, 9781784065669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9 - Chemistry and Psychology: Cross Views on Pesticide Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Roig; Karine Weiss; Véronique Thireau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Emerging Public Health Issues and Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.225-242, 2019, 978-0-12-813290-6. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813290-6.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9: Social Impacts of pesticide usage: representation and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Roig, K. Weiss, V. Thireau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Emerging Public Health Issues and Risks, 1st Edition, Multidisciplinary Approaches to the Changing Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, In press, 9780128132913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Training for Authorities: What is the Best Way to Communicate During a Crisis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Caparos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 149-174, 2018, 978-1-119-55782-1. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119557869.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can We Evaluate the Participants of a Crisis Management Training Exercise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 103-124, 2018, 978-1-119-55782-1. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119557869.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Anthropocentric Approaches into Flood Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Nguyen-Huu Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Freddy Vinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 2, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 157-170, 2017, Risk Management, 978-1-78548-269-4. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-269-4.50011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions en situations extrêmes : situations spatiales et polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campo, Mickael and Louvet, Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions en sport et en EPS Enseignement, Performance et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.307-320, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions en situations extrêmes: situations spatiales et polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions en sport et en EPS : Enseignement, performance et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-306, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging risks and quality of life: Towards new dimensions of well-being?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of environmental psychology and QOL research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31416-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Vincent Joule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bourg; Alain Papaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.837-841, 2015, 978-2-13-058696-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a tool to assess trainees during crisis management training for major risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Podofillini, Bruno Sudret, Bozidar Stojadinovic, Enrico Zio and Wolfgang Kröger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, CRC Press, pp.195-202, 2015, ESREL 2015, 9781315648415. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19094-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu au risque de l'environnement : regards croisés de la psychologie environnementale - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’individu au risque de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Press, pp.17-22, 2014, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02325428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand; Sandrine Depeau; Karine Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’individu au risque de l’environnement : regards croisés de la psychologie environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-322, 2014, Ouvertures Psy, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 16. Qualité environnementale et comportements écocitoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à la psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.243-255, 2014, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.lecom.2014.01.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et essor de la psychologie environnementale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand, Sandrine Depeau, Karine Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’individu au risque de l’environnement : regards croisés de la psychologie environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InPress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-18, 2014, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et psychologie environnementale : confrontations et complémentarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro-Carrascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand; Sandrine Depeau; Karine Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'individu au risque de l'environnement : regards croisés de la Psychologie environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-112, 2014, Ouverture psy, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bègue; Olivier Desrichard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de Psychologie Sociale: La Science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.567-584, 2013, 9782804182472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie et l’école : regards sur la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Millotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des enseignants : professionnalisation et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.101-117, 2012, Sociétés, ISSN 1628-5409, 978-2-36441-009-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redesigning nature and managing risk : social representation, change and resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Batel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Devine-Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Kronberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Health and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hogrefe, pp.227-241, 2010, Advances in people-environment studies, 978-0-88937-374-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondation : Agir en prévention Développer des comportements individuels adaptés pour réduire sa vulnérabilité aux risques inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ragot-Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vindry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rhodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TS2-LMA, Univ Eiffel; SMBS; Cabinet Autrement DIT; CHROME. 2023, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVDOU Réduction de la Vulnérabilité Sismique & Développement d'Outils de Sensibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colbeau-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pacte, Laboratoire de sciences sociales - Grenoble (France). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00993746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId316"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D483C0E"/>
+    <w:nsid w:val="5D9A4481"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C52A133"/>
+    <w:nsid w:val="64DBBFA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="097CB03A"/>
+    <w:nsid w:val="282E4E50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Diakakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papagiannaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Petrucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-25-0049.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bossard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fleureau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2026.01.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452083v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reoyo-Prats" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Sellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somar Khaska" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119470" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.010.0029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jezierski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ragot-Court" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1454078" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Parmentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Aroua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Betry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Rivi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.janxdis.2023.102799" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5055/jem.0744" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavali&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39454" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03378793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dmp.2021.270" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962781v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reoyo-Prats Brice" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gal Lassalle Corinne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118777" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525461v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lewandowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2097022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160422v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101656" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344418v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189692" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101688" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000244" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147271v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesterman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2018.12.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523742v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaventr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0105" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324992v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Suedfeld" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel Steel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Tanaka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00139160021972478" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AAEAD720FDFFCB4AAFAD7C93E6E8C62116CFF17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644887v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Zouhri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5055-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149531v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648147" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634247v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Bishop" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Gaudino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4395.2016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644873v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zouhri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garros-Levasseur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.05.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00139160021972405" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2002BA7D6664CACC7170A0C0F316C061DE34B69C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634242v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916515583551" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Mjeldheim Sandal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yusupova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2013.05.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle-Dorcas Laffitte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0632" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703948v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G de La Torre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna van Baarsen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferlazzo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Kanas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2012.08.013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z4R9CWH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759426v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2011.01.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149493v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759133v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2011.01.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00572521v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvina Colbeau-Justin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2010.02.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCDF573T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676989v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0383" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570423v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510437v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2009.08.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00562132v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Chahraoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vanssay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00568198v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliot - Rippeault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Richard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916505285934" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00561084v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Moser" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.04.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL1M4ZH2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346292v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149552v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2004.tb02787.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSB6Z2QJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149544v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moser Gabriel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0094-5765(98)00157-X" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3T9SDLG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572911v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gisquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484367v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783466v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Fleureau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677680v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03269920v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03269931v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974972v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974957v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197170v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606160v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623619v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361503v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zbinden" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407394v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Valette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407393v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301783v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407389v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511068v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510762v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510494v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510490v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510775v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510772v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324811v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067696v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Le Gall" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Behra" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509822v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laverdet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160682v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880109v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322256v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Marchand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149000v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922271v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/management-of-emerging-public-health-issues-and-risks/roig/978-0-12-813290-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731533v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpress.fr/livre/psychologie-sociale-environnementale/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731579v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpress.fr/livre/lindividu-au-risque-de-lenvironnement/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149595v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880140v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880212v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513301v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880193v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880205v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880199v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880160v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880172v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880185v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149022v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00006-8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315487v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315482v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734981v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00009-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923833v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923819v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925431v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703914v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nguyen-Huu Gisclard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785482694500111" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50011-1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359184v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634253v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457994v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31416-7_29" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826026v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Vincent Joule" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_de_la_pens%C3%A9e_%C3%A9cologique" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534534v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-30" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692898v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.lecom.2014.01.0243" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980567v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355488v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/lindividu-au-risque-de-lenvironnement/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355452v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325428v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826260v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moser" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804182472-traite-de-psychologie-sociale" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184977v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Favrel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millotte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676995v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Batel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Devine-Wright" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kronberger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04553285v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Nieto" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aillerie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vindry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rhodet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993746v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colbeau-Justin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cartier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Diakakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papagiannaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Petrucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-25-0049.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592161v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Cain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Sutton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Gallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106149" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bossard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fleureau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2026.01.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Parmentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Aroua" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Betry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Rivi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.janxdis.2023.102799" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reoyo-Prats" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Sellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somar Khaska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119470" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.010.0029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jezierski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ragot-Court" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1454078" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5055/jem.0744" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lewandowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2097022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760289v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavali&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39454" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03378793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dmp.2021.270" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reoyo-Prats Brice" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gal Lassalle Corinne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118777" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101656" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189692" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117871v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000244" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101688" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesterman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2018.12.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaventr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0105" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Suedfeld" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel Steel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Tanaka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00139160021972478" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AAEAD720FDFFCB4AAFAD7C93E6E8C62116CFF17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644887v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Zouhri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5055-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149531v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534485v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648147" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Bishop" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Gaudino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4395.2016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644873v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zouhri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garros-Levasseur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.05.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149517v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00139160021972405" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2002BA7D6664CACC7170A0C0F316C061DE34B69C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916515583551" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Mjeldheim Sandal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yusupova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2013.05.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676933v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle-Dorcas Laffitte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0632" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703948v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634243v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G de La Torre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna van Baarsen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferlazzo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Kanas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2012.08.013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z4R9CWH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149493v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2011.01.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759133v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2011.01.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00572521v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvina Colbeau-Justin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2010.02.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCDF573T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676989v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0383" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570423v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510437v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2009.08.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00562132v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Chahraoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vanssay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00568198v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliot - Rippeault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Richard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916505285934" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346292v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00561084v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Moser" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.04.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL1M4ZH2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149552v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2004.tb02787.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSB6Z2QJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149544v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moser Gabriel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0094-5765(98)00157-X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3T9SDLG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572911v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gisquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484367v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783466v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Fleureau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677680v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03269931v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03269920v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974972v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974957v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197170v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606160v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623619v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407394v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Valette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361503v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zbinden" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407393v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301783v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511068v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510762v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510494v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510490v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510775v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510772v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324811v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067696v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Le Gall" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Behra" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509822v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laverdet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160682v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880109v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pol" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322256v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Marchand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731533v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpress.fr/livre/psychologie-sociale-environnementale/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149000v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922271v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/management-of-emerging-public-health-issues-and-risks/roig/978-0-12-813290-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731579v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpress.fr/livre/lindividu-au-risque-de-lenvironnement/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149595v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880140v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880212v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513301v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880205v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880199v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880160v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880193v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880172v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880185v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149022v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00006-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315482v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315487v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734981v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00009-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925431v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923833v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923819v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703914v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nguyen-Huu Gisclard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785482694500111" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50011-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359184v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634253v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457994v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31416-7_29" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826026v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Vincent Joule" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_de_la_pens%C3%A9e_%C3%A9cologique" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534534v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-30" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325428v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355488v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/lindividu-au-risque-de-lenvironnement/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692898v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.lecom.2014.01.0243" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980567v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355452v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826260v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moser" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804182472-traite-de-psychologie-sociale" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184977v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Favrel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millotte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676995v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Batel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Devine-Wright" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kronberger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04553285v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Nieto" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aillerie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vindry" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rhodet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993746v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colbeau-Justin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cartier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>