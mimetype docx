--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine Weiss </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en psychologie sociale et environnementale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION ET DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007	 HABILITATION A DIRIGER DES RECHERCHES EN PSYCHOLOGIE SOCIALE ET ENVIRONNEMENTALEDocument de synthèse intitulé : « L’individu face aux contraintes environnementales : processus d’adaptation et équilibre ».HDR soutenue le 7 décembre 2007 à l’Université Paris-Descartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 DOCTORAT EN PSYCHOLOGIE SOCIALE ET ENVIRONNEMENTALE(mention très honorable, avec félicitations du jury à l’unanimité)Thèse intitulée « Gestion des relations interpersonnelles en milieu confiné »,soutenue le 25 janvier 1999 à l’Université Paris-Descartes sous la direction du Professeur G. Moser,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2010 	Professeur à l’Université de Nîmes2008-10	Professeur à l’Université de Bourgogne, rattachée au Laboratoire SPMS « Socio-Psychologie et Management du Sport » (EA 4180).2000-08	Maître de Conférences à l’Université de Bourgogne, rattachée jusqu’en 2003 au LPCS (Laboratoire de Psychologie Clinique et Sociale), puis au Laboratoire « Socio-Psychologie et Management du Sport » à partir de 2006.2003-06	Chercheur associée au Laboratoire de Psychologie Environnementale (Université Paris 5, UMR 8069). Participation à l’axe 2 du laboratoire : « Réponses humaines aux phénomènes écologiques ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997-98 & 1999-2000ATER à l’Université Paris-Descartes (Laboratoire de Psychologie Environnementale).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-99 	Chercheur sous contrat au Laboratoire de Psychologie Environnementale (Université Paris-Descartes, UMR 8069).Participation à l’axe 2 du laboratoire : « Ajustements psychologiques et comportementaux dans des sites spécifiques ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JUIN/SEPT 1998 Stage de recherche au Laboratoire de Restriction des Stimulations Environnementales (« Rest Lab », Department of psychology, University of British Columbia, Vancouver), sous la direction du Professeur P. Suedfeld.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-97 	Allocataire de recherches (Ministère de l’Enseignement Supérieur et de la Recherche) au Laboratoire de Psychologie Environnementale (Université Paris-Descartes, UMR 8069).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Responsabilité de contrats de recherches :  **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019	Accompagner les familles dans la lutte contre le gaspillage alimentaire (SENSI-GASPI -  financement ADEME)2013-2015	Représentation des pesticides et pratiques des agriculteurs (PSYCHOPEST - financement Ecophyto)2012-2015	Représentations des risques naturels et comportements de préventions : inondations, glissement de terrain et séisme. Une comparaison Colombie-France (Financement EcosNord, collaboration Université d’Antioquia)2011-2012	Evaluation d’une démarche d’adaptation comportementale d’une population face au risque inondation : mise en évidence des facteurs de réussite et des impacts psychologique et social (collaboration CEPRI ; financement EP Loire & FEDER)2008-2011- Adaptation, group structure and communications from complementary approaches of confined and isolated crews: the MARS 500 Program (Collaboration : SPMS - Dijon, Laboratoire de Psychologie Appliquée de l’Université Champagne-Ardennes, German Aerospace Center, Ethospace, IBMP - Moscou). Programme soutenu par l’ESA (Agence Spaciale Européenne) et financé par le CNES (Centre national des Etudes Spatiales).2005 - Psychological investigations of adaptation and well-being during a long term bedrest (LPEnv & SPMS). Programme soutenu par l’ESA (RA-03-LTBR) et financé par le CNES.2003-2006 - Déterminants environnementaux physiques et sociaux du sentiment de confort chez les usagers de la SNCF (LPEnv & SNCF Grandes Lignes – Direction de la recherche SNCF). Ce contrat a donné lieu à un stage post-doctoral de 3 ans que j’ai encadré au sein du Laboratoire de Psychologie Environnementale (stagiaire : D. Marchand).2002 - Facteurs individuels et psychosociaux de l’adaptation en hivernage : attentes, représentations et intérêts lors des périodes de transition (LPEnv & IPEV – Institut Polaire Expéditions Paul-Émile Victor – Programme « Psychosoc » N° 347 financé par l’IPEV).2001 - La culture d’adaptation et sa transmission lors de la période de co-présence des hivernants et campagnards d’été sur les bases Alfred-Faure et Dumont-D’Urville :  approches anthropologique et psychologique (LPEnv & IPEV – Programme « Ethnocro » financé par l’IPEV).1999 - Intérêts professionnels et personnels liés à l’adaptation individuelle et sociale en hivernage (LPEnv & IPEV – Programme « Limef » financé par l’IPEV).1997 - Etude des déterminants des conduites sociales et spatiales en hivernage (LPEnv, financement IFRTP Institut Français pour la Recherche et la Technologie Polaires).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Participation à d’autres contrats de recherches :  **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-2026 – Vivre avec le feu : perceptions et utilisations du brûlage dirigé dans le PNR des Pré-Alpes d’Azur (projet interdisciplinaire financé par la Fondation MAIF pour la recherche, coordonné par le PNR)2023-2026 – RESILIAGE : Advancing holistic understanding of community RESILIence and heritAGE drivers through community-based methodologies (projet européen finance par HORIZON CL3, piloté par M. Tamborino, politecnico Di Torino)2023-2026 - ANR DEESAC : Durabilité et exploitabilité des eaux souterraines des aquifères captifs ou sous couverture (projet interdisciplinaire financé par le PEPR exploratoire Onewater, coordonné par C. Marlin, UMR GEOPS)2023-2026 – AlertKnow : Co-construire l’alerte de demain, avec et pour les citoyens (projet interdisciplinaire financé par la Fondation MAIF pour la recherche, coordonné par J. Douvinet, UMR Espace)2022- AQUIREUSE : Etude de la faisabilité technologique de la recharge d’aquifère à partir d’une eau usée traitée via le suivi de paramètres physico-chimiques, de micropolluants et de la perception du risque par les usagers (projet interdisciplinaire financé par la région Occitanie)2020-2022 ANR CAP4ALERT (Capitaliser les connaissances acquises sur les Capacités d’action (autorités vs . individus) et le Protocole d’Alerte Commun (CAP) pour accompagner un changement de Cap et proposer une Alerte multicanale en France. Projet interdisciplinaire coordonné par J. Douvinet (Université d’Avignon, UMR ESPACE)2020-2021 Photodepol : Risques associées à la dispersion dans l’environnement des polluants contenues dans les matrices eaux/boues de STEP : importance d’un pré-traitement de photo-oxydation et perception des risques chez les usagers et utilisateurs potentiels. Projet interdisciplinaire coordonné par G. Plantard (Laboratoire Promes, Université de Perpignan).2018-2021  ANR DEUFI (Detailing Urban Flood Impact). Financement AAPG ANR 2018. Projet interdisciplinaire coordonné par A. Paquier (IRSTEA Lyon)2017-2021	A millennium of interaction between societies and environments in Arctic and sub-Arctic regions (ANR générique ; projet interdiscipinaire dirigé par E. Gauthier, Laboratoire Chrono-environnement, UMR CNRS 6249)2019-2020 TASOMA : Optimisation Spatiale de l’Alerte Tsunami en Méditerranée française. Projet coordonné par M. Perroche (Laboratoire GRED, Université Montpellier 3 - Paul Valery).2017-2018 Evaluer les comportements individuels en situation de crise : de l'expérimentation aux modèles multi-agents (Simulation and Multi-Agent Risk Experiment). (Financement PEPS MSH - Projet porté par M. Amalric, UMR CITERES)2015-2017 EXPOVIS : Caractérisation de l'exposition et évaluation des risques chroniques chez l'homme associés à la contamination de l'eau par les contaminants organiques (financement ANSES. Projet interdisciplinaire dirigé par C. Le Gal La Salle, Unîmes).2013-2016 « TRIAGE » : Traçabilité, Identification, Reconnaissance et Gestion de Victimes de Catastrophes (financement ANR CSOSG 2012. Projet interdisciplinaire dirigé par S. Brangoulo, Morpho).2011-2016	Groenland vert : impacts et représentations de la variabilité et du changement climatique sur la productivité végétale (financement ANR Changements Environnementaux Planétaires et Sociétés). Projet interdisciplinaire dirigé par V. Masson-Delmotte (LSCE).2011	Réduction de la vulnérabilité sismique et développement d’outils (Unîmes – CSTB-CNRS ; financement MEEDDM).2010	Du syndrome des bâtiments malsains au syndrome psychogène collectif : quelle est la part de l’environnement et de la subjectivité dans l’expression des syndromes sanitaires collectifs survenant dans les bâtiments et pour quelles modalités de gestion ? (collaboration CSTB, sous la direction de D. Marchand ; financement Primequal).2009 	Identification des leviers d’une culture du risque inondation (Programme soutenu par le CSTB, programme « villes et territoires durables » & Université de Bourgogne).2005 - Behavior, Coping, Group phenomenon, and psychosocial adaptation to isolation and confinement in a multicultural group: combination of psychological, ethological and ethnographic methods. (LPEnv ; Laboratoire de psychologie appliquée « stress et société » EA 2073 ; ENEA, Université de Rome ; University of California San Diego; East Carolina University; Groupe de Recherche et d’Etude en Ethologie Humaine et Spatiale ; & University of Rochester. Recherche financée par l’ESA : RA-03-Concordia).2003-2005 - De l’incrédulité à l’engagement individuel : facteurs explicatifs de l’incrédulité face aux risques d’inondation et outils à élaborer pour amener riverains et décideurs à adopter un comportement responsable à la hauteur du risque d’inondation (LPEnv & Agence de l'eau Loire Bretagne - DIREN Centre - EP Loire).2001 - Analyse psychosociologique auprès des sinistrés des inondations de la Somme (LPEnv, LPCS & Ministère de l’Environnement - Appui à la Mission Interministérielle sur les crues de la Somme ; Lettre de commande LC n° 26-1).2000 - La résilience lors d’inondations catastrophiques : le rôle du support social et son impact sur les procédures de gestion du risque (Programme Risque Inondation, Ministère de l’Aménagement du Territoire et de l’Environnement).1996 - Les citadins et l’eau : contrastes et similitudes dans le Monde. Représentations et rapports à l’eau à Ouagadougou (Agence de l’Eau, Bassin Seine-Normandie).1994 - Relations interpersonnelles lors d’une expérience de « décubitus anti-orthostatique » (LPEnv & ESA-CNES- MEDES).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCADREMENT SCIENTIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parrainage d’Habilitation à Diriger des Recherches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Schleyer-Lindenmann, A. (2023). Psychologie environnementale et psychologie culturelle : contribution à l’étude de l’adaptation des sociétés littorales au changement climatique. Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Caparos, S. (2017). Perspectives culturelles dans l’étude de la cognition. Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Michel-Guillou, E. (2015). Appréhender la relation des individus aux problématiques environnementales naturelles comme phénomènes complexes. Université de Bretagne Occidentale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nicolas, M. (2011). Processus d’adaptation psychologique en situations extrêmes. Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement doctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arragon, M. (2024-…). Vers une conciliation entre les recommandations institutionnelles et les adaptations individuelles des populations face au risque inondation (co-direction 50% F. Grelot ; financement région occitanie).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jaffrezic, C. (2024- …). Apprendre des Retours d'Expérience : Méthodes et Enjeux pour une Gestion Optimisée du processus d’alerte face à une situation de crise (co-direction 20% J. Douvinet, E. Gisquet, E. Daudé ; financement PEPR IRIMA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Gal, A. (2023- …). Vivre avec le feu : perceptions du risque incendie et du brûlage dirigé pour la co-construction citoyenne d’une communication territoriale (co-direction 50% B. Gisclard ; financement Fondation MAIF et Société Warucene).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sargenti, J. (2022- …). La notion de confort dans les stations polaires et l’influence de l’espace architectural sur la psychologie et la physiologie de l’Homme, indices de conception d’une architecture raisonnée pour les milieux hostiles polaires (co-direction 50%  L. Reynes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jezierski, T. (2024). Application d’autodiagnostic de vulnérabilité personnelle et Technologie persuasive au service de la prévention du risque inondation (co-direction 50% I. Ragot-Court ; financement région Occitanie).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Safiou-Pemba, C. (2023). Approche Psychosociale des comportements environnementaux : une étude interculturelle (Bourse d’Etat Gabon).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agostinelli, B. (2023). Gestion de crise et inondations : du discours à la mutualisation des ressoures humaines d’un territoire (co-direction 50% PM. Riccio, PR ; contrat doctoral IMT Mines-Alès).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bossard, M. (2021).  Se sentir prêt à faire face à une situation sanitaire exceptionnelle : le cas des praticiens hospitaliers (co-direction G. Dusserre ; contrat doctoral IMT-Mines Alès)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laverdet, C. (2021). Réseaux sociaux en gestion d’urgence (Contrat doctoral MNSER)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Puechlong, C. (2020) Pour un accompagnement thérapeutique des victimes d'inondation: analyse des vulnérabilités individuelles et psychosociales liées aux états de stress post-traumatiques. (co-direction : E. Charbonnier ; financement région Occitanie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gisclard, B. (2017). L’innovation sociale territorialisée : un levier de réappropriation du risque inondation par les habitants. L’exemple des crues rapides dans les territoires ruraux du Gard et du Vaucluse (co-direction : L. Grasland, UMR ESPACE, Université d’Avignon).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valette, A. (2017). Le rôle des pesticides dans le choix de la conversion bio chez les agriculteurs. Etude de la dynamique de changement des représentations et des pratiques (co-direction : P. Rateau ; financement Université de Nîmes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De Battista, M. (2017). Représentation du vieillissement et qualité de vie des personnes âgées (Financement I2ML)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lapierre, D. (2016). L'apport des approches psycho sociologiques pour l'amélioration de la formation à la gestion de crise (financement Université de Nîmes & Ecole des Mines d’Alès).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chesterman, A. (2015). De la prévention des risques sismiques en région PACA : comment passer des prescriptions aux comportements ? (co-direction P. Rateau ; financement région PACA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Barthélémy, L. (2008). La relation Citadin-Eau et Les Déterminants des Comportements  Pro-Environnementaux. Co-Direction G. Moser (Université Paris-Descartes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charras, K. (2008). Environnement et Santé mentale : Des conceptions psycho-environnementales de la maladie d’Alzheimer à la définition de paramètres environnementaux pour une prise en charge adaptée des personnes avec autisme. Co-Direction G. Moser (Université Paris-Descartes) et S. Tordjman (Université Rennes 1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement post-doctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Zouhri, B. (2013-2014). Post-doctorante sur le programme « Psychopest » (Ecophyto 2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lopez, A. (2013-2014). Post-doctorante sur le programme TRIAGE (ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Richard, I. (2012). Groenland vert : changement climatique et pratiques agricoles dans le Sud du Groenland. Financement ANR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Richard, I. (2011). Evaluation d’une démarche d’adaptation comportementale d’une population face au risque inondation. Financement EP Loire & Feder.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marchand, D. (2003-2006). Déterminants environnementaux physiques et sociaux du sentiment de confort chez les usagers de la SNCF. Post-doc au Laboratoire de Psychologie Environnementale dans le cadre du contrat de recherche ACONIT avec la Direction de la recherche de la SNCF.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of gender in flood mortality in European and Mediterranean territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Diakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papagiannaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather, Climate, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/WCAS-D-25-0049.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring the Compliance of Cell Broadcast Alert Messages: Application in France and Insights for Authorities and Future Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Cain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miangaly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.106149. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2026.106149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique professionnelle, clé de la confiance des hospitaliers envers leur préparation aux crises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etiqe.2026.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of environmental crisis perception and trait anxiety on the level of eco-worry and climate anxiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Betry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anxiety Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.102799. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.janxdis.2023.102799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a pool-type photoreactor operating in continuous mode under solar irradiation for the treatment of pollutants contained in wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Reoyo-Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 285, pp.119470. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.119470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éco-anxiété, et les victimes du changement climatique. Perspectives psychologiques et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Canali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 10 (1), pp.29-40. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lpe.010.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of goal frame and risk perception on digital flood prevention tool acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Jezierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ragot-Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1454078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of readiness to manage COVID-19 among hospital workers: An individual, collective, and institutional process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (8), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5055/jem.0744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mortalité liée aux inondations en région méditerranéenne française (1980–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (1), pp.2097022. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2022.2097022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la perception de notifications d’alerte scénarisées dans différents contextes en France : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cavalière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1029. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Hospital Workers Feel They Are Ready to Manage a Sanitary Crisis in a Pre-Crisis Context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Medicine and Public Health Preparedness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (5), pp.2029 - 2035. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dmp.2021.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous degradation of micropollutants in real world treated wastewaters by photooxidation in dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reoyo-Prats Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gal Lassalle Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, pp.118777. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve alert systems: the technical, human, environmental and structural aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the links between emotional regulation strategies and sense of place in the expression of symptoms of post-traumatic stress disorder in flood victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76, pp.101656. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvp.2021.101656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Knowledge and Risk Perception about Antibiotic Resistance in Biology and Mathematics Young Students in Nîmes University in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Duvauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (18), pp.9692. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18189692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de risque du développement de trouble de stress post-traumatique après une inondation : une revue de la littérature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cap0000244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of personality traits and cognitive emotion regulation strategies in symptoms of post-traumatic stress disorder among flood victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.101688. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When factors of risk perception are an obstacle to risk representation: Earthquakes in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chesterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (1), pp.31-39. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation locale d'un problème global : la représentation sociale du changement climatique en France et au Groenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le rôle de l'incertitude dans la construction sociale des problématiques environnementales, 70-2 (548), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.548.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incertitude, un facteur explicatif de l’évolution de crises environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chaventré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70 (2) (548), pp.105-116. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.548.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Adjustment during Three Japanese Antarctic Research Expeditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daniel Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Tanaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.142-156. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00139160021972478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations of pesticides and social practices: the case of French farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feliot-Rippeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.157 - 166. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5055-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Adjustment during Three Japanese Antarctic Research Expeditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daniel Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Tanaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.142-156. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00139160021972478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an EVADE (EVAluation and DEbriefing) Method to Assess Trainees during Crisis Management Training for Major Hazards and Feedback Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.877-882. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1648147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social, Occupational, and Cultural Adaptation During a 12-Month Wintering in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheryl Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (9), pp.781 - 789. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3357/AMHP.4395.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les agriculteurs et les étudiants pensent l’objet pesticide : analyse discursive des représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garros-Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.221 - 237. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2016.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antarctica: Natural Laboratory and Space Analog for Psychological Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.7-17. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00139160021972405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective, Social, and Cognitive Outcomes During a 1-Year Wintering in Concordia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (8), pp.1073 - 1091. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0013916515583551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars-105 study : Time-courses and relationships between coping, defense mechanisms, emotions and depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gro Mjeldheim Sandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Yusupova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.52-58. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvp.2013.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'évaluation du risque à la gestion de la crise : le cas du syndrome des bâtiments malsains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chaventré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle-Dorcas Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.325-329. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être face aux incertitudes environnementales : Proposition d’un modèle d’évaluation et de gestion des syndromes des bâtiments malsains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chaventré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pollution atmosphérique, 219, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future perspectives on space psychology: Recommendations on psychosocial and neurobehavioural aspects of human spaceflight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel G de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berna van Baarsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ferlazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Kanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81 (2), pp.587 - 599. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2012.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam Gabriel Moser (1944-2011). Gabriel Moser, un combat incessant pour la psychologie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (3), pp.201-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie environnementale francophone aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2011.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale appliquée à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Psychologie sociale appliquée à l’environnement = Social psychology applied to the environment, 17 (3), pp.213 - 218. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2011.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements de protection face aux risques naturels : de la résistance à l'engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvina Colbeau-Justin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.Sous Presse. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2010.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome des bâtiments malsains ou syndrome psychogène collectif ? La raison face aux croyances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle-Dorcas Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (5), pp.401-407. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2010.0383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du modèle structural des représentations sociales à l'étude du confort dans les trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and recovery assessment during simulated microgravity: Effects of exercise during a long-term head down tilt bed rest in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.522-528. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvp.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects psychosociaux des stratégies de faire face à une inondation : soutien social, comparaison sociale et rumeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvina Colbeau-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Chahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Vanssay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (1), pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of places and setting preferences in a French Antarctic station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feliot - Rippeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (39), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0013916505285934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le leadership dans les situations extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'environnement, conceptions du métier et pratiques culturales des agriculteurs dans le cadre du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Germann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56 (2), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2005.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and Transformation of Relational Networks During an Antarctic Winter-Over</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (8), pp.1563 - 1586. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1559-1816.2004.tb02787.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal relationships in isolation and confinement: Long-term bed rest in head-down tilt position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moser Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 43 (3-6), pp.235-248. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0094-5765(98)00157-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénariser l'alerte NaTech : une approche basée sur l'étude d'accidents passés dans le bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gisquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GEORISQUE 2026, “Les risques environnementaux en Méditerranée : du diagnostic à la gestion”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tunis (CGMED); Université La Manouba (BiCADE); Université de Montpellier Paul-Valéry, Feb 2026, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et perceptions de l'eau, liens entre le grand public et la communauté scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer à l’imprévisible : la nécessaire confiance envers l’organisation de soin et les collègues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'éthique interdisciplinaire : éthique, confiance, santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions et relations entre affects et fatigue au cours d'une expédition polaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boebion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Public's Reaction to Simulated Alerts on Mobile Phones in France: Scale Effects, and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale des Ingénieurs de Tarbes, May 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03677680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hospitaliers français se sentent-ils prêts à gérer une catastrophe ? Une perspective psycho-sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2021 - 11ème congrès de l'Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et perception du risque des situations sanitaires exceptionnelles chez les personnels hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque ARPEnv : Défis environnementaux d’aujourd’hui et de demain : Mieux comprendre pour mieux accompagner le changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes hospital staff ready to manage the COVID-19 pandemic? A psycho-social approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS 2020 - The international emergency management society Annual Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging the preparation of hospital workers for sanitary crisis: application of the theory of planned behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSJC 2020 - 15e Journée Scientifique des Jeunes Chercheurs en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachement au lieu, soutien social et état de stress post-traumatique après une inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60E CONGRÈS DE LA SFP : APPRENTISSAGES, VULNÉRABILITÉS, PRÉVENTIONS -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social, occupational and cultural adaptation in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheryl Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stockage boues rouges et radioactivité : qu'en est il vraiment ? Étude préliminaire » « Les boues rouges, entre risques et perceptions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales des pesticides et évolution des pratiques agricoles chez les agriculteurs du Sud-Est de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs de l'ADRIPS (12 ; Dijon ; 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jun 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques émergents : des représentations sociales aux comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Zbinden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition écologique : de la perception à l’action. Colloque de l'ARPENV (5, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Pour la Recherche en Psychologie environnementale (ARPENV); Université Paris-Ouest (Nanterre, Paris - X), Jun 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales des pesticides chez les agriculteurs français : étude comparatives sur trois sites (Bretagne, Martinique, PACA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Feliot-Rippeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Arpenv, (5 ; Paris ; 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPENV (Association pour la Recherche en Psychologie Environnementale); Université Paris-Ouest, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements collectifs en situation de catastrophe, entre modèles théoriques et observations de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPEnv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie des personnes âgées : des représentations sociales de l’habitat idéal à la mesure de la qualité de vie au domicile particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot de Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’ARPENV - Association pour la Recherche en Psychologie Environnementale, (6 ; Paris ; 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPENV (Association pour la Recherche en Psychologie Environnementale), Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological investigations in analogue environments: the WISE 2005 Study. Workshop on Human Behaviour and Performance in Analogue Environments and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological investigations in analogue environments: the WISE 2005 Study.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycho-environmental aspects of human adaptation in space analogues : data from Concordia and bed rest studies. Workshop on Human Behaviour and Performance in Analogue Environnements and Stimulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-environmental aspects of human adaptation in space analogues : data from Concordia and bed rest studies. Workshop on Human Behaviour and Performance in Analogue Environnements and Stimulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and recovery assessment during simulated microgravity: Effects of exercise during a long-term head down tilt bed rest in women. 37th COSPAR Scientific Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and recovery assessment during simulated microgravity: Effects of exercise during a long-term head down tilt bed rest in women.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Canada. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnement. 7ème Congrès International de Psychologie Sociale en Langue Française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Roumanie. pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de l'espace urbain : aspects conatifs, cognitifs et affectifs. Congrès National de la Société Française de Psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation de l'espace urbain : aspects conatifs, cognitifs et affectifs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et transitions en milieux inhabituels : le cas des hivernages en bases polaires. Congrès de Psychologie « Changement, regards croisés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation et transitions en milieux inhabituels : le cas des hivernages en bases polaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment structurer un message d'alerte pour maximiser sa compréhension par la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awareness-raising and societal mediation about the use of fire and wildfire risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nîmes, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerter les populations sur Facebook, un cap à franchir pour l’autorité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Caparos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap'Alert 2019 - Diffuser autrement l'alerte à la population en cas de danger : une question de moyens ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Avignon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies cognitives de régulation émotionnelle et traits de personnalité en lien avec l'état de stress post-traumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Key Concepts in Environmental Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2023, 9781003382904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2022, 9782100841820, 2100841823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lydia Fernandez, 9782848354569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Press, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Emerging Public Health Issues and Risks (1st Edition) Multidisciplinary Approaches to the Changing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Roig; Karine Weiss; Véronique Thireau; Ed. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.314, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu au risque de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">InPress, 2010, ISBN/EAN 978-2-84835-189-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro Carrascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Begue-Shankland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie sociale : la science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.591-612, 2024, 9782807341388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.219-223, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site comportemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand; Karine Weiss; Enric Pol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de l'environnement : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Paradigme Environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.168-170, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.101-102, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachement au lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.28-31, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-anxiété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.85-86, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.90-92, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.77-80, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human spaces and nonhuman species: social representations of the risk of invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot de Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roig, B.; Weiss, K.; Thireau, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of emerging public health issues and risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.127-144, 2019, 978-0-12-813290-6. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813290-6.00006-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer les participants d’un exercice de formation à la gestion de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 93-112, 2019, 9781784065669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraînement numérique pour les autorités : qualifier la meilleure façon de communiquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Caparos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 135-156, 2019, 9781784065669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9 - Chemistry and Psychology: Cross Views on Pesticide Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Roig; Karine Weiss; Véronique Thireau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Emerging Public Health Issues and Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.225-242, 2019, 978-0-12-813290-6. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813290-6.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9: Social Impacts of pesticide usage: representation and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Roig, K. Weiss, V. Thireau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Emerging Public Health Issues and Risks, 1st Edition, Multidisciplinary Approaches to the Changing Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, In press, 9780128132913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Training for Authorities: What is the Best Way to Communicate During a Crisis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Caparos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 149-174, 2018, 978-1-119-55782-1. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119557869.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can We Evaluate the Participants of a Crisis Management Training Exercise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 103-124, 2018, 978-1-119-55782-1. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119557869.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Anthropocentric Approaches into Flood Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Nguyen-Huu Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Freddy Vinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 2, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 157-170, 2017, Risk Management, 978-1-78548-269-4. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-269-4.50011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions en situations extrêmes : situations spatiales et polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campo, Mickael and Louvet, Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions en sport et en EPS Enseignement, Performance et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.307-320, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions en situations extrêmes: situations spatiales et polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions en sport et en EPS : Enseignement, performance et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-306, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging risks and quality of life: Towards new dimensions of well-being?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of environmental psychology and QOL research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31416-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Vincent Joule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bourg; Alain Papaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.837-841, 2015, 978-2-13-058696-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a tool to assess trainees during crisis management training for major risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Podofillini, Bruno Sudret, Bozidar Stojadinovic, Enrico Zio and Wolfgang Kröger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, CRC Press, pp.195-202, 2015, ESREL 2015, 9781315648415. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19094-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu au risque de l'environnement : regards croisés de la psychologie environnementale - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’individu au risque de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Press, pp.17-22, 2014, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02325428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand; Sandrine Depeau; Karine Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’individu au risque de l’environnement : regards croisés de la psychologie environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-322, 2014, Ouvertures Psy, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 16. Qualité environnementale et comportements écocitoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à la psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.243-255, 2014, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.lecom.2014.01.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et essor de la psychologie environnementale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand, Sandrine Depeau, Karine Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’individu au risque de l’environnement : regards croisés de la psychologie environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InPress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-18, 2014, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et psychologie environnementale : confrontations et complémentarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro-Carrascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand; Sandrine Depeau; Karine Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'individu au risque de l'environnement : regards croisés de la Psychologie environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-112, 2014, Ouverture psy, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bègue; Olivier Desrichard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de Psychologie Sociale: La Science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.567-584, 2013, 9782804182472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie et l’école : regards sur la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Millotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des enseignants : professionnalisation et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.101-117, 2012, Sociétés, ISSN 1628-5409, 978-2-36441-009-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redesigning nature and managing risk : social representation, change and resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Batel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Devine-Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Kronberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Health and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hogrefe, pp.227-241, 2010, Advances in people-environment studies, 978-0-88937-374-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondation : Agir en prévention Développer des comportements individuels adaptés pour réduire sa vulnérabilité aux risques inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ragot-Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vindry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rhodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TS2-LMA, Univ Eiffel; SMBS; Cabinet Autrement DIT; CHROME. 2023, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVDOU Réduction de la Vulnérabilité Sismique & Développement d'Outils de Sensibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colbeau-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pacte, Laboratoire de sciences sociales - Grenoble (France). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00993746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId316"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine Weiss </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en psychologie sociale et environnementale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION ET DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007	 HABILITATION A DIRIGER DES RECHERCHES EN PSYCHOLOGIE SOCIALE ET ENVIRONNEMENTALEDocument de synthèse intitulé : « L’individu face aux contraintes environnementales : processus d’adaptation et équilibre ».HDR soutenue le 7 décembre 2007 à l’Université Paris-Descartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 DOCTORAT EN PSYCHOLOGIE SOCIALE ET ENVIRONNEMENTALE(mention très honorable, avec félicitations du jury à l’unanimité)Thèse intitulée « Gestion des relations interpersonnelles en milieu confiné »,soutenue le 25 janvier 1999 à l’Université Paris-Descartes sous la direction du Professeur G. Moser,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2010 	Professeur à l’Université de Nîmes2008-10	Professeur à l’Université de Bourgogne, rattachée au Laboratoire SPMS « Socio-Psychologie et Management du Sport » (EA 4180).2000-08	Maître de Conférences à l’Université de Bourgogne, rattachée jusqu’en 2003 au LPCS (Laboratoire de Psychologie Clinique et Sociale), puis au Laboratoire « Socio-Psychologie et Management du Sport » à partir de 2006.2003-06	Chercheur associée au Laboratoire de Psychologie Environnementale (Université Paris 5, UMR 8069). Participation à l’axe 2 du laboratoire : « Réponses humaines aux phénomènes écologiques ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997-98 & 1999-2000ATER à l’Université Paris-Descartes (Laboratoire de Psychologie Environnementale).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-99 	Chercheur sous contrat au Laboratoire de Psychologie Environnementale (Université Paris-Descartes, UMR 8069).Participation à l’axe 2 du laboratoire : « Ajustements psychologiques et comportementaux dans des sites spécifiques ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JUIN/SEPT 1998 Stage de recherche au Laboratoire de Restriction des Stimulations Environnementales (« Rest Lab », Department of psychology, University of British Columbia, Vancouver), sous la direction du Professeur P. Suedfeld.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-97 	Allocataire de recherches (Ministère de l’Enseignement Supérieur et de la Recherche) au Laboratoire de Psychologie Environnementale (Université Paris-Descartes, UMR 8069).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Responsabilité de contrats de recherches :  **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019	Accompagner les familles dans la lutte contre le gaspillage alimentaire (SENSI-GASPI -  financement ADEME)2013-2015	Représentation des pesticides et pratiques des agriculteurs (PSYCHOPEST - financement Ecophyto)2012-2015	Représentations des risques naturels et comportements de préventions : inondations, glissement de terrain et séisme. Une comparaison Colombie-France (Financement EcosNord, collaboration Université d’Antioquia)2011-2012	Evaluation d’une démarche d’adaptation comportementale d’une population face au risque inondation : mise en évidence des facteurs de réussite et des impacts psychologique et social (collaboration CEPRI ; financement EP Loire & FEDER)2008-2011- Adaptation, group structure and communications from complementary approaches of confined and isolated crews: the MARS 500 Program (Collaboration : SPMS - Dijon, Laboratoire de Psychologie Appliquée de l’Université Champagne-Ardennes, German Aerospace Center, Ethospace, IBMP - Moscou). Programme soutenu par l’ESA (Agence Spaciale Européenne) et financé par le CNES (Centre national des Etudes Spatiales).2005 - Psychological investigations of adaptation and well-being during a long term bedrest (LPEnv & SPMS). Programme soutenu par l’ESA (RA-03-LTBR) et financé par le CNES.2003-2006 - Déterminants environnementaux physiques et sociaux du sentiment de confort chez les usagers de la SNCF (LPEnv & SNCF Grandes Lignes – Direction de la recherche SNCF). Ce contrat a donné lieu à un stage post-doctoral de 3 ans que j’ai encadré au sein du Laboratoire de Psychologie Environnementale (stagiaire : D. Marchand).2002 - Facteurs individuels et psychosociaux de l’adaptation en hivernage : attentes, représentations et intérêts lors des périodes de transition (LPEnv & IPEV – Institut Polaire Expéditions Paul-Émile Victor – Programme « Psychosoc » N° 347 financé par l’IPEV).2001 - La culture d’adaptation et sa transmission lors de la période de co-présence des hivernants et campagnards d’été sur les bases Alfred-Faure et Dumont-D’Urville :  approches anthropologique et psychologique (LPEnv & IPEV – Programme « Ethnocro » financé par l’IPEV).1999 - Intérêts professionnels et personnels liés à l’adaptation individuelle et sociale en hivernage (LPEnv & IPEV – Programme « Limef » financé par l’IPEV).1997 - Etude des déterminants des conduites sociales et spatiales en hivernage (LPEnv, financement IFRTP Institut Français pour la Recherche et la Technologie Polaires).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Participation à d’autres contrats de recherches :  **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-2026 – Vivre avec le feu : perceptions et utilisations du brûlage dirigé dans le PNR des Pré-Alpes d’Azur (projet interdisciplinaire financé par la Fondation MAIF pour la recherche, coordonné par le PNR)2023-2026 – RESILIAGE : Advancing holistic understanding of community RESILIence and heritAGE drivers through community-based methodologies (projet européen finance par HORIZON CL3, piloté par M. Tamborino, politecnico Di Torino)2023-2026 - ANR DEESAC : Durabilité et exploitabilité des eaux souterraines des aquifères captifs ou sous couverture (projet interdisciplinaire financé par le PEPR exploratoire Onewater, coordonné par C. Marlin, UMR GEOPS)2023-2026 – AlertKnow : Co-construire l’alerte de demain, avec et pour les citoyens (projet interdisciplinaire financé par la Fondation MAIF pour la recherche, coordonné par J. Douvinet, UMR Espace)2022- AQUIREUSE : Etude de la faisabilité technologique de la recharge d’aquifère à partir d’une eau usée traitée via le suivi de paramètres physico-chimiques, de micropolluants et de la perception du risque par les usagers (projet interdisciplinaire financé par la région Occitanie)2020-2022 ANR CAP4ALERT (Capitaliser les connaissances acquises sur les Capacités d’action (autorités vs . individus) et le Protocole d’Alerte Commun (CAP) pour accompagner un changement de Cap et proposer une Alerte multicanale en France. Projet interdisciplinaire coordonné par J. Douvinet (Université d’Avignon, UMR ESPACE)2020-2021 Photodepol : Risques associées à la dispersion dans l’environnement des polluants contenues dans les matrices eaux/boues de STEP : importance d’un pré-traitement de photo-oxydation et perception des risques chez les usagers et utilisateurs potentiels. Projet interdisciplinaire coordonné par G. Plantard (Laboratoire Promes, Université de Perpignan).2018-2021  ANR DEUFI (Detailing Urban Flood Impact). Financement AAPG ANR 2018. Projet interdisciplinaire coordonné par A. Paquier (IRSTEA Lyon)2017-2021	A millennium of interaction between societies and environments in Arctic and sub-Arctic regions (ANR générique ; projet interdiscipinaire dirigé par E. Gauthier, Laboratoire Chrono-environnement, UMR CNRS 6249)2019-2020 TASOMA : Optimisation Spatiale de l’Alerte Tsunami en Méditerranée française. Projet coordonné par M. Perroche (Laboratoire GRED, Université Montpellier 3 - Paul Valery).2017-2018 Evaluer les comportements individuels en situation de crise : de l'expérimentation aux modèles multi-agents (Simulation and Multi-Agent Risk Experiment). (Financement PEPS MSH - Projet porté par M. Amalric, UMR CITERES)2015-2017 EXPOVIS : Caractérisation de l'exposition et évaluation des risques chroniques chez l'homme associés à la contamination de l'eau par les contaminants organiques (financement ANSES. Projet interdisciplinaire dirigé par C. Le Gal La Salle, Unîmes).2013-2016 « TRIAGE » : Traçabilité, Identification, Reconnaissance et Gestion de Victimes de Catastrophes (financement ANR CSOSG 2012. Projet interdisciplinaire dirigé par S. Brangoulo, Morpho).2011-2016	Groenland vert : impacts et représentations de la variabilité et du changement climatique sur la productivité végétale (financement ANR Changements Environnementaux Planétaires et Sociétés). Projet interdisciplinaire dirigé par V. Masson-Delmotte (LSCE).2011	Réduction de la vulnérabilité sismique et développement d’outils (Unîmes – CSTB-CNRS ; financement MEEDDM).2010	Du syndrome des bâtiments malsains au syndrome psychogène collectif : quelle est la part de l’environnement et de la subjectivité dans l’expression des syndromes sanitaires collectifs survenant dans les bâtiments et pour quelles modalités de gestion ? (collaboration CSTB, sous la direction de D. Marchand ; financement Primequal).2009 	Identification des leviers d’une culture du risque inondation (Programme soutenu par le CSTB, programme « villes et territoires durables » & Université de Bourgogne).2005 - Behavior, Coping, Group phenomenon, and psychosocial adaptation to isolation and confinement in a multicultural group: combination of psychological, ethological and ethnographic methods. (LPEnv ; Laboratoire de psychologie appliquée « stress et société » EA 2073 ; ENEA, Université de Rome ; University of California San Diego; East Carolina University; Groupe de Recherche et d’Etude en Ethologie Humaine et Spatiale ; & University of Rochester. Recherche financée par l’ESA : RA-03-Concordia).2003-2005 - De l’incrédulité à l’engagement individuel : facteurs explicatifs de l’incrédulité face aux risques d’inondation et outils à élaborer pour amener riverains et décideurs à adopter un comportement responsable à la hauteur du risque d’inondation (LPEnv & Agence de l'eau Loire Bretagne - DIREN Centre - EP Loire).2001 - Analyse psychosociologique auprès des sinistrés des inondations de la Somme (LPEnv, LPCS & Ministère de l’Environnement - Appui à la Mission Interministérielle sur les crues de la Somme ; Lettre de commande LC n° 26-1).2000 - La résilience lors d’inondations catastrophiques : le rôle du support social et son impact sur les procédures de gestion du risque (Programme Risque Inondation, Ministère de l’Aménagement du Territoire et de l’Environnement).1996 - Les citadins et l’eau : contrastes et similitudes dans le Monde. Représentations et rapports à l’eau à Ouagadougou (Agence de l’Eau, Bassin Seine-Normandie).1994 - Relations interpersonnelles lors d’une expérience de « décubitus anti-orthostatique » (LPEnv & ESA-CNES- MEDES).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCADREMENT SCIENTIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parrainage d’Habilitation à Diriger des Recherches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Schleyer-Lindenmann, A. (2023). Psychologie environnementale et psychologie culturelle : contribution à l’étude de l’adaptation des sociétés littorales au changement climatique. Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Caparos, S. (2017). Perspectives culturelles dans l’étude de la cognition. Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Michel-Guillou, E. (2015). Appréhender la relation des individus aux problématiques environnementales naturelles comme phénomènes complexes. Université de Bretagne Occidentale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nicolas, M. (2011). Processus d’adaptation psychologique en situations extrêmes. Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement doctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arragon, M. (2024-…). Vers une conciliation entre les recommandations institutionnelles et les adaptations individuelles des populations face au risque inondation (co-direction 50% F. Grelot ; financement région occitanie).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jaffrezic, C. (2024- …). Apprendre des Retours d'Expérience : Méthodes et Enjeux pour une Gestion Optimisée du processus d’alerte face à une situation de crise (co-direction 20% J. Douvinet, E. Gisquet, E. Daudé ; financement PEPR IRIMA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Gal, A. (2023- …). Vivre avec le feu : perceptions du risque incendie et du brûlage dirigé pour la co-construction citoyenne d’une communication territoriale (co-direction 50% B. Gisclard ; financement Fondation MAIF et Société Warucene).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sargenti, J. (2022- …). La notion de confort dans les stations polaires et l’influence de l’espace architectural sur la psychologie et la physiologie de l’Homme, indices de conception d’une architecture raisonnée pour les milieux hostiles polaires (co-direction 50%  L. Reynes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jezierski, T. (2024). Application d’autodiagnostic de vulnérabilité personnelle et Technologie persuasive au service de la prévention du risque inondation (co-direction 50% I. Ragot-Court ; financement région Occitanie).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Safiou-Pemba, C. (2023). Approche Psychosociale des comportements environnementaux : une étude interculturelle (Bourse d’Etat Gabon).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agostinelli, B. (2023). Gestion de crise et inondations : du discours à la mutualisation des ressoures humaines d’un territoire (co-direction 50% PM. Riccio, PR ; contrat doctoral IMT Mines-Alès).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bossard, M. (2021).  Se sentir prêt à faire face à une situation sanitaire exceptionnelle : le cas des praticiens hospitaliers (co-direction G. Dusserre ; contrat doctoral IMT-Mines Alès)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laverdet, C. (2021). Réseaux sociaux en gestion d’urgence (Contrat doctoral MNSER)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Puechlong, C. (2020) Pour un accompagnement thérapeutique des victimes d'inondation: analyse des vulnérabilités individuelles et psychosociales liées aux états de stress post-traumatiques. (co-direction : E. Charbonnier ; financement région Occitanie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gisclard, B. (2017). L’innovation sociale territorialisée : un levier de réappropriation du risque inondation par les habitants. L’exemple des crues rapides dans les territoires ruraux du Gard et du Vaucluse (co-direction : L. Grasland, UMR ESPACE, Université d’Avignon).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valette, A. (2017). Le rôle des pesticides dans le choix de la conversion bio chez les agriculteurs. Etude de la dynamique de changement des représentations et des pratiques (co-direction : P. Rateau ; financement Université de Nîmes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De Battista, M. (2017). Représentation du vieillissement et qualité de vie des personnes âgées (Financement I2ML)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lapierre, D. (2016). L'apport des approches psycho sociologiques pour l'amélioration de la formation à la gestion de crise (financement Université de Nîmes & Ecole des Mines d’Alès).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chesterman, A. (2015). De la prévention des risques sismiques en région PACA : comment passer des prescriptions aux comportements ? (co-direction P. Rateau ; financement région PACA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Barthélémy, L. (2008). La relation Citadin-Eau et Les Déterminants des Comportements  Pro-Environnementaux. Co-Direction G. Moser (Université Paris-Descartes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charras, K. (2008). Environnement et Santé mentale : Des conceptions psycho-environnementales de la maladie d’Alzheimer à la définition de paramètres environnementaux pour une prise en charge adaptée des personnes avec autisme. Co-Direction G. Moser (Université Paris-Descartes) et S. Tordjman (Université Rennes 1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement post-doctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Zouhri, B. (2013-2014). Post-doctorante sur le programme « Psychopest » (Ecophyto 2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lopez, A. (2013-2014). Post-doctorante sur le programme TRIAGE (ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Richard, I. (2012). Groenland vert : changement climatique et pratiques agricoles dans le Sud du Groenland. Financement ANR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Richard, I. (2011). Evaluation d’une démarche d’adaptation comportementale d’une population face au risque inondation. Financement EP Loire & Feder.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marchand, D. (2003-2006). Déterminants environnementaux physiques et sociaux du sentiment de confort chez les usagers de la SNCF. Post-doc au Laboratoire de Psychologie Environnementale dans le cadre du contrat de recherche ACONIT avec la Direction de la recherche de la SNCF.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of gender in flood mortality in European and Mediterranean territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Diakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papagiannaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather, Climate, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/WCAS-D-25-0049.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring the Compliance of Cell Broadcast Alert Messages: Application in France and Insights for Authorities and Future Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Cain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miangaly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.106149. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2026.106149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique professionnelle, clé de la confiance des hospitaliers envers leur préparation aux crises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etiqe.2026.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of goal frame and risk perception on digital flood prevention tool acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Jezierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ragot-Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1454078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a pool-type photoreactor operating in continuous mode under solar irradiation for the treatment of pollutants contained in wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Reoyo-Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 285, pp.119470. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.119470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éco-anxiété, et les victimes du changement climatique. Perspectives psychologiques et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Canali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 10 (1), pp.29-40. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lpe.010.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of environmental crisis perception and trait anxiety on the level of eco-worry and climate anxiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Betry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anxiety Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.102799. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.janxdis.2023.102799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of readiness to manage COVID-19 among hospital workers: An individual, collective, and institutional process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (8), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5055/jem.0744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Hospital Workers Feel They Are Ready to Manage a Sanitary Crisis in a Pre-Crisis Context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Medicine and Public Health Preparedness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (5), pp.2029 - 2035. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dmp.2021.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la perception de notifications d’alerte scénarisées dans différents contextes en France : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cavalière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1029. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous degradation of micropollutants in real world treated wastewaters by photooxidation in dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reoyo-Prats Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gal Lassalle Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, pp.118777. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mortalité liée aux inondations en région méditerranéenne française (1980–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (1), pp.2097022. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2022.2097022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the links between emotional regulation strategies and sense of place in the expression of symptoms of post-traumatic stress disorder in flood victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76, pp.101656. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvp.2021.101656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve alert systems: the technical, human, environmental and structural aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Knowledge and Risk Perception about Antibiotic Resistance in Biology and Mathematics Young Students in Nîmes University in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Duvauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (18), pp.9692. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18189692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of personality traits and cognitive emotion regulation strategies in symptoms of post-traumatic stress disorder among flood victims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.101688. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de risque du développement de trouble de stress post-traumatique après une inondation : une revue de la littérature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cap0000244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When factors of risk perception are an obstacle to risk representation: Earthquakes in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chesterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (1), pp.31-39. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incertitude, un facteur explicatif de l’évolution de crises environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chaventré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70 (2) (548), pp.105-116. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.548.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation locale d'un problème global : la représentation sociale du changement climatique en France et au Groenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le rôle de l'incertitude dans la construction sociale des problématiques environnementales, 70-2 (548), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.548.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social, Occupational, and Cultural Adaptation During a 12-Month Wintering in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheryl Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (9), pp.781 - 789. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3357/AMHP.4395.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les agriculteurs et les étudiants pensent l’objet pesticide : analyse discursive des représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garros-Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.221 - 237. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2016.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Adjustment during Three Japanese Antarctic Research Expeditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daniel Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Tanaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.142-156. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00139160021972478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations of pesticides and social practices: the case of French farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feliot-Rippeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.157 - 166. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5055-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Adjustment during Three Japanese Antarctic Research Expeditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daniel Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Tanaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.142-156. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00139160021972478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an EVADE (EVAluation and DEbriefing) Method to Assess Trainees during Crisis Management Training for Major Hazards and Feedback Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.877-882. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1648147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antarctica: Natural Laboratory and Space Analog for Psychological Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.7-17. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00139160021972405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective, Social, and Cognitive Outcomes During a 1-Year Wintering in Concordia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Suedfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (8), pp.1073 - 1091. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0013916515583551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars-105 study : Time-courses and relationships between coping, defense mechanisms, emotions and depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gro Mjeldheim Sandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Yusupova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.52-58. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvp.2013.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'évaluation du risque à la gestion de la crise : le cas du syndrome des bâtiments malsains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chaventré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle-Dorcas Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.325-329. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être face aux incertitudes environnementales : Proposition d’un modèle d’évaluation et de gestion des syndromes des bâtiments malsains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chaventré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pollution atmosphérique, 219, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future perspectives on space psychology: Recommendations on psychosocial and neurobehavioural aspects of human spaceflight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel G de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berna van Baarsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ferlazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Kanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81 (2), pp.587 - 599. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2012.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie environnementale francophone aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2011.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam Gabriel Moser (1944-2011). Gabriel Moser, un combat incessant pour la psychologie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (3), pp.201-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale appliquée à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Psychologie sociale appliquée à l’environnement = Social psychology applied to the environment, 17 (3), pp.213 - 218. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2011.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements de protection face aux risques naturels : de la résistance à l'engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvina Colbeau-Justin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.Sous Presse. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2010.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome des bâtiments malsains ou syndrome psychogène collectif ? La raison face aux croyances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle-Dorcas Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (5), pp.401-407. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2010.0383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du modèle structural des représentations sociales à l'étude du confort dans les trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and recovery assessment during simulated microgravity: Effects of exercise during a long-term head down tilt bed rest in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.522-528. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvp.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects psychosociaux des stratégies de faire face à une inondation : soutien social, comparaison sociale et rumeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvina Colbeau-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Chahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Vanssay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (1), pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of places and setting preferences in a French Antarctic station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feliot - Rippeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (39), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0013916505285934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'environnement, conceptions du métier et pratiques culturales des agriculteurs dans le cadre du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Germann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56 (2), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2005.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le leadership dans les situations extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and Transformation of Relational Networks During an Antarctic Winter-Over</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (8), pp.1563 - 1586. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1559-1816.2004.tb02787.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal relationships in isolation and confinement: Long-term bed rest in head-down tilt position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moser Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 43 (3-6), pp.235-248. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0094-5765(98)00157-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénariser l'alerte NaTech : une approche basée sur l'étude d'accidents passés dans le bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gisquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GEORISQUE 2026, “Les risques environnementaux en Méditerranée : du diagnostic à la gestion”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tunis (CGMED); Université La Manouba (BiCADE); Université de Montpellier Paul-Valéry, Feb 2026, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et perceptions de l'eau, liens entre le grand public et la communauté scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer à l’imprévisible : la nécessaire confiance envers l’organisation de soin et les collègues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'éthique interdisciplinaire : éthique, confiance, santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions et relations entre affects et fatigue au cours d'une expédition polaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boebion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Public's Reaction to Simulated Alerts on Mobile Phones in France: Scale Effects, and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale des Ingénieurs de Tarbes, May 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03677680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hospitaliers français se sentent-ils prêts à gérer une catastrophe ? Une perspective psycho-sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2021 - 11ème congrès de l'Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et perception du risque des situations sanitaires exceptionnelles chez les personnels hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque ARPEnv : Défis environnementaux d’aujourd’hui et de demain : Mieux comprendre pour mieux accompagner le changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes hospital staff ready to manage the COVID-19 pandemic? A psycho-social approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS 2020 - The international emergency management society Annual Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging the preparation of hospital workers for sanitary crisis: application of the theory of planned behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSJC 2020 - 15e Journée Scientifique des Jeunes Chercheurs en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachement au lieu, soutien social et état de stress post-traumatique après une inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60E CONGRÈS DE LA SFP : APPRENTISSAGES, VULNÉRABILITÉS, PRÉVENTIONS -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social, occupational and cultural adaptation in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheryl Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stockage boues rouges et radioactivité : qu'en est il vraiment ? Étude préliminaire » « Les boues rouges, entre risques et perceptions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques émergents : des représentations sociales aux comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Zbinden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition écologique : de la perception à l’action. Colloque de l'ARPENV (5, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Pour la Recherche en Psychologie environnementale (ARPENV); Université Paris-Ouest (Nanterre, Paris - X), Jun 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales des pesticides et évolution des pratiques agricoles chez les agriculteurs du Sud-Est de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs de l'ADRIPS (12 ; Dijon ; 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jun 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales des pesticides chez les agriculteurs français : étude comparatives sur trois sites (Bretagne, Martinique, PACA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Feliot-Rippeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Arpenv, (5 ; Paris ; 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPENV (Association pour la Recherche en Psychologie Environnementale); Université Paris-Ouest, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements collectifs en situation de catastrophe, entre modèles théoriques et observations de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPEnv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie des personnes âgées : des représentations sociales de l’habitat idéal à la mesure de la qualité de vie au domicile particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot de Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’ARPENV - Association pour la Recherche en Psychologie Environnementale, (6 ; Paris ; 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPENV (Association pour la Recherche en Psychologie Environnementale), Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological investigations in analogue environments: the WISE 2005 Study. Workshop on Human Behaviour and Performance in Analogue Environments and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological investigations in analogue environments: the WISE 2005 Study.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycho-environmental aspects of human adaptation in space analogues : data from Concordia and bed rest studies. Workshop on Human Behaviour and Performance in Analogue Environnements and Stimulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-environmental aspects of human adaptation in space analogues : data from Concordia and bed rest studies. Workshop on Human Behaviour and Performance in Analogue Environnements and Stimulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and recovery assessment during simulated microgravity: Effects of exercise during a long-term head down tilt bed rest in women. 37th COSPAR Scientific Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and recovery assessment during simulated microgravity: Effects of exercise during a long-term head down tilt bed rest in women.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Canada. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnement. 7ème Congrès International de Psychologie Sociale en Langue Française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Roumanie. pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de l'espace urbain : aspects conatifs, cognitifs et affectifs. Congrès National de la Société Française de Psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation de l'espace urbain : aspects conatifs, cognitifs et affectifs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et transitions en milieux inhabituels : le cas des hivernages en bases polaires. Congrès de Psychologie « Changement, regards croisés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation et transitions en milieux inhabituels : le cas des hivernages en bases polaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awareness-raising and societal mediation about the use of fire and wildfire risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nîmes, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment structurer un message d'alerte pour maximiser sa compréhension par la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerter les populations sur Facebook, un cap à franchir pour l’autorité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Caparos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap'Alert 2019 - Diffuser autrement l'alerte à la population en cas de danger : une question de moyens ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Avignon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies cognitives de régulation émotionnelle et traits de personnalité en lien avec l'état de stress post-traumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Key Concepts in Environmental Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2023, 9781003382904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2022, 9782100841820, 2100841823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Press, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Emerging Public Health Issues and Risks (1st Edition) Multidisciplinary Approaches to the Changing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Roig; Karine Weiss; Véronique Thireau; Ed. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.314, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lydia Fernandez, 9782848354569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu au risque de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">InPress, 2010, ISBN/EAN 978-2-84835-189-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro Carrascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Begue-Shankland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie sociale : la science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.591-612, 2024, 9782807341388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.219-223, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site comportemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand; Karine Weiss; Enric Pol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de l'environnement : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Paradigme Environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.168-170, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.101-102, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachement au lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.28-31, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-anxiété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.85-86, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.90-92, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Marchand, E. Pol, &amp; K. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.77-80, 2022, 9782100828289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraînement numérique pour les autorités : qualifier la meilleure façon de communiquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Caparos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 135-156, 2019, 9781784065669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer les participants d’un exercice de formation à la gestion de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 93-112, 2019, 9781784065669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human spaces and nonhuman species: social representations of the risk of invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot de Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roig, B.; Weiss, K.; Thireau, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of emerging public health issues and risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.127-144, 2019, 978-0-12-813290-6. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813290-6.00006-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9 - Chemistry and Psychology: Cross Views on Pesticide Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Roig; Karine Weiss; Véronique Thireau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Emerging Public Health Issues and Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.225-242, 2019, 978-0-12-813290-6. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813290-6.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can We Evaluate the Participants of a Crisis Management Training Exercise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 103-124, 2018, 978-1-119-55782-1. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119557869.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Training for Authorities: What is the Best Way to Communicate During a Crisis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Caparos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 149-174, 2018, 978-1-119-55782-1. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119557869.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9: Social Impacts of pesticide usage: representation and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Roig, K. Weiss, V. Thireau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Emerging Public Health Issues and Risks, 1st Edition, Multidisciplinary Approaches to the Changing Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, In press, 9780128132913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Anthropocentric Approaches into Flood Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Nguyen-Huu Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Freddy Vinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 2, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 157-170, 2017, Risk Management, 978-1-78548-269-4. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-269-4.50011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions en situations extrêmes : situations spatiales et polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campo, Mickael and Louvet, Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions en sport et en EPS Enseignement, Performance et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.307-320, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions en situations extrêmes: situations spatiales et polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Gaudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions en sport et en EPS : Enseignement, performance et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-306, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging risks and quality of life: Towards new dimensions of well-being?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Zouhri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of environmental psychology and QOL research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31416-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Vincent Joule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bourg; Alain Papaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.837-841, 2015, 978-2-13-058696-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a tool to assess trainees during crisis management training for major risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Podofillini, Bruno Sudret, Bozidar Stojadinovic, Enrico Zio and Wolfgang Kröger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, CRC Press, pp.195-202, 2015, ESREL 2015, 9781315648415. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19094-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 16. Qualité environnementale et comportements écocitoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à la psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.243-255, 2014, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.lecom.2014.01.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et essor de la psychologie environnementale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand, Sandrine Depeau, Karine Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’individu au risque de l’environnement : regards croisés de la psychologie environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InPress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-18, 2014, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand; Sandrine Depeau; Karine Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’individu au risque de l’environnement : regards croisés de la psychologie environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-322, 2014, Ouvertures Psy, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et psychologie environnementale : confrontations et complémentarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro-Carrascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Marchand; Sandrine Depeau; Karine Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'individu au risque de l'environnement : regards croisés de la Psychologie environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-112, 2014, Ouverture psy, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu au risque de l'environnement : regards croisés de la psychologie environnementale - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’individu au risque de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Press, pp.17-22, 2014, 978-2-84835-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02325428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bègue; Olivier Desrichard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de Psychologie Sociale: La Science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.567-584, 2013, 9782804182472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie et l’école : regards sur la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Millotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des enseignants : professionnalisation et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.101-117, 2012, Sociétés, ISSN 1628-5409, 978-2-36441-009-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redesigning nature and managing risk : social representation, change and resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Batel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Devine-Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Kronberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Health and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hogrefe, pp.227-241, 2010, Advances in people-environment studies, 978-0-88937-374-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondation : Agir en prévention Développer des comportements individuels adaptés pour réduire sa vulnérabilité aux risques inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ragot-Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vindry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rhodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TS2-LMA, Univ Eiffel; SMBS; Cabinet Autrement DIT; CHROME. 2023, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVDOU Réduction de la Vulnérabilité Sismique & Développement d'Outils de Sensibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colbeau-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pacte, Laboratoire de sciences sociales - Grenoble (France). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00993746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId316"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D9A4481"/>
+    <w:nsid w:val="86A597B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64DBBFA3"/>
+    <w:nsid w:val="62401FAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="282E4E50"/>
+    <w:nsid w:val="5EFB91DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Diakakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papagiannaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Petrucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-25-0049.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592161v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Cain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Sutton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Gallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106149" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bossard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fleureau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2026.01.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Parmentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Aroua" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Betry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Rivi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.janxdis.2023.102799" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reoyo-Prats" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Sellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somar Khaska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119470" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.010.0029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jezierski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ragot-Court" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1454078" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5055/jem.0744" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lewandowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2097022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760289v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavali&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39454" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03378793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dmp.2021.270" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reoyo-Prats Brice" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gal Lassalle Corinne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118777" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101656" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189692" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117871v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000244" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101688" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesterman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2018.12.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaventr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0105" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Suedfeld" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel Steel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Tanaka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00139160021972478" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AAEAD720FDFFCB4AAFAD7C93E6E8C62116CFF17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644887v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Zouhri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5055-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149531v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534485v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648147" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Bishop" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Gaudino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4395.2016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644873v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zouhri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garros-Levasseur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.05.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149517v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00139160021972405" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2002BA7D6664CACC7170A0C0F316C061DE34B69C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916515583551" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Mjeldheim Sandal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yusupova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2013.05.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676933v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle-Dorcas Laffitte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0632" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703948v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634243v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G de La Torre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna van Baarsen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferlazzo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Kanas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2012.08.013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z4R9CWH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149493v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2011.01.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759133v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2011.01.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00572521v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvina Colbeau-Justin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2010.02.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCDF573T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676989v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0383" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570423v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510437v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2009.08.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00562132v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Chahraoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vanssay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00568198v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliot - Rippeault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Richard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916505285934" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346292v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00561084v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Moser" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.04.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL1M4ZH2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149552v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2004.tb02787.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSB6Z2QJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149544v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moser Gabriel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0094-5765(98)00157-X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3T9SDLG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572911v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gisquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484367v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783466v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Fleureau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677680v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03269931v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03269920v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974972v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974957v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197170v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606160v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623619v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407394v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Valette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361503v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zbinden" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407393v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301783v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511068v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510762v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510494v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510490v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510775v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510772v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324811v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067696v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Le Gall" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Behra" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509822v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laverdet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160682v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880109v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pol" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322256v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Marchand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731533v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpress.fr/livre/psychologie-sociale-environnementale/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149000v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922271v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/management-of-emerging-public-health-issues-and-risks/roig/978-0-12-813290-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731579v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpress.fr/livre/lindividu-au-risque-de-lenvironnement/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149595v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880140v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880212v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513301v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880205v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880199v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880160v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880193v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880172v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880185v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149022v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00006-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315482v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315487v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734981v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00009-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925431v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923833v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923819v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703914v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nguyen-Huu Gisclard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785482694500111" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50011-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359184v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634253v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457994v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31416-7_29" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826026v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Vincent Joule" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_de_la_pens%C3%A9e_%C3%A9cologique" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534534v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-30" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325428v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355488v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/lindividu-au-risque-de-lenvironnement/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692898v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.lecom.2014.01.0243" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980567v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355452v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826260v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moser" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804182472-traite-de-psychologie-sociale" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184977v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Favrel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millotte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676995v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Batel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Devine-Wright" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kronberger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04553285v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Nieto" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aillerie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vindry" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rhodet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993746v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colbeau-Justin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cartier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Diakakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papagiannaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Petrucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-25-0049.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592161v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Cain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Sutton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Gallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106149" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bossard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fleureau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2026.01.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jezierski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ragot-Court" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1454078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reoyo-Prats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Sellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somar Khaska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119470" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.010.0029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Parmentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Aroua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Betry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Rivi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.janxdis.2023.102799" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5055/jem.0744" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03378793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dmp.2021.270" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavali&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39454" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reoyo-Prats Brice" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gal Lassalle Corinne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118777" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525461v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lewandowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2097022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101656" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189692" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094717v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101688" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117871v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000244" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesterman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2018.12.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaventr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0105" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0117" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Bishop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Gaudino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4395.2016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zouhri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garros-Levasseur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.05.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Suedfeld" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel Steel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Tanaka" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00139160021972478" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AAEAD720FDFFCB4AAFAD7C93E6E8C62116CFF17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Zouhri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5055-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149531v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534485v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648147" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149517v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00139160021972405" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2002BA7D6664CACC7170A0C0F316C061DE34B69C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916515583551" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Mjeldheim Sandal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yusupova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2013.05.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676933v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle-Dorcas Laffitte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0632" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703948v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634243v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G de La Torre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna van Baarsen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferlazzo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Kanas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2012.08.013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z4R9CWH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759426v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2011.01.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759133v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2011.01.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00572521v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvina Colbeau-Justin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2010.02.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCDF573T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676989v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0383" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570423v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510437v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2009.08.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00562132v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Chahraoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vanssay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00568198v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliot - Rippeault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Richard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916505285934" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00561084v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Moser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.04.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL1M4ZH2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346292v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149552v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2004.tb02787.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSB6Z2QJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149544v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moser Gabriel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0094-5765(98)00157-X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3T9SDLG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572911v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gisquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484367v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783466v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Fleureau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677680v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03269931v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03269920v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974972v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974957v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197170v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606160v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623619v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361503v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zbinden" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407394v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Valette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407393v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301783v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511068v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510762v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510494v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510490v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510775v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510772v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067696v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Le Gall" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Behra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324811v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509822v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laverdet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160682v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880109v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pol" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322256v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Marchand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149000v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922271v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/management-of-emerging-public-health-issues-and-risks/roig/978-0-12-813290-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731533v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpress.fr/livre/psychologie-sociale-environnementale/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731579v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpress.fr/livre/lindividu-au-risque-de-lenvironnement/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149595v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880140v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880212v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513301v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880205v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880199v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880160v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880193v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880172v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880185v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315487v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315482v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149022v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00006-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734981v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00009-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923819v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923833v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925431v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703914v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nguyen-Huu Gisclard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785482694500111" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50011-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359184v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634253v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457994v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31416-7_29" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826026v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Vincent Joule" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_de_la_pens%C3%A9e_%C3%A9cologique" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534534v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-30" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692898v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.lecom.2014.01.0243" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980567v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355488v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/lindividu-au-risque-de-lenvironnement/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355452v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325428v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826260v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moser" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804182472-traite-de-psychologie-sociale" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184977v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Favrel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millotte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676995v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Batel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Devine-Wright" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kronberger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04553285v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Nieto" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aillerie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vindry" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rhodet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993746v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colbeau-Justin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cartier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>