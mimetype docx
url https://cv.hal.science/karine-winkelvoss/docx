--- v0 (2026-04-05)
+++ v1 (2026-05-17)
@@ -106,234 +106,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vertiges de l'effet de réel. Littérature et photographie chez Roland Barthes et W. G. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Winkelvoss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival de l'histoire de l'art - Le vrai le faux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National d'Histoire de l'Art (INHA); Château de Fontainebleau; Ministère de la Culture, Jun 2025, Fontainebleau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The punctum and the tangent. Barthes, Sebald, Schalansky (public keynote lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Winkelvoss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondences. Photography in Contemporary Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul Mellenthin, Universität Tübingen, Mar 2025, Tübingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Désastre, astérisque, désir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Winkelvoss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Judith Schalansky ou le livre, mémoire du monde / Judith Schalansky oder das Buch als Gedächtnis der Welt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mandana Covindassamy; Agathe Mareuge; Bénédicte Terrisse, Jan 2024, Ecole Normale Supérieure et Maison Heinrich Heine, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426810v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05426911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparitions animales. Virtualité et intensité dans l'esthétique de Rilke</w:t>
               </w:r>
@@ -2138,173 +2138,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bild/Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Winkelvoss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Niehaus, Claudia Öhlschläger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">W. G. Sebald-Handbuch. Leben – Werk – Wirkung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metzler, pp.114-121, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Peur du faux” et “forme authentique” chez Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Winkelvoss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Pic, Jürgen Ritte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et éthique documentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.87-102, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158806v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02158810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Die Schrecksekunde des Blitzlichts”. L’arrêt sur image chez Sebald, entre panique et illumination</w:t>
               </w:r>
@@ -2722,173 +2722,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apparence et apparition. Un regard de Rilke sur la peinture du XXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Winkelvoss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Dethurens (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peinture et littérature au XXème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.57-64, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le deuil originel. Poésie et musicalité selon Rilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Winkelvoss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marko Pajević (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poésie et musicalité. Liens, croisements, mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.89-102, 2007, 978-2296035560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159489v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02159450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La respiration des statues. Rilke, Nietzsche et la musique</w:t>
               </w:r>
@@ -4399,51 +4399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05426810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Winkelvoss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05426811v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05426911v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05426807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05426855v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377746v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377401v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377741v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377390v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377393v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05426787v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Niehaus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia &#214;hlschl&#228;ger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Wolfinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05427241v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/59637?language=de" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bancaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Didi-Huberman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Simmel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05426794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05426908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826081590-traditionen-des-pathos/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05426801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457376v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02158806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02158810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159506v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159450v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159494v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.10504" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02158759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ZKG-2018-0013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02158777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159106v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377951v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05426911v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Winkelvoss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05426811v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05426810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05426807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05426855v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377746v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377401v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377741v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377390v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377393v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05426787v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Niehaus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia &#214;hlschl&#228;ger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Wolfinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05427241v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/59637?language=de" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bancaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Didi-Huberman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Simmel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05426794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05426908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826081590-traditionen-des-pathos/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05426801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457376v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02158810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02158806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159506v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159494v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.10504" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02158759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ZKG-2018-0013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02158777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159106v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377951v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>