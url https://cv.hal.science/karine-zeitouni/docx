--- v0 (2026-03-22)
+++ v1 (2026-04-18)
@@ -437,265 +437,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Corticosteroids Responsiveness in Sepsis Patients using Game-Theoretic Rough Sets</w:t>
+                <w:t xml:space="preserve">STREAMER 3.0: Towards Online Monitoring and Distributed Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahma Hellali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zaineb Chelly Dagdia</w:t>
+                <w:t xml:space="preserve">Baudouin Naline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Garcia-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference on Computer Science and Intelligence Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15439/2023F9521⟩</w:t>
+              <w:t xml:space="preserve">CIKM '23: The 32nd ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Birmingham, United Kingdom. pp.5076-5080, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583780.3614755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385087v1</w:t>
+                <w:t xml:space="preserve">hal-04263995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STREAMER 3.0: Towards Online Monitoring and Distributed Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering Corticosteroids Responsiveness in Sepsis Patients using Game-Theoretic Rough Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Garcia-Rodriguez</w:t>
+                <w:t xml:space="preserve">Rahma Hellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Chelly Dagdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM '23: The 32nd ACM International Conference on Information and Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Birmingham, United Kingdom. pp.5076-5080, </w:t>
+              <w:t xml:space="preserve">18th Conference on Computer Science and Intelligence Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland. pp.545-556, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3583780.3614755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15439/2023F9521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263995v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a federated learning approach for branched wired networks prognosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Naline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -775,303 +775,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of sensor systems to assess individual exposure to air pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enriching fixed stations air pollution monitoring with opportunistic mobile monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Durand</w:t>
+                <w:t xml:space="preserve">Mohammad Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Paillat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yehia Taher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Workshop on Big Mobility Data Analytics (BMDA) co-located with EDBT/ICDT 2023 Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, George Fletcher and Verena Kantere, Mar 2023, Ioannina, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297908v2</w:t>
+                <w:t xml:space="preserve">hal-04278244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriching fixed stations air pollution monitoring with opportunistic mobile monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+                <w:t xml:space="preserve">Use of sensor systems to assess individual exposure to air pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Abboud</w:t>
+                <w:t xml:space="preserve">Christophe Debert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yehia Taher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephan Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Big Mobility Data Analytics (BMDA) co-located with EDBT/ICDT 2023 Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, George Fletcher and Verena Kantere, Mar 2023, Ioannina, Greece</w:t>
+              <w:t xml:space="preserve">Healthy Buildings Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278244v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-grained location prediction of non geo-tagged tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGSPATIAL '22: The 30th International Conference on Advances in Geographic Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Seattle Washington, France. pp.82-91, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1131,51 +1131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1220,425 +1220,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-environment recognition in the context of environmental crowdsensing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
+                <w:t xml:space="preserve">Towards a Federated Learning Approach for Privacy-aware Analysis of Semantically Enriched Mobility Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Chelly Dagdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingwei Zuo</w:t>
+                <w:t xml:space="preserve">Chiara Renso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yéhia Taher</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Agoulmine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshops of the EDBT/ICDT Joint Conference, EDBT/ICDT-WS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International ACM Symposium on High-Performance, Parallel and Distributed Computing (HPDC 2021) &amp; 1st Workshop on Flexible Resource and Application Management on the Edge (FRAME 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual Event Sweden, Sweden. pp.17--20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3452369.3463823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195887v1</w:t>
+                <w:t xml:space="preserve">hal-03307033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Federated Learning Approach for Privacy-aware Analysis of Semantically Enriched Mobility Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Raw Pedestrian Trajectories to Semantic Graph Structured Model—Towards an end-to-end spatiotemporal analytics framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Renso</w:t>
+                <w:t xml:space="preserve">Lamia Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azedine Boulmakoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nazim Agoulmine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International ACM Symposium on High-Performance, Parallel and Distributed Computing (HPDC 2021) &amp; 1st Workshop on Flexible Resource and Application Management on the Edge (FRAME 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3452369.3463823⟩</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Ambient Systems, Networks and Technologies (ANT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Varsovie, Poland. pp.60-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03307033v1</w:t>
+                <w:t xml:space="preserve">hal-04371688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Raw Pedestrian Trajectories to Semantic Graph Structured Model—Towards an end-to-end spatiotemporal analytics framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Karim</w:t>
+                <w:t xml:space="preserve">Micro-environment recognition in the context of environmental crowdsensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azedine Boulmakoul</w:t>
+                <w:t xml:space="preserve">Jingwei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéhia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Ambient Systems, Networks and Technologies (ANT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshops of the EDBT/ICDT Joint Conference, EDBT/ICDT-WS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Nicosia, Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371688v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMATE: Semi-Supervised Spatio-Temporal Representation Learning on Multivariate Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Conference on Data Mining (ICDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Auckland, Australia. pp.1565-1570, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1685,90 +1685,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell Me What Air You Breath, I Tell You Where You Are</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSTD '21: 17th International Symposium on Spatial and Temporal Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, virtual USA, France. pp.161-165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2127,77 +2127,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISETS: Incremental Shapelet Extraction from Time Series Stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéhia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases, ECML PKDD 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Würzburg, Germany. pp.790-793, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2231,77 +2231,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental and Adaptive Feature Exploration over Time Series Stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Big Data 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2482,51 +2482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéhia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Geographical Information Systems Theory, Applications and Management, GISTAM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, unknow, France. pp.290-295, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2823,51 +2823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Learning of Predictive CEP Rules: Bridging the Gap between Data Mining and Complex Event Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raef Mousheimish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2908,464 +2908,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Service-Based System for Sentiment Analysis and Visualization of Twitter Data in Realtime</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A distributed approach for shortest path algorithm in dynamic multimodal transportation networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafiqul Haque</w:t>
+                <w:t xml:space="preserve">Abdelfattah Idri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Alshaer</w:t>
+                <w:t xml:space="preserve">Mariyem Oukarfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azedine Boulmakoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willem Jan V. D. Heuvel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ali Masri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOC Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Banff, AB, Canada. pp.199-202, </w:t>
+              <w:t xml:space="preserve">20th EURO Working Group on Transportation Meeting, EWGT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.294-300, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68136-8_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2017.12.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352943v1</w:t>
+                <w:t xml:space="preserve">hal-04371619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed approach for shortest path algorithm in dynamic multimodal transportation networks</w:t>
+                <w:t xml:space="preserve">Real-Time HazMat Environmental Information System: A micro-service based architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelfattah Idri</w:t>
+                <w:t xml:space="preserve">Ghyzlane Cherradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariyem Oukarfi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Adil El Bouziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azedine Boulmakoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Masri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EURO Working Group on Transportation Meeting, EWGT 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2017.12.094⟩</w:t>
+              <w:t xml:space="preserve">8th International Conference on Ambient Systems, Networks and Technologies, ANT-2017 and the 7th International Conference on Sustainable Energy Information Technology, SEIT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Madère, Portugal. pp.982-987, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2017.05.457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371619v1</w:t>
+                <w:t xml:space="preserve">hal-04371632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time HazMat Environmental Information System: A micro-service based architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Service-Based System for Sentiment Analysis and Visualization of Twitter Data in Realtime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafiqul Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghyzlane Cherradi</w:t>
+                <w:t xml:space="preserve">Mohammed Alshaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil El Bouziri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Azedine Boulmakoul</w:t>
+                <w:t xml:space="preserve">Willem Jan V. D. Heuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Ambient Systems, Networks and Technologies, ANT-2017 and the 7th International Conference on Sustainable Energy Information Technology, SEIT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Madère, Portugal. pp.982-987, </w:t>
+              <w:t xml:space="preserve">ICSOC Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Banff, AB, Canada. pp.199-202, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2017.05.457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68136-8_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371632v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Microservices Based Environmental Sensors System for Hazmat Transportation Networks Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghyzlane Cherradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil El Bouziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azedine Boulmakoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3406,278 +3406,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex event processing for the non-expert with autoCEP</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial decision tree-application to traffic risk analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yéhia Taher</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjim Chelghoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Distributed Event-Based Systems DEBS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2933267.2933296⟩</w:t>
+              <w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Beirut, Lebanon. pp.203-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/aiccsa.2001.933978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339877v1</w:t>
+                <w:t xml:space="preserve">hal-04371594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial decision tree-application to traffic risk analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex event processing for the non-expert with autoCEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raef Mousheimish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadjim Chelghoum</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéhia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Beirut, Lebanon. pp.203-207, </w:t>
+              <w:t xml:space="preserve">International Conference on Distributed Event-Based Systems DEBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Irvine, CA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/aiccsa.2001.933978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2933267.2933296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371594v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic learning of predictive rules for complex event processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raef Mousheimish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3718,365 +3718,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAMPAS: Privacy-Aware Mobile Participatory Sensing Using Secure Probes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
+                <w:t xml:space="preserve">Toward the Support of Challenging Service Level Agreements (SLAs) in Manual and Context-Dependent Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raef Mousheimish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSDBM '16 - International Conference on Scientific and Statistical Database Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1235⟩</w:t>
+              <w:t xml:space="preserve">COMPSAC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Atlanta, GA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2016.209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426375v1</w:t>
+                <w:t xml:space="preserve">hal-01339887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PACT-ART: Enrichment, Data Mining, and Complex Event Processing in the Internet of Cultural Things</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yehia Taher</w:t>
+                <w:t xml:space="preserve">PAMPAS: Privacy-Aware Mobile Participatory Sensing Using Secure Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Hai Ton That</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dubus Michel</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 12th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2016.80⟩</w:t>
+              <w:t xml:space="preserve">SSDBM '16 - International Conference on Scientific and Statistical Database Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558259v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Support of Challenging Service Level Agreements (SLAs) in Manual and Context-Dependent Activities</w:t>
+                <w:t xml:space="preserve">PACT-ART: Enrichment, Data Mining, and Complex Event Processing in the Internet of Cultural Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raef Mousheimish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubus Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSAC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Atlanta, GA, United States. </w:t>
+              <w:t xml:space="preserve">2016 12th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Naples, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2016.209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2016.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339887v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Clustering of Trajectory Data Stream</w:t>
               </w:r>
@@ -4179,51 +4179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">autoCEP: Automatic Learning of Predictive Rules for Complex Event Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raef Mousheimish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4283,51 +4283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Butterfly: An Intelligent Framework for Violation Prediction within Business Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raef Mousheimish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4504,51 +4504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PACT-ART: Adaptive and Context-Aware Processes for the Transportation of Artworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raef Mousheimish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4595,51 +4595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPTM: Privacy-aware Participatory Traffic Monitoring Using Mobile Secure Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Hai Ton That</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4699,51 +4699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPTM: Privacy-aware Participatory Traffic Monitoring Using Mobile Secure Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Hai Ton That</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4794,90 +4794,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAMPAS: Collecte participative respectueuse de la vie privée basée sur des mobiles securisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Hai Ton That</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes journées Bases de Données Avancées (BDA '15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Île de Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4902,51 +4902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Querying Mobile Location Sensor Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5010,77 +5010,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Juan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th IEEE International Conference on Distributed Computing in Sensor Systems (DCOSS '12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Hangzhou, China. pp.265-272, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7346,191 +7346,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Linear Geometric Conflation for Spatial Data Warehouse Integration Process</w:t>
+                <w:t xml:space="preserve">Entrepôt de données spatiales basé sur GML : politique de gestion de cache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th AGILE International Conference on Geographic Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Estoril, Portugal. pp.23-32</w:t>
+              <w:t xml:space="preserve">Poster aux 5èmes Journées d'Extraction et de Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324637v1</w:t>
+                <w:t xml:space="preserve">hal-00324780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepôt de données spatiales basé sur GML : politique de gestion de cache</w:t>
+                <w:t xml:space="preserve">Automated Linear Geometric Conflation for Spatial Data Warehouse Integration Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poster aux 5èmes Journées d'Extraction et de Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">8th AGILE International Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Estoril, Portugal. pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324780v1</w:t>
+                <w:t xml:space="preserve">hal-00324637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Mining with the Galois lattice for information technologies</w:t>
               </w:r>
@@ -7769,191 +7769,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADS : Arbre de Décision Spatial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Chelgoum</w:t>
+                <w:t xml:space="preserve">Mining Multidimensional Sequential Rules - A Characterization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démonstration aux 5èmes journées EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Mining Complex Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Houston, United States. pp.99-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324746v1</w:t>
+                <w:t xml:space="preserve">hal-00324628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Multidimensional Sequential Rules - A Characterization Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Savary</w:t>
+                <w:t xml:space="preserve">ADS : Arbre de Décision Spatial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chelgoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Mining Complex Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Houston, United States. pp.99-102</w:t>
+              <w:t xml:space="preserve">Démonstration aux 5èmes journées EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324628v1</w:t>
+                <w:t xml:space="preserve">hal-00324746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-simulation and visualization of individual space-time paths within a GI</w:t>
               </w:r>
@@ -8058,390 +8058,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Data Warehouse Design for Activity Pattern Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Savary</w:t>
+                <w:t xml:space="preserve">Mining Association rules with Multiple Min-supports - Application to Symbolic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA Workshop on Geographic Information Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Zaragoza, Spain. pp.814-818</w:t>
+              <w:t xml:space="preserve">19èmes Journées Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Lyon, France. pp.59-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324642v1</w:t>
+                <w:t xml:space="preserve">hal-00324567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Association rules with Multiple Min-supports - Application to Symbolic Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-Temporal Data Warehouse Design for Activity Pattern Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tao Wan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Lyon, France. pp.59-74</w:t>
+              <w:t xml:space="preserve">DEXA Workshop on Geographic Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Zaragoza, Spain. pp.814-818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324567v1</w:t>
+                <w:t xml:space="preserve">hal-00324642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et analyse spatio-temporelle de la mobilité urbaine</w:t>
+                <w:t xml:space="preserve">Spatio-temporal data warehouse design for human activity pattern analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème conférence du GDR SIGMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings. 15th International Workshop on Database and Expert Systems Applications, 2004.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Zaragoza, Spain. pp.814-818, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEXA.2004.1333576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324684v1</w:t>
+                <w:t xml:space="preserve">hal-04371664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal data warehouse design for human activity pattern analysis</w:t>
+                <w:t xml:space="preserve">Modélisation et analyse spatio-temporelle de la mobilité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Savary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings. 15th International Workshop on Database and Expert Systems Applications, 2004.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7ème conférence du GDR SIGMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Grenoble, France. pp.27-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DEXA.2004.1333576⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04371664v1</w:t>
+                <w:t xml:space="preserve">hal-00324684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification d'un système de data mining Spatial dans le contexte de gestion de services à valeur ajouté</w:t>
               </w:r>
@@ -8794,77 +8794,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decision Tree for Multi-Layered Spatial Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjim Chelghoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azedine Boulmakoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Spatial Data Handling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Ottawa, Canada. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9028,295 +9028,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic graph convolutional network-based framework for the unsteady operating states recognition of multi-product pipeline systems</w:t>
+                <w:t xml:space="preserve">A Workflow for Synthetic Biometric in-Edge Data Generation using GAN based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Zhang</w:t>
+                <w:t xml:space="preserve">L. Gustavo C. Do Rêgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ticiana da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Fan</w:t>
+                <w:t xml:space="preserve">Atslands Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianjun Liu</w:t>
+                <w:t xml:space="preserve">Matheus Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dingyu Jiao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuxuan He</w:t>
+                <w:t xml:space="preserve">Lívia Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2024.109785⟩</w:t>
+              <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (3), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10922-025-09938-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850112v1</w:t>
+                <w:t xml:space="preserve">hal-05128787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Workflow for Synthetic Biometric in-Edge Data Generation using GAN based models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dynamic graph convolutional network-based framework for the unsteady operating states recognition of multi-product pipeline systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gustavo C. Do Rêgo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ticiana da Silva</w:t>
+                <w:t xml:space="preserve">Lin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atslands Rocha</w:t>
+                <w:t xml:space="preserve">Jianjun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheus Monteiro</w:t>
+                <w:t xml:space="preserve">Dingyu Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lívia Cruz</w:t>
+                <w:t xml:space="preserve">Yuxuan He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (3), pp.64. </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 141, pp.109785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10922-025-09938-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2024.109785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128787v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Vibe Coding to Vibe Caring : What Clinicians Can Learn from Programmers</w:t>
               </w:r>
@@ -9432,51 +9432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corticosteroid sensitivity detection in sepsis patients using a personalized data mining approach: a clinical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Hellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Chelly Dagdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9553,64 +9553,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How opportunistic mobile monitoring can enhance air quality assessment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9664,278 +9664,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph convolutional networks for traffic forecasting with missing values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jingwei Zuo</w:t>
+                <w:t xml:space="preserve">Recognition of oil &amp; gas pipelines operational states using graph network structural features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huai Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10618-022-00903-7⟩</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120, pp.105884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2023.105884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069257v1</w:t>
+                <w:t xml:space="preserve">hal-04371682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of oil &amp; gas pipelines operational states using graph network structural features</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Huai Su</w:t>
+                <w:t xml:space="preserve">Graph convolutional networks for traffic forecasting with missing values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéhia Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Garcia-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120, pp.105884. </w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (2), pp.913-947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2023.105884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10618-022-00903-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371682v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NO2, BC and PM Exposure of Participants in the Polluscope Autumn 2019 Campaign in the Paris Region</w:t>
               </w:r>
@@ -9947,51 +9947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10055,103 +10055,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Series Graph Feature-Based Method for Operation Pattern Recognition in Oil Pipeline System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huai Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
@@ -10595,90 +10595,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the micro-environment from rich trajectories in the context of mobile crowd sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoinformatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -10716,90 +10716,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile participatory sensing with strong privacy guarantees using secure probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Hai Ton That</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoinformatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (3), pp.533-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11465,77 +11465,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart preserving of cultural heritage with PACT-ART</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raef Mousheimish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubus Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11703,90 +11703,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un protocole basé sur des mobiles sécurisés pour une collecte participative de données spatiales en mobilité réellement anonyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Hai Ton That</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Systèmes d’information pour le transport et la mobilité, 26 (2), pp.185-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11820,51 +11820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal compression of trajectories in road networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11937,51 +11937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRIFL: A Generic Trajectory Index for Flash Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Hai Ton That</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12054,77 +12054,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive Vehicular Traffic Rerouting for Lower Travel Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Juan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62 (8), pp.3551-3568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12188,51 +12188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62 (8), pp.3551-3568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12292,51 +12292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14712,51 +14712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15294,51 +15294,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAAFBA9F"/>
+    <w:nsid w:val="E6E14E98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15525,51 +15525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-zeitouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5602-6942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05656497X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293497v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Badawi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Raimond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM65600.2025.00033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661117v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bouabba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Haidar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Agoulmine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Chelly Dagdia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM61037.2024.00062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Hellali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2023F9521" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Naline" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614755" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ravot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Hassen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garcia Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152421" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04297908v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paillat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abboud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Taher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278253v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557918.3565875" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa El Hafyani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yeh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ktaish" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Zuo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;hia Taher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Renso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452369.3463823" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Karim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azedine Boulmakoul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.03.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371666v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM51629.2021.00206" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03336989v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469830.3470914" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana da Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lettich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Fernandes de Macedo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Casanova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM48529.2020.00031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM48529.2020.00005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Brahem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38081-6_6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46133-1_53" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391802v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9005660" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314572v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Kontarinis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mustapha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006788502900295" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cochet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaie-Levrel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Mousheimish" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3093742.3093917" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiqul Haque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alshaer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Jan V. D. Heuvel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68136-8_24" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371619v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Idri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyem Oukarfi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Masri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.094" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371632v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyzlane Cherradi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Bouziri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.457" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371655v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.087" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933296" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371594v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjim Chelghoum" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aiccsa.2001.933978" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339863v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933430" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426375v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Hai Ton That" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Sandu Popa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Borcea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558259v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubus Michel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.80" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2016.209" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana Coelho da Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Macedo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2016.28" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558264v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46295-0_38" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2938503.2938541" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371706v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A.F. de Macedo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2016.65" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213873v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419520" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176486v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Sandu-Popa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2015.19" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176500v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768335v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768334v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Juan Pan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A. Khan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2012.29" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488660v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Butnaru" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325951v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berthelot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kesmarszky" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vandewalle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325522v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Pierre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaser" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324644v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324688v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324583v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ehrlich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324690v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faiz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324581v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324592v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Meng" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371614v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caifeng Lai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jidong Chen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Meng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72524-4_23" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1244002.1244006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324597v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nakache" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Metais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324598v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324603v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulmakoul" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marghoubi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324652v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chelgoum" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laugier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiandrino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loubresac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324672v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324602v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bai" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324667v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324806v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savary" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371643v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Savary" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564126_70" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324637v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324780v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324674v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324675v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324633v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324746v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324628v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324859v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jobard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lassarre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mudu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324642v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324567v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324684v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371664v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2004.1333576" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324912v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324640v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmzabi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellafkih" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramdani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324680v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324681v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371584v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-56094-1_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371588v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45244-3_9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850112v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Fan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Liu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingyu Jiao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan He" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109785" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128787v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gustavo C. Do R&#234;go" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atslands Rocha" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Monteiro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Cruz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09938-9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232972v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#263;nol&#263; Abgrall" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmol Arora" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(25)01807-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385119v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ktaish" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04572050v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-024-00516-w" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069257v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00903-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371682v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Su" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Zuo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.105884" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001989v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouillon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11030206" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297363v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542558v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Languille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaire Nicolas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Honor&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaufmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10010033" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708067v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touili" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schembri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39074" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837174v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Almada Cruz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana Linhares Coelho Coelho da Silva" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pires Magalh&#227;es" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilken Charles Dantas Melo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Gomes Cordeiro" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22197475" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803155v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-022-00471-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329908v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-019-00389-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858332v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rottman" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Godot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleuriet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06478-z" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524285v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana Linhares Coelho da Silva" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Fernandes de Macedo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Soares Da Silva" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-020-07303-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371671v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2018.2873749" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025790v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Aridhi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Macedo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.04.023" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861698v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pommier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134698" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558275v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4900-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371711v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Fan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naixue Xiong" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongli Wu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.06.049" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426358v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.185-210" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096623v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oria" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kharrat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-014-0208-4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176563v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786758" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371573v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935601v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2260422" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664649v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633720v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Amanzougarene" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Sadoun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hankach" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chachoua" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638055v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371709v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2007010104" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325511v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292901v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292908v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292906v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324569v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768354v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324913v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324935v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324936v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324560v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324939v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324937v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nakatche" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dierstein" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00325468v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371695v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102005v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Min Tjoa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458571v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03176580v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437843v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324554v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lopes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325642v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297565v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371689v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa E.L. Hafyani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir Mehanna" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819671-7.00012-9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371713v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Hristov" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819154-5.00018-7" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292905v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371616v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-zeitouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5602-6942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05656497X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293497v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Badawi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Raimond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM65600.2025.00033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661117v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bouabba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Haidar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Agoulmine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Chelly Dagdia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM61037.2024.00062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Naline" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614755" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Hellali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2023F9521" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ravot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Hassen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garcia Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152421" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abboud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Taher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04297908v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paillat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278253v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557918.3565875" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa El Hafyani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yeh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ktaish" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Renso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452369.3463823" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371688v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Karim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azedine Boulmakoul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.03.018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195887v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Zuo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;hia Taher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371666v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM51629.2021.00206" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03336989v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469830.3470914" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana da Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lettich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Fernandes de Macedo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Casanova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM48529.2020.00031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM48529.2020.00005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Brahem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38081-6_6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46133-1_53" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391802v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9005660" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314572v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Kontarinis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mustapha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006788502900295" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cochet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaie-Levrel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Mousheimish" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3093742.3093917" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371619v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Idri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyem Oukarfi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Masri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.094" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyzlane Cherradi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Bouziri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.457" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiqul Haque" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alshaer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Jan V. D. Heuvel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68136-8_24" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371655v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.087" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjim Chelghoum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aiccsa.2001.933978" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339877v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933296" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339863v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933430" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339887v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2016.209" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426375v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Hai Ton That" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Sandu Popa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Borcea" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubus Michel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.80" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana Coelho da Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Macedo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2016.28" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558264v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46295-0_38" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2938503.2938541" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371706v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A.F. de Macedo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2016.65" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213873v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419520" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176486v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Sandu-Popa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2015.19" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176500v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768335v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768334v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Juan Pan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A. Khan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2012.29" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488660v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Butnaru" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325951v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berthelot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kesmarszky" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vandewalle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325522v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Pierre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaser" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324644v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324688v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324583v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ehrlich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324690v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faiz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324581v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324592v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Meng" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371614v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caifeng Lai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jidong Chen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Meng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72524-4_23" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1244002.1244006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324597v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nakache" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Metais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324598v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324603v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulmakoul" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marghoubi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324652v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chelgoum" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laugier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiandrino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loubresac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324672v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324602v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bai" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324667v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324806v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savary" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371643v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Savary" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564126_70" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324780v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324637v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324674v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324675v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324633v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324628v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324746v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324859v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jobard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lassarre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mudu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324567v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324642v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371664v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2004.1333576" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324684v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324912v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324640v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmzabi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellafkih" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramdani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324680v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324681v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371584v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-56094-1_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371588v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45244-3_9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128787v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gustavo C. Do R&#234;go" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atslands Rocha" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Monteiro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Cruz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09938-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850112v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Fan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Liu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingyu Jiao" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan He" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109785" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232972v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#263;nol&#263; Abgrall" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmol Arora" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(25)01807-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385119v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ktaish" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04572050v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-024-00516-w" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371682v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Su" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Zuo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.105884" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069257v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00903-7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001989v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouillon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11030206" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297363v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542558v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Languille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaire Nicolas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Honor&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaufmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10010033" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708067v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touili" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schembri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39074" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837174v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Almada Cruz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana Linhares Coelho Coelho da Silva" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pires Magalh&#227;es" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilken Charles Dantas Melo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Gomes Cordeiro" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22197475" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803155v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-022-00471-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329908v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-019-00389-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858332v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rottman" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Godot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleuriet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06478-z" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524285v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana Linhares Coelho da Silva" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Fernandes de Macedo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Soares Da Silva" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-020-07303-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371671v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2018.2873749" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025790v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Aridhi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Macedo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.04.023" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861698v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pommier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134698" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558275v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4900-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371711v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Fan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naixue Xiong" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongli Wu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.06.049" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426358v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.185-210" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096623v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oria" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kharrat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-014-0208-4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176563v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786758" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371573v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935601v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2260422" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664649v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633720v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Amanzougarene" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Sadoun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hankach" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chachoua" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638055v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371709v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2007010104" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325511v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292901v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292908v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292906v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324569v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768354v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324913v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324935v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324936v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324560v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324939v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324937v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nakatche" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dierstein" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00325468v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371695v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102005v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Min Tjoa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458571v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03176580v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437843v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324554v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lopes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325642v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297565v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371689v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa E.L. Hafyani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir Mehanna" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819671-7.00012-9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371713v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Hristov" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819154-5.00018-7" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292905v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371616v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>