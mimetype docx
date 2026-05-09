--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -156,8861 +156,9077 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (83)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing Large Language Models for Predicting Mobility Modes</w:t>
+                <w:t xml:space="preserve">Détection de la sensibilité aux corticostéroïdes chez les patients septiques à l'aide d'une approche personnalisée de fouille de données : une étude clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Badawi</w:t>
+                <w:t xml:space="preserve">Rahma Hellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Raimond</w:t>
+                <w:t xml:space="preserve">Zaineb Chelly Dagdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Guilcher</w:t>
+                <w:t xml:space="preserve">Ahmed Ktaish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djillali Annane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 26th IEEE International Conference on Mobile Data Management (MDM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Arras, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293497v1</w:t>
+                <w:t xml:space="preserve">hal-05600357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated TimeGAN for Privacy Preserving Synthetic Trajectory Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saloua Bouabba</w:t>
+                <w:t xml:space="preserve">Variables Selection using a Novel Interactive Deep Reinforcement Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Hellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Chelly Dagdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zaineb Chelly Dagdia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE International Conference on Mobile Data Management (MDM 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661117v1</w:t>
+                <w:t xml:space="preserve">hal-05333566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STREAMER 3.0: Towards Online Monitoring and Distributed Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Garcia-Rodriguez</w:t>
+                <w:t xml:space="preserve">Harnessing Large Language Models for Predicting Mobility Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM '23: The 32nd ACM International Conference on Information and Knowledge Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3583780.3614755⟩</w:t>
+              <w:t xml:space="preserve">2025 26th IEEE International Conference on Mobile Data Management (MDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Irvine, France. pp.222-227, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MDM65600.2025.00033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263995v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Corticosteroids Responsiveness in Sepsis Patients using Game-Theoretic Rough Sets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Federated TimeGAN for Privacy Preserving Synthetic Trajectory Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Bouabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Agoulmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Chelly Dagdia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference on Computer Science and Intelligence Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15439/2023F9521⟩</w:t>
+              <w:t xml:space="preserve">25th IEEE International Conference on Mobile Data Management (MDM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Brussels, Belgium. pp.301-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MDM61037.2024.00062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385087v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a federated learning approach for branched wired networks prognosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandra Garcia Rodriguez</w:t>
+                <w:t xml:space="preserve">Clustering Corticosteroids Responsiveness in Sepsis Patients using Game-Theoretic Rough Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Hellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Chelly Dagdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICCAD 2023 - International Conference on Control, Automation and Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152421⟩</w:t>
+              <w:t xml:space="preserve">18th Conference on Computer Science and Intelligence Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland. pp.545-556, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15439/2023F9521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371679v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriching fixed stations air pollution monitoring with opportunistic mobile monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STREAMER 3.0: Towards Online Monitoring and Distributed Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Naline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Garcia-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Big Mobility Data Analytics (BMDA) co-located with EDBT/ICDT 2023 Joint Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIKM '23: The 32nd ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Birmingham, United Kingdom. pp.5076-5080, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583780.3614755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278244v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of sensor systems to assess individual exposure to air pollution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a federated learning approach for branched wired networks prognosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Naline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Garcia Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings Europe 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ICCAD 2023 - International Conference on Control, Automation and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. pp.10152421, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297908v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-grained location prediction of non geo-tagged tweets</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of sensor systems to assess individual exposure to air pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGSPATIAL '22: The 30th International Conference on Advances in Geographic Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Healthy Buildings Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278253v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Modèle de Trajectoire Multidimensionnel dans le Contexte de la Collecte Participative par Micro-Capteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enriching fixed stations air pollution monitoring with opportunistic mobile monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Ktaish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Toulouse, France. pp.1-14</w:t>
+              <w:t xml:space="preserve">Workshop on Big Mobility Data Analytics (BMDA) co-located with EDBT/ICDT 2023 Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, George Fletcher and Verena Kantere, Mar 2023, Ioannina, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300151v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Federated Learning Approach for Privacy-aware Analysis of Semantically Enriched Mobility Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chiara Renso</w:t>
+                <w:t xml:space="preserve">Fine-grained location prediction of non geo-tagged tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nazim Agoulmine</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International ACM Symposium on High-Performance, Parallel and Distributed Computing (HPDC 2021) &amp; 1st Workshop on Flexible Resource and Application Management on the Edge (FRAME 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3452369.3463823⟩</w:t>
+              <w:t xml:space="preserve">SIGSPATIAL '22: The 30th International Conference on Advances in Geographic Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Seattle Washington, France. pp.82-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3557918.3565875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03307033v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Raw Pedestrian Trajectories to Semantic Graph Structured Model—Towards an end-to-end spatiotemporal analytics framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azedine Boulmakoul</w:t>
+                <w:t xml:space="preserve">Un Modèle de Trajectoire Multidimensionnel dans le Contexte de la Collecte Participative par Micro-Capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ktaish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Ambient Systems, Networks and Technologies (ANT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Toulouse, France. pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371688v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-environment recognition in the context of environmental crowdsensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéhia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshops of the EDBT/ICDT Joint Conference, EDBT/ICDT-WS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Nicosia, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMATE: Semi-Supervised Spatio-Temporal Representation Learning on Multivariate Time Series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Federated Learning Approach for Privacy-aware Analysis of Semantically Enriched Mobility Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Chelly Dagdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingwei Zuo</w:t>
+                <w:t xml:space="preserve">Chiara Renso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yehia Taher</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Agoulmine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Data Mining (ICDM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDM51629.2021.00206⟩</w:t>
+              <w:t xml:space="preserve">30th International ACM Symposium on High-Performance, Parallel and Distributed Computing (HPDC 2021) &amp; 1st Workshop on Flexible Resource and Application Management on the Edge (FRAME 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual Event Sweden, Sweden. pp.17--20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3452369.3463823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371666v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tell Me What Air You Breath, I Tell You Where You Are</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jingwei Zuo</w:t>
+                <w:t xml:space="preserve">From Raw Pedestrian Trajectories to Semantic Graph Structured Model—Towards an end-to-end spatiotemporal analytics framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azedine Boulmakoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSTD '21: 17th International Symposium on Spatial and Temporal Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, virtual USA, France. pp.161-165, </w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Ambient Systems, Networks and Technologies (ANT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Varsovie, Poland. pp.60-67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3469830.3470914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336989v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Clustering of Trajectories in Road Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jose Antonio Fernandes de Macedo</w:t>
+                <w:t xml:space="preserve">SMATE: Semi-Supervised Spatio-Temporal Representation Learning on Multivariate Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Casanova</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 21st IEEE International Conference on Mobile Data Management (MDM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MDM48529.2020.00031⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Data Mining (ICDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Auckland, Australia. pp.1565-1570, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDM51629.2021.00206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524631v1</w:t>
+                <w:t xml:space="preserve">hal-04371666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Message from the General Chairs: MDM 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tell Me What Air You Breath, I Tell You Where You Are</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 21st IEEE International Conference on Mobile Data Management (MDM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MDM48529.2020.00005⟩</w:t>
+              <w:t xml:space="preserve">SSTD '21: 17th International Symposium on Spatial and Temporal Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, virtual USA, France. pp.161-165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3469830.3470914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371699v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Data Model and Distributed Query Processing for Mobile Sensing Data Streams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Brahem</w:t>
+                <w:t xml:space="preserve">Online Clustering of Trajectories in Road Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ticiana da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Lettich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Fernandes de Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Multiple-Aspect Analysis of Semantic Trajectories, MASTER 2019 held in Conjunction with the 19th European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases, ECML PKDD 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-38081-6_6⟩</w:t>
+              <w:t xml:space="preserve">2020 21st IEEE International Conference on Mobile Data Management (MDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Versailles, France. pp.99-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MDM48529.2020.00031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861695v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISETS: Incremental Shapelet Extraction from Time Series Stream</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Message from the General Chairs: MDM 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yéhia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases, ECML PKDD 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-46133-1_53⟩</w:t>
+              <w:t xml:space="preserve">2020 21st IEEE International Conference on Mobile Data Management (MDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Versailles, France. pp.i-i, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MDM48529.2020.00005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677090v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental and Adaptive Feature Exploration over Time Series Stream</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jingwei Zuo</w:t>
+                <w:t xml:space="preserve">Prospective Data Model and Distributed Query Processing for Mobile Sensing Data Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Brahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yehia Taher</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Big Data 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. </w:t>
+              <w:t xml:space="preserve">1st International Workshop on Multiple-Aspect Analysis of Semantic Trajectories, MASTER 2019 held in Conjunction with the 19th European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases, ECML PKDD 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Würzburg, Germany. pp.66-82, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9005660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-38081-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391802v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Semantic Indoor Trajectory Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandros Kontarinis</w:t>
+                <w:t xml:space="preserve">ISETS: Incremental Shapelet Extraction from Time Series Stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Kotzinos</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéhia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on "Big Mobility Data Analytics" (BMDA) with EDBT 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases, ECML PKDD 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Würzburg, Germany. pp.790-793, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46133-1_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314572v1</w:t>
+                <w:t xml:space="preserve">hal-02677090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards rich sensor data representation functional data analysis framework for opportunistic mobile monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Mustapha</w:t>
+                <w:t xml:space="preserve">Incremental and Adaptive Feature Exploration over Time Series Stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yéhia Taher</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Geographical Information Systems Theory, Applications and Management, GISTAM 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0006788502900295⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Big Data 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9005660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861692v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391802v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement des capteurs de la qualité de l'air</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Semantic Indoor Trajectory Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Kontarinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Vodislav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Kotzinos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on "Big Mobility Data Analytics" (BMDA) with EDBT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375437v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Better Understanding of Museum Visitors' Behavior through Indoor Trajectory Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dan Vodislav</w:t>
+                <w:t xml:space="preserve">Towards rich sensor data representation functional data analysis framework for opportunistic mobile monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéhia Taher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Seventh International Conference on Digital Presentation and Preservation of Cultural and Scientific Heritage (DiPP2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Geographical Information Systems Theory, Applications and Management, GISTAM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, unknow, France. pp.290-295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006788502900295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700609v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Learning of Predictive CEP Rules: Bridging the Gap between Data Mining and Complex Event Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déploiement des capteurs de la qualité de l'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berthineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raef Mousheimish</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Gaie-Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEBS '17: The 11th ACM International Conference on Distributed and Event-based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371592v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed approach for shortest path algorithm in dynamic multimodal transportation networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Azedine Boulmakoul</w:t>
+                <w:t xml:space="preserve">Towards a Better Understanding of Museum Visitors' Behavior through Indoor Trajectory Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Kontarinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EURO Working Group on Transportation Meeting, EWGT 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Seventh International Conference on Digital Presentation and Preservation of Cultural and Scientific Heritage (DiPP2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Burgas, Bulgaria. pp.19-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371619v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time HazMat Environmental Information System: A micro-service based architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Azedine Boulmakoul</w:t>
+                <w:t xml:space="preserve">Automatic Learning of Predictive CEP Rules: Bridging the Gap between Data Mining and Complex Event Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raef Mousheimish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Ambient Systems, Networks and Technologies, ANT-2017 and the 7th International Conference on Sustainable Energy Information Technology, SEIT 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2017.05.457⟩</w:t>
+              <w:t xml:space="preserve">DEBS '17: The 11th ACM International Conference on Distributed and Event-based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Barcelona, Spain. pp.158-169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3093742.3093917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371632v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Service-Based System for Sentiment Analysis and Visualization of Twitter Data in Realtime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafiqul Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Alshaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Jan V. D. Heuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSOC Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Banff, AB, Canada. pp.199-202, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-68136-8_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Microservices Based Environmental Sensors System for Hazmat Transportation Networks Monitoring</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">A distributed approach for shortest path algorithm in dynamic multimodal transportation networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Idri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariyem Oukarfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azedine Boulmakoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Masri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EURO Working Group on Transportation Meeting, EWGT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.873-880, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2017.12.087⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.294-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2017.12.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371655v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial decision tree-application to traffic risk analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time HazMat Environmental Information System: A micro-service based architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghyzlane Cherradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil El Bouziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azedine Boulmakoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadjim Chelghoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/aiccsa.2001.933978⟩</w:t>
+              <w:t xml:space="preserve">8th International Conference on Ambient Systems, Networks and Technologies, ANT-2017 and the 7th International Conference on Sustainable Energy Information Technology, SEIT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Madère, Portugal. pp.982-987, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2017.05.457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371594v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex event processing for the non-expert with autoCEP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yehia Taher</w:t>
+                <w:t xml:space="preserve">Real-Time Microservices Based Environmental Sensors System for Hazmat Transportation Networks Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghyzlane Cherradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil El Bouziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azedine Boulmakoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yéhia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Distributed Event-Based Systems DEBS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2933267.2933296⟩</w:t>
+              <w:t xml:space="preserve">20th EURO Working Group on Transportation Meeting, EWGT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.873-880, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2017.12.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339877v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic learning of predictive rules for complex event processing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial decision tree-application to traffic risk analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjim Chelghoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Distributed Event-Based Systems DEBS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Irvine, CA, United States. </w:t>
+              <w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Beirut, Lebanon. pp.203-207, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2933267.2933430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/aiccsa.2001.933978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339863v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Support of Challenging Service Level Agreements (SLAs) in Manual and Context-Dependent Activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Complex event processing for the non-expert with autoCEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raef Mousheimish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéhia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSAC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Atlanta, GA, United States. </w:t>
+              <w:t xml:space="preserve">International Conference on Distributed Event-Based Systems DEBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Irvine, CA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2016.209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2933267.2933296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339887v1</w:t>
+                <w:t xml:space="preserve">hal-01339877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAMPAS: Privacy-Aware Mobile Participatory Sensing Using Secure Probes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
+                <w:t xml:space="preserve">Automatic learning of predictive rules for complex event processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raef Mousheimish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSDBM '16 - International Conference on Scientific and Statistical Database Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1235⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Distributed Event-Based Systems DEBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Irvine, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2933267.2933430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426375v1</w:t>
+                <w:t xml:space="preserve">hal-01339863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PACT-ART: Enrichment, Data Mining, and Complex Event Processing in the Internet of Cultural Things</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yehia Taher</w:t>
+                <w:t xml:space="preserve">PAMPAS: Privacy-Aware Mobile Participatory Sensing Using Secure Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Hai Ton That</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dubus Michel</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 12th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2016.80⟩</w:t>
+              <w:t xml:space="preserve">SSDBM '16 - International Conference on Scientific and Statistical Database Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558259v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Clustering of Trajectory Data Stream</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ticiana Coelho da Silva</w:t>
+                <w:t xml:space="preserve">PACT-ART: Enrichment, Data Mining, and Complex Event Processing in the Internet of Cultural Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raef Mousheimish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose de Macedo</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubus Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 17th IEEE International Conference on Mobile Data Management (MDM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MDM.2016.28⟩</w:t>
+              <w:t xml:space="preserve">2016 12th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2016.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371608v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">autoCEP: Automatic Learning of Predictive Rules for Complex Event Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Toward the Support of Challenging Service Level Agreements (SLAs) in Manual and Context-Dependent Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raef Mousheimish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Service-Oriented Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46295-0_38⟩</w:t>
+              <w:t xml:space="preserve">COMPSAC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Atlanta, GA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2016.209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558264v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Butterfly: An Intelligent Framework for Violation Prediction within Business Processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yehia Taher</w:t>
+                <w:t xml:space="preserve">Online Clustering of Trajectory Data Stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ticiana Coelho da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose de Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAS '16 Proceedings of the 20th International Database Engineering &amp; Applications Symposium </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montreal, Canada. </w:t>
+              <w:t xml:space="preserve">2016 17th IEEE International Conference on Mobile Data Management (MDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Porto, Portugal. pp.112-121, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2938503.2938541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MDM.2016.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558261v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Online Mobility Pattern Discovery from Trajectory Data Streams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ticiana Coelho da Silva</w:t>
+                <w:t xml:space="preserve">autoCEP: Automatic Learning of Predictive Rules for Complex Event Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raef Mousheimish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 17th IEEE International Conference on Mobile Data Management (MDM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MDM.2016.65⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Service-Oriented Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Banff, Canada. pp.586-593, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46295-0_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371706v1</w:t>
+                <w:t xml:space="preserve">hal-01558264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PACT-ART: Adaptive and Context-Aware Processes for the Transportation of Artworks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">The Butterfly: An Intelligent Framework for Violation Prediction within Business Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raef Mousheimish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internation Congress on Digital Heritage (DH2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419520⟩</w:t>
+              <w:t xml:space="preserve">IDEAS '16 Proceedings of the 20th International Database Engineering &amp; Applications Symposium </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2938503.2938541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213873v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPTM: Privacy-aware Participatory Traffic Monitoring Using Mobile Secure Probes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
+                <w:t xml:space="preserve">A Framework for Online Mobility Pattern Discovery from Trajectory Data Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ticiana Coelho da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose A.F. de Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th IEEE International Conference on Mobile Data Management (MDM '15). Demo paper</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MDM.2015.19⟩</w:t>
+              <w:t xml:space="preserve">2016 17th IEEE International Conference on Mobile Data Management (MDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Porto, Portugal. pp.365-368, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MDM.2016.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176486v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPTM: Privacy-aware Participatory Traffic Monitoring Using Mobile Secure Probes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
+                <w:t xml:space="preserve">PACT-ART: Adaptive and Context-Aware Processes for the Transportation of Artworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raef Mousheimish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes journées Bases de Données Avancées (BDA '15). Demo paper</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internation Congress on Digital Heritage (DH2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Granada, Spain. pp.347 - 350 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176493v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAMPAS: Collecte participative respectueuse de la vie privée basée sur des mobiles securisés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">PPTM: Privacy-aware Participatory Traffic Monitoring Using Mobile Secure Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Hai Ton That</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes journées Bases de Données Avancées (BDA '15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 16th IEEE International Conference on Mobile Data Management (MDM '15). Demo paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pittsburgh, United States. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MDM.2015.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176500v1</w:t>
+                <w:t xml:space="preserve">hal-01176486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Querying Mobile Location Sensor Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
+                <w:t xml:space="preserve">PPTM: Privacy-aware Participatory Traffic Monitoring Using Mobile Secure Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Hai Ton That</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Conference on Advanced Geographic Information Systems, Applications, and Services (GEOProcessing 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Valencia, Spain. 18pp</w:t>
+              <w:t xml:space="preserve">31èmes journées Bases de Données Avancées (BDA '15). Demo paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Île de Porquerolles, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768335v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive Vehicle Re-routing Strategies for Congestion Avoidance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
+                <w:t xml:space="preserve">PAMPAS: Collecte participative respectueuse de la vie privée basée sur des mobiles securisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Hai Ton That</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th IEEE International Conference on Distributed Computing in Sensor Systems (DCOSS '12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31èmes journées Bases de Données Avancées (BDA '15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Île de Porquerolles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768334v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion efficace de séries temporelles en P2P: Application à l'analyse technique et l'étude des objets mobiles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Yeh</w:t>
+                <w:t xml:space="preserve">Modeling and Querying Mobile Location Sensor Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Namur, Belgium</w:t>
+              <w:t xml:space="preserve">The Fourth International Conference on Advanced Geographic Information Systems, Applications, and Services (GEOProcessing 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Valencia, Spain. 18pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488660v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient Medical Records in Secure Portable Tokens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Vandewalle</w:t>
+                <w:t xml:space="preserve">Proactive Vehicle Re-routing Strategies for Congestion Avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Juan Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad A. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. e-Smart Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 8th IEEE International Conference on Distributed Computing in Sensor Systems (DCOSS '12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Hangzhou, China. pp.265-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCOSS.2012.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00325951v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using in-Vehicle Sensor Data for Naturalistic Driving Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
+                <w:t xml:space="preserve">Gestion efficace de séries temporelles en P2P: Application à l'analyse technique et l'étude des objets mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Butnaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, United States. pp.6</w:t>
+              <w:t xml:space="preserve">Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325522v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CALM : Un système de gestion de données de CApteurs à Localisation Mobile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
+                <w:t xml:space="preserve">Patient Medical Records in Secure Portable Tokens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kesmarszky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pucheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SAGEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Int. e-Smart Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Sophia-Antipolis, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324644v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00325951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">spatiotemporelle des observations sur la conduite en situation naturelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Using in-Vehicle Sensor Data for Naturalistic Driving Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kharrat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">G. Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Saint-Pierre</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glaser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème atelier SIT (Systèmes d'Information en Transport)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">World Congress on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324688v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Using in-Vehicle Sensor Data for Naturalistic Driving Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">CALM : Un système de gestion de données de CApteurs à Localisation Mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Congress on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, New-York, United States</w:t>
+              <w:t xml:space="preserve">Journées SAGEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324583v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering de trajectoires contrainte par un réseau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">spatiotemporelle des observations sur la conduite en situation naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kharrat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Faiz</w:t>
+                <w:t xml:space="preserve">G. Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Fouille de données complexes, 8èmes Journées d'Extraction et de Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">2ème atelier SIT (Systèmes d'Information en Transport)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324690v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Algorithm for Network Constraint Trajectories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Using in-Vehicle Sensor Data for Naturalistic Driving Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kharrat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Spatial Data Handling, SDH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15th World Congress on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324581v1</w:t>
+                <w:t xml:space="preserve">hal-00324583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density Queries for Moving Objects in Road Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Lai</w:t>
+                <w:t xml:space="preserve">Clustering de trajectoires contrainte par un réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+                <w:t xml:space="preserve">S. Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conference of the 9th Asia-Pacific Web Conference and the 8th International Conference on Web-Age Information Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Huangshan, China</w:t>
+              <w:t xml:space="preserve">Atelier Fouille de données complexes, 8èmes Journées d'Extraction et de Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324592v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Density Queries for Moving Objects in Road Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xiaofeng Meng</w:t>
+                <w:t xml:space="preserve">Clustering Algorithm for Network Constraint Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APWeb WAIM 2007 Asia-Pacific Web Conference International Conference on Web-Age Information Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Symposium on Spatial Data Handling, SDH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371614v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An OLAP system for network-constrained moving objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tao Wan</w:t>
+                <w:t xml:space="preserve">Effective Density Queries for Moving Objects in Road Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caifeng Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jidong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaofeng Meng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC07: The 2007 ACM Symposium on Applied Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1244002.1244006⟩</w:t>
+              <w:t xml:space="preserve">APWeb WAIM 2007 Asia-Pacific Web Conference International Conference on Web-Age Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Huang Shan, China. pp.200-211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-72524-4_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371647v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Categorization for Multi-label Documents and many Categories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
+                <w:t xml:space="preserve">Density Queries for Moving Objects in Road Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Metais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE International Symposium on Computer-Based Medical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Maribor, Slovenia</w:t>
+              <w:t xml:space="preserve">conference of the 9th Asia-Pacific Web Conference and the 8th International Conference on Web-Age Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Huangshan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324597v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An OLAP System for Network-Constraint Moving Objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">An OLAP system for network-constrained moving objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Meng</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Meng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd Annual ACM Symposium on Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC07: The 2007 ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Seoul, South Korea. pp.13-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1244002.1244006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324598v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation et indexation d'objets mobiles contraints par le réseau dans un entrepôt de données</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tao Wan</w:t>
+                <w:t xml:space="preserve">Text Categorization for Multi-label Documents and many Categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Nakache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Metais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.193-154</w:t>
+              <w:t xml:space="preserve">20th IEEE International Symposium on Computer-Based Medical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Maribor, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324669v1</w:t>
+                <w:t xml:space="preserve">hal-00324597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of the Galois lattice for the extraction and the visualization of the spatial association rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boulmakoul</w:t>
+                <w:t xml:space="preserve">An OLAP System for Network-Constraint Moving Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Marghoubi</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Meng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Symposium on Signal Processing and Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">The 22nd Annual ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324603v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de données spatiales - Approche basée sur la programmation logique inductive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Chelgoum</w:t>
+                <w:t xml:space="preserve">Représentation et indexation d'objets mobiles contraints par le réseau dans un entrepôt de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Loubresac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées d'Extraction et de Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lille, France. pp.529-540</w:t>
+              <w:t xml:space="preserve">EDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.193-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324652v1</w:t>
+                <w:t xml:space="preserve">hal-00324669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un entrepôt d'objets mobiles contraints par le réseau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tao Wan</w:t>
+                <w:t xml:space="preserve">The Use of the Galois lattice for the extraction and the visualization of the spatial association rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boulmakoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marghoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia. pp.1055-1070</w:t>
+              <w:t xml:space="preserve">6th IEEE International Symposium on Signal Processing and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324672v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Dynamic Traffic Navigation with Hierarchical Aggregation Tree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fouille de données spatiales - Approche basée sur la programmation logique inductive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chelgoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bai</w:t>
+                <w:t xml:space="preserve">A. Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Guo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+                <w:t xml:space="preserve">L. Loubresac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science, Volume 3841, 8th Asia Pacific Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Harbin, China</w:t>
+              <w:t xml:space="preserve">6èmes Journées d'Extraction et de Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lille, France. pp.529-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324602v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des treillis de Galois pour l'extraction et la visualisation des règles d'association spatiales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Boulmakoul</w:t>
+                <w:t xml:space="preserve">Efficient Dynamic Traffic Navigation with Hierarchical Aggregation Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia. pp.703-718</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science, Volume 3841, 8th Asia Pacific Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Harbin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324667v1</w:t>
+                <w:t xml:space="preserve">hal-00324602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableau de bits indexé (TBI) pour la recherche de séquences fréquentes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Savary</w:t>
+                <w:t xml:space="preserve">Vers un entrepôt d'objets mobiles contraints par le réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poster aux 5èmes Journées d'Extraction et de Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia. pp.1055-1070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324806v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexed Bit Map (IBM) for Mining Frequent Sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Savary</w:t>
+                <w:t xml:space="preserve">Utilisation des treillis de Galois pour l'extraction et la visualisation des règles d'association spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marghoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boulmakoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PKDD 2005: 9th European Conference on Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia. pp.703-718</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371643v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepôt de données spatiales basé sur GML : politique de gestion de cache</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Tableau de bits indexé (TBI) pour la recherche de séquences fréquentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster aux 5èmes Journées d'Extraction et de Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324780v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Linear Geometric Conflation for Spatial Data Warehouse Integration Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Savary</w:t>
+                <w:t xml:space="preserve">Indexed Bit Map (IBM) for Mining Frequent Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th AGILE International Conference on Geographic Information Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PKDD 2005: 9th European Conference on Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Porto, Portugal. pp.659-666, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11564126_70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324637v1</w:t>
+                <w:t xml:space="preserve">hal-04371643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Mining with the Galois lattice for information technologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Boulmakoul</w:t>
+                <w:t xml:space="preserve">Automated Linear Geometric Conflation for Spatial Data Warehouse Integration Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">8th AGILE International Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Estoril, Portugal. pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324674v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'objets mobiles dans un entrepôt de données</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tao Wan</w:t>
+                <w:t xml:space="preserve">Entrepôt de données spatiales basé sur GML : politique de gestion de cache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.343-348</w:t>
+              <w:t xml:space="preserve">Poster aux 5èmes Journées d'Extraction et de Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324675v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexed Bit Map (IBM) for Mining Frequent Sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Savary</w:t>
+                <w:t xml:space="preserve">Modélisation d'objets mobiles dans un entrepôt de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Porto, Portugal. pp.659-666</w:t>
+              <w:t xml:space="preserve">EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.343-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324633v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Multidimensional Sequential Rules - A Characterization Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Savary</w:t>
+                <w:t xml:space="preserve">Spatial Mining with the Galois lattice for information technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marghoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boulmakoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Mining Complex Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Houston, United States. pp.99-102</w:t>
+              <w:t xml:space="preserve">International Conference on Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324628v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADS : Arbre de Décision Spatial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Chelgoum</w:t>
+                <w:t xml:space="preserve">Indexed Bit Map (IBM) for Mining Frequent Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démonstration aux 5èmes journées EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Porto, Portugal. pp.659-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324746v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-simulation and visualization of individual space-time paths within a GI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ADS : Arbre de Décision Spatial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chelgoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Annual Meeting of the Association of American Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Denver, United States</w:t>
+              <w:t xml:space="preserve">Démonstration aux 5èmes journées EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324859v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Association rules with Multiple Min-supports - Application to Symbolic Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining Multidimensional Sequential Rules - A Characterization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tao Wan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Lyon, France. pp.59-74</w:t>
+              <w:t xml:space="preserve">International Workshop on Mining Complex Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Houston, United States. pp.99-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324567v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Data Warehouse Design for Activity Pattern Analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Micro-simulation and visualization of individual space-time paths within a GI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesbegueries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA Workshop on Geographic Information Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Zaragoza, Spain. pp.814-818</w:t>
+              <w:t xml:space="preserve">, Annual Meeting of the Association of American Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324642v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal data warehouse design for human activity pattern analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Spatio-Temporal Data Warehouse Design for Activity Pattern Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Wan</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings. 15th International Workshop on Database and Expert Systems Applications, 2004.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA Workshop on Geographic Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Zaragoza, Spain. pp.814-818</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DEXA.2004.1333576⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04371664v1</w:t>
+                <w:t xml:space="preserve">hal-00324642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et analyse spatio-temporelle de la mobilité urbaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining Association rules with Multiple Min-supports - Application to Symbolic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème conférence du GDR SIGMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Grenoble, France. pp.27-32</w:t>
+              <w:t xml:space="preserve">19èmes Journées Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Lyon, France. pp.59-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324684v1</w:t>
+                <w:t xml:space="preserve">hal-00324567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification d'un système de data mining Spatial dans le contexte de gestion de services à valeur ajouté</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Boulmakoul</w:t>
+                <w:t xml:space="preserve">Spatio-temporal data warehouse design for human activity pattern analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées nationales sur les Systèmes Intelligents – Théorie et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings. 15th International Workshop on Database and Expert Systems Applications, 2004.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Zaragoza, Spain. pp.814-818, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEXA.2004.1333576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324912v1</w:t>
+                <w:t xml:space="preserve">hal-04371664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conditional Fuzzy Clustering with Adaptive Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ramdani</w:t>
+                <w:t xml:space="preserve">Modélisation et analyse spatio-temporelle de la mobilité urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Perugia, Italy. pp.85-90</w:t>
+              <w:t xml:space="preserve">7ème conférence du GDR SIGMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Grenoble, France. pp.27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324640v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Mining Implementation - Alternatives and Performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Chelgoum</w:t>
+                <w:t xml:space="preserve">Spécification d'un système de data mining Spatial dans le contexte de gestion de services à valeur ajouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marghoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boulmakoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Brazilian Symposium on GeoInformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Campos do Jordão, Brazil</w:t>
+              <w:t xml:space="preserve">3èmes Journées nationales sur les Systèmes Intelligents – Théorie et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324680v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre des méthodes du data mining spatial. Alternatives et performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Chelgoum</w:t>
+                <w:t xml:space="preserve">A Conditional Fuzzy Clustering with Adaptive Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elmzabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellafkih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées d'Extraction et de Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.211-217</w:t>
+              <w:t xml:space="preserve">10th Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Perugia, Italy. pp.85-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324681v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision Tree for Multi-Layered Spatial Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadjim Chelghoum</w:t>
+                <w:t xml:space="preserve">Data Mining Implementation - Alternatives and Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chelgoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azedine Boulmakoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Spatial Data Handling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th Brazilian Symposium on GeoInformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Campos do Jordão, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371584v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mise en oeuvre des méthodes du data mining spatial. Alternatives et performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chelgoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4èmes Journées d'Extraction et de Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.211-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Decision Tree for Multi-Layered Spatial Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjim Chelghoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azedine Boulmakoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Symposium on Spatial Data Handling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Ottawa, Canada. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-56094-1_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Join indices as a tool for spatial data mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Aufaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Temporal, Spatial, and Spatio-Temporal Data Mining, TSDM 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Lyon, France. pp.105-116, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-45244-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9020,4168 +9236,4168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Workflow for Synthetic Biometric in-Edge Data Generation using GAN based models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lívia Cruz</w:t>
+                <w:t xml:space="preserve">A dynamic graph convolutional network-based framework for the unsteady operating states recognition of multi-product pipeline systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingyu Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxuan He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10922-025-09938-9⟩</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 141, pp.109785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2024.109785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128787v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic graph convolutional network-based framework for the unsteady operating states recognition of multi-product pipeline systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuxuan He</w:t>
+                <w:t xml:space="preserve">A Workflow for Synthetic Biometric in-Edge Data Generation using GAN based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gustavo C. Do Rêgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ticiana da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atslands Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lívia Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2024.109785⟩</w:t>
+              <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (3), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10922-025-09938-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850112v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Vibe Coding to Vibe Caring : What Clinicians Can Learn from Programmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwćnolć Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Chelly Dagdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anmol Arora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 406 (10512), pp.1561-1562. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(25)01807-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corticosteroid sensitivity detection in sepsis patients using a personalized data mining approach: a clinical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Hellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Chelly Dagdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ktaish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djillali Annane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How opportunistic mobile monitoring can enhance air quality assessment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoinformatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10707-024-00516-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of oil &amp; gas pipelines operational states using graph network structural features</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Huai Su</w:t>
+                <w:t xml:space="preserve">Graph convolutional networks for traffic forecasting with missing values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéhia Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Garcia-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120, pp.105884. </w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (2), pp.913-947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2023.105884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10618-022-00903-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371682v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph convolutional networks for traffic forecasting with missing values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jingwei Zuo</w:t>
+                <w:t xml:space="preserve">Recognition of oil &amp; gas pipelines operational states using graph network structural features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huai Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10618-022-00903-7⟩</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120, pp.105884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2023.105884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069257v1</w:t>
+                <w:t xml:space="preserve">hal-04371682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NO2, BC and PM Exposure of Participants in the Polluscope Autumn 2019 Campaign in the Paris Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (3), pp.206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxics11030206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Series Graph Feature-Based Method for Operation Pattern Recognition in Oil Pipeline System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huai Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal Exposure to Black Carbon, Particulate Matter and Nitrogen Dioxide in the Paris Region Measured by Portable Sensors Worn by Volunteers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une analyse des variations spatio-temporelles de l'exposition individuelle à la pollution de l'air en Île-de-France à partir de micro-capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Honoré</w:t>
+                <w:t xml:space="preserve">Nabil Touili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Kaufmann</w:t>
+                <w:t xml:space="preserve">Katia Radja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schembri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ktaish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics10010033⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542558v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse des variations spatio-temporelles de l'exposition individuelle à la pollution de l'air en Île-de-France à partir de micro-capteurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personal Exposure to Black Carbon, Particulate Matter and Nitrogen Dioxide in the Paris Region Measured by Portable Sensors Worn by Volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Radja</w:t>
+                <w:t xml:space="preserve">Baptiste Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Schembri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+                <w:t xml:space="preserve">Bonnaire Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.39074⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10010033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708067v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Trajectories Obtained from External Sensors for Location Prediction via NLP Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lívia Almada Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ticiana Linhares Coelho Coelho da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Pires Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilken Charles Dantas Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Gomes Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (19), pp.7475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s22197475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the micro-environment from rich trajectories in the context of mobile crowd sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoinformatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10707-022-00471-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile participatory sensing with strong privacy guarantees using secure probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Hai Ton That</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoinformatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (3), pp.533-580. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10707-019-00389-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monocyte distribution width as a biomarker of resistance to corticosteroids in patients with sepsis: the MOCORSEP observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djillali Annane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Heming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Godot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47 (10), pp.1161-1164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00134-021-06478-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location prediction: a deep spatiotemporal learning from external sensors data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lívia Almada Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ticiana Linhares Coelho da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Fernandes de Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Soares Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed and Parallel Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (1), pp.259-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10619-020-07303-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASTROIDE: A Unified Astronomical Big Data Processing Engine over Spark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Brahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (3), pp.477-491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TBDATA.2018.2873749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on “Advances on Large Evolving Graphs”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Aridhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 110, pp.310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.future.2020.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for the characterization of portable sensors for air quality measure with the goal of deployment in citizen science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 708, pp.134698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart preserving of cultural heritage with PACT-ART</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raef Mousheimish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubus Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11042-017-4900-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Game balanced multi-factor multicast routing in sensor grid networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingfeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naixue Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiongli Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Vasilakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 367-368, pp.550-572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ins.2016.06.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un protocole basé sur des mobiles sécurisés pour une collecte participative de données spatiales en mobilité réellement anonyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Hai Ton That</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Systèmes d’information pour le transport et la mobilité, 26 (2), pp.185-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/RIG.26.185-210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal compression of trajectories in road networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Oria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kharrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoinformatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (1), pp.117-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10707-014-0208-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRIFL: A Generic Trajectory Index for Flash Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Hai Ton That</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (2), 44 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2786758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive Vehicular Traffic Rerouting for Lower Travel Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Juan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62 (8), pp.3551-3568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive Vehicular Traffic Re-routing for Lower Travel Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Juan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62 (8), pp.3551-3568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVT.2013.2260422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexing in-Networks Trajectorys Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Oria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The VLDB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (5), pp.643-669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for annoyances assessment of the urban building sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Amanzougarene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hankach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chachoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review on Modelling and Simulations (I.RE.MO.S.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (2), pp. 929-934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision support to the public space administrator for managing urban building sites nuisances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hankach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hankach</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fatiha Amanzougarene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chachoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoCache: A Cache for GML Geographical Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (1), pp.67-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/jdwm.2007010104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoCache: A Cache for GML Geographical Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (1), pp.67-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoCache: A Cache for GML Geographical Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoCache: A Cache for GML Geographical Data. Inernational Journal of Data Warehousing and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (1), pp.67-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation et indexation d'objets mobiles contraints par le réseau dans un entrepôt de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.139-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un problème de data mining multi-tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chelgoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Information Scientifique &amp; Technique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14 (2), pp.129-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Mining Spatial- un problème de data mining multi-tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chelgoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Information Scientifique &amp; Technique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14 (2), pp.129-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13191,649 +13407,649 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal Data Server: Keeping Sensitive Data under the Individual's Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pucheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.39-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cification des services web d'import et d'export de dossiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture fonctionnelle de PlugDB : Dossier Personnel Nomade et Sécurisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bouganim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du sous-projet CIREA - Aide à la codification des Actes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et extraction de connaissances des bases de données spatio-temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, Prototype et Résultats de la base de données mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécifications du module d'aide à la codification des actes (sous-projet 3 - CIREA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nakatche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dierstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13843,91 +14059,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et extraction de connaissances des bases de données spatio-temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Versailles-Saint Quentin en Yvelines, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00325468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13937,348 +14153,348 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on “Advances on Large Evolving Graphs”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Aridhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110, pp.310, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems. Vol. XLIV, LNCS 12380. Special Issue on Data Management - Principles, Technologies, and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Min Tjoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-62271-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems. Vol. XLIV, LNCS 12380. Special Issue on Data Management - Principles, Technologies, and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Min Tjoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14288,381 +14504,381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-actes BDA 2019 -Gestion de Données Principes Technologies et Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'information et géolocalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier, pp.130, 2009, 978-2-7462-2533-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepôts de données et Analyse en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Grigori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cépaduès, pp.200, 2006, Numéro spécial de la revue RNTI</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepôts de données et Analyse en ligne (Actes de la conférence EDA 2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Grigori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cépaduès, pp.200, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14672,561 +14888,561 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multidimensional Trajectory Model in the Context of Mobile Crowd Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ktaish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boulmakoul, A., Karim, L., &amp; Bhushan, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Trajectories: Metamodeling, Reactive Architecture for Analytics, and Smart Applications (1st ed.).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2022, 9781003255635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data perspective on environmental mobile crowd sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Brahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa E.L. Hafyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheir Mehanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Environmental Data Monitoring for Pollution Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.269-288, 2021, 978-0-12-819671-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-819671-7.00012-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 8 - Query Processing and Access Methods for Big Astro and Geo Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Brahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atanas Hristov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Discovery in Big Data from Astronomy and Earth Observation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE; Elsevier, pp.593-602, 2020, 978-0-12-819154-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819154-5.00018-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Sequence Mining to Multidimensional Sequence Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Advances in Mining Complex Data for Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, To appear, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Spatial Data Mining Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shirley Becker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Warehousing and Web Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 9781931777025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId396"/>
+      <w:footerReference w:type="default" r:id="rId398"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15294,51 +15510,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6E14E98"/>
+    <w:nsid w:val="683A47DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15525,51 +15741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-zeitouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5602-6942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05656497X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293497v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Badawi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Raimond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM65600.2025.00033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661117v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bouabba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Haidar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Agoulmine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Chelly Dagdia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM61037.2024.00062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Naline" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614755" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Hellali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2023F9521" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ravot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Hassen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garcia Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152421" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abboud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Taher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04297908v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paillat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278253v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557918.3565875" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa El Hafyani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yeh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ktaish" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Renso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452369.3463823" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371688v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Karim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azedine Boulmakoul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.03.018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195887v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Zuo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;hia Taher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371666v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM51629.2021.00206" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03336989v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469830.3470914" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana da Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lettich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Fernandes de Macedo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Casanova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM48529.2020.00031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM48529.2020.00005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Brahem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38081-6_6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46133-1_53" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391802v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9005660" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314572v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Kontarinis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mustapha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006788502900295" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cochet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaie-Levrel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Mousheimish" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3093742.3093917" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371619v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Idri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyem Oukarfi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Masri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.094" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyzlane Cherradi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Bouziri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.457" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiqul Haque" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alshaer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Jan V. D. Heuvel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68136-8_24" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371655v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.087" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjim Chelghoum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aiccsa.2001.933978" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339877v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933296" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339863v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933430" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339887v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2016.209" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426375v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Hai Ton That" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Sandu Popa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Borcea" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubus Michel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.80" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana Coelho da Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Macedo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2016.28" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558264v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46295-0_38" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2938503.2938541" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371706v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A.F. de Macedo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2016.65" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213873v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419520" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176486v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Sandu-Popa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2015.19" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176500v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768335v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768334v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Juan Pan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A. Khan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2012.29" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488660v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Butnaru" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325951v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berthelot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kesmarszky" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vandewalle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325522v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Pierre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaser" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324644v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324688v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324583v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ehrlich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324690v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faiz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324581v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324592v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Meng" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371614v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caifeng Lai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jidong Chen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Meng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72524-4_23" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1244002.1244006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324597v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nakache" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Metais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324598v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324603v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulmakoul" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marghoubi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324652v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chelgoum" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laugier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiandrino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loubresac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324672v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324602v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bai" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324667v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324806v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savary" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371643v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Savary" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564126_70" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324780v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324637v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324674v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324675v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324633v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324628v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324746v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324859v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jobard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lassarre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mudu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324567v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324642v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371664v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2004.1333576" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324684v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324912v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324640v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmzabi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellafkih" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramdani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324680v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324681v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371584v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-56094-1_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371588v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45244-3_9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128787v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gustavo C. Do R&#234;go" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atslands Rocha" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Monteiro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Cruz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09938-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850112v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Fan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Liu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingyu Jiao" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan He" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109785" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232972v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#263;nol&#263; Abgrall" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmol Arora" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(25)01807-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385119v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ktaish" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04572050v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-024-00516-w" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371682v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Su" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Zuo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.105884" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069257v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00903-7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001989v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouillon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11030206" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297363v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542558v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Languille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaire Nicolas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Honor&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaufmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10010033" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708067v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touili" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schembri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39074" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837174v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Almada Cruz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana Linhares Coelho Coelho da Silva" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pires Magalh&#227;es" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilken Charles Dantas Melo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Gomes Cordeiro" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22197475" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803155v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-022-00471-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329908v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-019-00389-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858332v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rottman" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Godot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleuriet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06478-z" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524285v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana Linhares Coelho da Silva" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Fernandes de Macedo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Soares Da Silva" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-020-07303-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371671v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2018.2873749" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025790v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Aridhi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Macedo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.04.023" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861698v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pommier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134698" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558275v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4900-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371711v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Fan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naixue Xiong" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongli Wu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.06.049" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426358v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.185-210" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096623v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oria" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kharrat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-014-0208-4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176563v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786758" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371573v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935601v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2260422" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664649v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633720v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Amanzougarene" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Sadoun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hankach" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chachoua" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638055v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371709v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2007010104" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325511v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292901v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292908v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292906v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324569v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768354v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324913v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324935v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324936v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324560v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324939v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324937v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nakatche" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dierstein" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00325468v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371695v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102005v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Min Tjoa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458571v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03176580v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437843v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324554v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lopes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325642v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297565v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371689v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa E.L. Hafyani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir Mehanna" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819671-7.00012-9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371713v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Hristov" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819154-5.00018-7" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292905v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371616v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-zeitouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5602-6942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05656497X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600357v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Hellali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Chelly Dagdia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ktaish" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293497v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Badawi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Raimond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM65600.2025.00033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bouabba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Haidar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Agoulmine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM61037.2024.00062" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385087v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2023F9521" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Naline" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614755" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ravot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Hassen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garcia Rodriguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04297908v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paillat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abboud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Taher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557918.3565875" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa El Hafyani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yeh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ktaish" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Zuo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;hia Taher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Renso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452369.3463823" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Karim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azedine Boulmakoul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.03.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM51629.2021.00206" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03336989v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469830.3470914" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lettich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Fernandes de Macedo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Casanova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM48529.2020.00031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM48529.2020.00005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861695v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Brahem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38081-6_6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46133-1_53" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391802v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9005660" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314572v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Kontarinis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mustapha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006788502900295" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cochet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaie-Levrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700609v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371592v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Mousheimish" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3093742.3093917" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiqul Haque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alshaer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Jan V. D. Heuvel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68136-8_24" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371619v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Idri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyem Oukarfi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Masri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.094" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyzlane Cherradi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Bouziri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.457" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.087" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371594v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjim Chelghoum" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aiccsa.2001.933978" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339877v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933296" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339863v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933430" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426375v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Hai Ton That" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Sandu Popa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Borcea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558259v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubus Michel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.80" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339887v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2016.209" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371608v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana Coelho da Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Macedo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2016.28" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558264v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46295-0_38" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2938503.2938541" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371706v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A.F. de Macedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2016.65" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213873v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419520" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176486v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Sandu-Popa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2015.19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176493v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176500v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Juan Pan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A. Khan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2012.29" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488660v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Butnaru" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325951v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berthelot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kesmarszky" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vandewalle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325522v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Pierre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324644v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharrat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324688v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324583v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ehrlich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324690v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faiz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371614v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caifeng Lai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jidong Chen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Meng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72524-4_23" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324592v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Meng" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371647v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1244002.1244006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324597v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nakache" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Metais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324598v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324669v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulmakoul" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marghoubi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324652v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chelgoum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laugier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiandrino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loubresac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324602v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324672v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324667v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savary" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371643v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Savary" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564126_70" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324637v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324780v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324675v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324674v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324633v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324746v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324628v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324859v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jobard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lassarre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mudu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324642v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324567v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371664v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2004.1333576" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324684v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324912v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324640v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmzabi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellafkih" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramdani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324680v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324681v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371584v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-56094-1_1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371588v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45244-3_9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850112v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Fan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Liu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingyu Jiao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan He" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109785" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128787v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gustavo C. Do R&#234;go" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atslands Rocha" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Monteiro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Cruz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09938-9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232972v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#263;nol&#263; Abgrall" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmol Arora" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(25)01807-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385119v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04572050v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-024-00516-w" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069257v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00903-7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371682v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Su" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Zuo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.105884" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001989v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouillon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11030206" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297363v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708067v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touili" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schembri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39074" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542558v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Languille" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaire Nicolas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Honor&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaufmann" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10010033" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837174v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Almada Cruz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana Linhares Coelho Coelho da Silva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pires Magalh&#227;es" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilken Charles Dantas Melo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Gomes Cordeiro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22197475" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803155v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-022-00471-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329908v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-019-00389-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858332v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rottman" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Godot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleuriet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06478-z" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524285v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana Linhares Coelho da Silva" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Fernandes de Macedo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Soares Da Silva" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-020-07303-0" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371671v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2018.2873749" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025790v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Aridhi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Macedo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.04.023" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861698v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pommier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134698" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558275v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4900-x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371711v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Fan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naixue Xiong" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongli Wu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.06.049" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426358v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.185-210" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096623v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oria" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kharrat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-014-0208-4" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176563v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786758" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371573v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935601v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2260422" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664649v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633720v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Amanzougarene" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Sadoun" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hankach" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chachoua" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638055v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371709v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2007010104" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325511v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292901v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292908v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292906v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324569v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768354v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324913v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324935v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324936v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324560v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324939v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324937v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nakatche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dierstein" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00325468v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371695v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102005v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Min Tjoa" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458571v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03176580v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437843v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324554v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lopes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325642v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297565v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371689v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa E.L. Hafyani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir Mehanna" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819671-7.00012-9" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371713v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Hristov" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819154-5.00018-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292905v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371616v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>