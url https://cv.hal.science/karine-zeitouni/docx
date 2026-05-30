--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -991,303 +991,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of sensor systems to assess individual exposure to air pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enriching fixed stations air pollution monitoring with opportunistic mobile monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Durand</w:t>
+                <w:t xml:space="preserve">Mohammad Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Paillat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yehia Taher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Workshop on Big Mobility Data Analytics (BMDA) co-located with EDBT/ICDT 2023 Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, George Fletcher and Verena Kantere, Mar 2023, Ioannina, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297908v2</w:t>
+                <w:t xml:space="preserve">hal-04278244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriching fixed stations air pollution monitoring with opportunistic mobile monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+                <w:t xml:space="preserve">Use of sensor systems to assess individual exposure to air pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Abboud</w:t>
+                <w:t xml:space="preserve">Christophe Debert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yehia Taher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephan Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Big Mobility Data Analytics (BMDA) co-located with EDBT/ICDT 2023 Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, George Fletcher and Verena Kantere, Mar 2023, Ioannina, Greece</w:t>
+              <w:t xml:space="preserve">Healthy Buildings Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278244v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-grained location prediction of non geo-tagged tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGSPATIAL '22: The 30th International Conference on Advances in Geographic Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Seattle Washington, France. pp.82-91, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1315,269 +1315,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Modèle de Trajectoire Multidimensionnel dans le Contexte de la Collecte Participative par Micro-Capteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-environment recognition in the context of environmental crowdsensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Ktaish</w:t>
+                <w:t xml:space="preserve">Yéhia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Toulouse, France. pp.1-14</w:t>
+              <w:t xml:space="preserve">Workshops of the EDBT/ICDT Joint Conference, EDBT/ICDT-WS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Nicosia, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300151v1</w:t>
+                <w:t xml:space="preserve">hal-03195887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-environment recognition in the context of environmental crowdsensing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un Modèle de Trajectoire Multidimensionnel dans le Contexte de la Collecte Participative par Micro-Capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingwei Zuo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+                <w:t xml:space="preserve">Laurent Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yéhia Taher</w:t>
+                <w:t xml:space="preserve">Ahmad Ktaish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshops of the EDBT/ICDT Joint Conference, EDBT/ICDT-WS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Nicosia, Cyprus</w:t>
+              <w:t xml:space="preserve">EDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Toulouse, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195887v1</w:t>
+                <w:t xml:space="preserve">hal-05300151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Federated Learning Approach for Privacy-aware Analysis of Semantically Enriched Mobility Data</w:t>
               </w:r>
@@ -1784,77 +1784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMATE: Semi-Supervised Spatio-Temporal Representation Learning on Multivariate Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Conference on Data Mining (ICDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Auckland, Australia. pp.1565-1570, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1901,90 +1901,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell Me What Air You Breath, I Tell You Where You Are</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSTD '21: 17th International Symposium on Spatial and Temporal Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, virtual USA, France. pp.161-165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2252,51 +2252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Brahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2343,77 +2343,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISETS: Incremental Shapelet Extraction from Time Series Stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéhia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases, ECML PKDD 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Würzburg, Germany. pp.790-793, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2447,77 +2447,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental and Adaptive Feature Exploration over Time Series Stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Big Data 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2698,51 +2698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéhia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Geographical Information Systems Theory, Applications and Management, GISTAM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, unknow, France. pp.290-295, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2895,390 +2895,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Better Understanding of Museum Visitors' Behavior through Indoor Trajectory Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dan Vodislav</w:t>
+                <w:t xml:space="preserve">A Service-Based System for Sentiment Analysis and Visualization of Twitter Data in Realtime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafiqul Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Alshaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Jan V. D. Heuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Seventh International Conference on Digital Presentation and Preservation of Cultural and Scientific Heritage (DiPP2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSOC Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Banff, AB, Canada. pp.199-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68136-8_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700609v1</w:t>
+                <w:t xml:space="preserve">hal-02352943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Learning of Predictive CEP Rules: Bridging the Gap between Data Mining and Complex Event Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yehia Taher</w:t>
+                <w:t xml:space="preserve">Towards a Better Understanding of Museum Visitors' Behavior through Indoor Trajectory Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Kontarinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEBS '17: The 11th ACM International Conference on Distributed and Event-based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Seventh International Conference on Digital Presentation and Preservation of Cultural and Scientific Heritage (DiPP2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Burgas, Bulgaria. pp.19-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371592v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Service-Based System for Sentiment Analysis and Visualization of Twitter Data in Realtime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Automatic Learning of Predictive CEP Rules: Bridging the Gap between Data Mining and Complex Event Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raef Mousheimish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOC Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Banff, AB, Canada. pp.199-202, </w:t>
+              <w:t xml:space="preserve">DEBS '17: The 11th ACM International Conference on Distributed and Event-based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Barcelona, Spain. pp.158-169, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68136-8_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3093742.3093917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352943v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A distributed approach for shortest path algorithm in dynamic multimodal transportation networks</w:t>
               </w:r>
@@ -3622,616 +3622,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial decision tree-application to traffic risk analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PAMPAS: Privacy-Aware Mobile Participatory Sensing Using Secure Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Hai Ton That</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadjim Chelghoum</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/aiccsa.2001.933978⟩</w:t>
+              <w:t xml:space="preserve">SSDBM '16 - International Conference on Scientific and Statistical Database Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371594v1</w:t>
+                <w:t xml:space="preserve">hal-01426375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex event processing for the non-expert with autoCEP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">PACT-ART: Enrichment, Data Mining, and Complex Event Processing in the Internet of Cultural Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raef Mousheimish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yéhia Taher</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubus Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Distributed Event-Based Systems DEBS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2933267.2933296⟩</w:t>
+              <w:t xml:space="preserve">2016 12th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2016.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339877v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic learning of predictive rules for complex event processing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial decision tree-application to traffic risk analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjim Chelghoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Distributed Event-Based Systems DEBS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2933267.2933430⟩</w:t>
+              <w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Beirut, Lebanon. pp.203-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/aiccsa.2001.933978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339863v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAMPAS: Privacy-Aware Mobile Participatory Sensing Using Secure Probes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
+                <w:t xml:space="preserve">Complex event processing for the non-expert with autoCEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raef Mousheimish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristian Borcea</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéhia Taher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSDBM '16 - International Conference on Scientific and Statistical Database Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Distributed Event-Based Systems DEBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Irvine, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2933267.2933296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1235⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01426375v1</w:t>
+                <w:t xml:space="preserve">hal-01339877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PACT-ART: Enrichment, Data Mining, and Complex Event Processing in the Internet of Cultural Things</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Automatic learning of predictive rules for complex event processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raef Mousheimish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dubus Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 12th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Naples, Italy. </w:t>
+              <w:t xml:space="preserve">International Conference on Distributed Event-Based Systems DEBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Irvine, CA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2016.80⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2933267.2933430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558259v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the Support of Challenging Service Level Agreements (SLAs) in Manual and Context-Dependent Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raef Mousheimish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4382,64 +4382,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">autoCEP: Automatic Learning of Predictive Rules for Complex Event Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raef Mousheimish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4486,64 +4486,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Butterfly: An Intelligent Framework for Violation Prediction within Business Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raef Mousheimish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4701,278 +4701,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PACT-ART: Adaptive and Context-Aware Processes for the Transportation of Artworks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yehia Taher</w:t>
+                <w:t xml:space="preserve">PPTM: Privacy-aware Participatory Traffic Monitoring Using Mobile Secure Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Hai Ton That</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internation Congress on Digital Heritage (DH2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419520⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 16th IEEE International Conference on Mobile Data Management (MDM '15). Demo paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pittsburgh, United States. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MDM.2015.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213873v1</w:t>
+                <w:t xml:space="preserve">hal-01176486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPTM: Privacy-aware Participatory Traffic Monitoring Using Mobile Secure Probes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
+                <w:t xml:space="preserve">PACT-ART: Adaptive and Context-Aware Processes for the Transportation of Artworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raef Mousheimish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th IEEE International Conference on Mobile Data Management (MDM '15). Demo paper</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Pittsburgh, United States. 4 p., </w:t>
+              <w:t xml:space="preserve">Internation Congress on Digital Heritage (DH2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Granada, Spain. pp.347 - 350 </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MDM.2015.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176486v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPTM: Privacy-aware Participatory Traffic Monitoring Using Mobile Secure Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Hai Ton That</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5010,90 +5010,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAMPAS: Collecte participative respectueuse de la vie privée basée sur des mobiles securisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Hai Ton That</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes journées Bases de Données Avancées (BDA '15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Île de Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5118,51 +5118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Querying Mobile Location Sensor Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5226,77 +5226,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Juan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th IEEE International Conference on Distributed Computing in Sensor Systems (DCOSS '12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Hangzhou, China. pp.265-272, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5356,51 +5356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5576,51 +5576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using in-Vehicle Sensor Data for Naturalistic Driving Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5710,51 +5710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALM : Un système de gestion de données de CApteurs à Localisation Mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5792,51 +5792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">spatiotemporelle des observations sur la conduite en situation naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5913,51 +5913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Using in-Vehicle Sensor Data for Naturalistic Driving Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6146,51 +6146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering Algorithm for Network Constraint Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6222,278 +6222,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Density Queries for Moving Objects in Road Networks</w:t>
+                <w:t xml:space="preserve">Density Queries for Moving Objects in Road Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caifeng Lai</w:t>
+                <w:t xml:space="preserve">C. Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ling Wang</w:t>
+                <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jidong Chen</w:t>
+                <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaofeng Meng</w:t>
+                <w:t xml:space="preserve">X. Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APWeb WAIM 2007 Asia-Pacific Web Conference International Conference on Web-Age Information Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">conference of the 9th Asia-Pacific Web Conference and the 8th International Conference on Web-Age Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Huangshan, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371614v1</w:t>
+                <w:t xml:space="preserve">hal-00324592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density Queries for Moving Objects in Road Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective Density Queries for Moving Objects in Road Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caifeng Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lai</w:t>
+                <w:t xml:space="preserve">Ling Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Wang</w:t>
+                <w:t xml:space="preserve">Jidong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Meng</w:t>
+                <w:t xml:space="preserve">Xiaofeng Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conference of the 9th Asia-Pacific Web Conference and the 8th International Conference on Web-Age Information Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APWeb WAIM 2007 Asia-Pacific Web Conference International Conference on Web-Age Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Huang Shan, China. pp.200-211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-72524-4_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324592v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An OLAP system for network-constrained moving objects</w:t>
               </w:r>
@@ -6505,51 +6505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Meng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC07: The 2007 ACM Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Seoul, South Korea. pp.13-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6583,51 +6583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text Categorization for Multi-label Documents and many Categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6730,51 +6730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Meng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22nd Annual ACM Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7123,51 +7123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7389,282 +7389,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableau de bits indexé (TBI) pour la recherche de séquences fréquentes</w:t>
+                <w:t xml:space="preserve">Automated Linear Geometric Conflation for Spatial Data Warehouse Integration Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poster aux 5èmes Journées d'Extraction et de Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">8th AGILE International Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Estoril, Portugal. pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324806v1</w:t>
+                <w:t xml:space="preserve">hal-00324637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexed Bit Map (IBM) for Mining Frequent Sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Savary</w:t>
+                <w:t xml:space="preserve">Tableau de bits indexé (TBI) pour la recherche de séquences fréquentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PKDD 2005: 9th European Conference on Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Poster aux 5èmes Journées d'Extraction et de Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371643v1</w:t>
+                <w:t xml:space="preserve">hal-00324806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Linear Geometric Conflation for Spatial Data Warehouse Integration Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Savary</w:t>
+                <w:t xml:space="preserve">Indexed Bit Map (IBM) for Mining Frequent Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th AGILE International Conference on Geographic Information Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PKDD 2005: 9th European Conference on Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Porto, Portugal. pp.659-666, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11564126_70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324637v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepôt de données spatiales basé sur GML : politique de gestion de cache</w:t>
               </w:r>
@@ -7985,191 +7985,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADS : Arbre de Décision Spatial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Chelgoum</w:t>
+                <w:t xml:space="preserve">Mining Multidimensional Sequential Rules - A Characterization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démonstration aux 5èmes journées EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Mining Complex Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Houston, United States. pp.99-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324746v1</w:t>
+                <w:t xml:space="preserve">hal-00324628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Multidimensional Sequential Rules - A Characterization Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Savary</w:t>
+                <w:t xml:space="preserve">ADS : Arbre de Décision Spatial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chelgoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Mining Complex Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Houston, United States. pp.99-102</w:t>
+              <w:t xml:space="preserve">Démonstration aux 5èmes journées EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324628v1</w:t>
+                <w:t xml:space="preserve">hal-00324746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-simulation and visualization of individual space-time paths within a GI</w:t>
               </w:r>
@@ -8274,204 +8274,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Data Warehouse Design for Activity Pattern Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Savary</w:t>
+                <w:t xml:space="preserve">Mining Association rules with Multiple Min-supports - Application to Symbolic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA Workshop on Geographic Information Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Zaragoza, Spain. pp.814-818</w:t>
+              <w:t xml:space="preserve">19èmes Journées Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Lyon, France. pp.59-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324642v1</w:t>
+                <w:t xml:space="preserve">hal-00324567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Association rules with Multiple Min-supports - Application to Symbolic Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-Temporal Data Warehouse Design for Activity Pattern Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tao Wan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Lyon, France. pp.59-74</w:t>
+              <w:t xml:space="preserve">DEXA Workshop on Geographic Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Zaragoza, Spain. pp.814-818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324567v1</w:t>
+                <w:t xml:space="preserve">hal-00324642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal data warehouse design for human activity pattern analysis</w:t>
               </w:r>
@@ -9010,51 +9010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decision Tree for Multi-Layered Spatial Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjim Chelghoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9127,51 +9127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Join indices as a tool for spatial data mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Aufaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9769,64 +9769,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How opportunistic mobile monitoring can enhance air quality assessment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9880,278 +9880,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph convolutional networks for traffic forecasting with missing values</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recognition of oil &amp; gas pipelines operational states using graph network structural features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingwei Zuo</w:t>
+                <w:t xml:space="preserve">Laurent Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huai Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10618-022-00903-7⟩</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120, pp.105884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2023.105884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069257v1</w:t>
+                <w:t xml:space="preserve">hal-04371682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of oil &amp; gas pipelines operational states using graph network structural features</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph convolutional networks for traffic forecasting with missing values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Yeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Huai Su</w:t>
+                <w:t xml:space="preserve">Jingwei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéhia Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Garcia-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120, pp.105884. </w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (2), pp.913-947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2023.105884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10618-022-00903-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371682v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NO2, BC and PM Exposure of Participants in the Polluscope Autumn 2019 Campaign in the Paris Region</w:t>
               </w:r>
@@ -10163,51 +10163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10284,77 +10284,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Series Graph Feature-Based Method for Operation Pattern Recognition in Oil Pipeline System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huai Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10435,51 +10435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Radja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schembri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ktaish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10811,90 +10811,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the micro-environment from rich trajectories in the context of mobile crowd sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoinformatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -10932,90 +10932,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile participatory sensing with strong privacy guarantees using secure probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Hai Ton That</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoinformatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (3), pp.533-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11339,51 +11339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Brahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (3), pp.477-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11668,90 +11668,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart preserving of cultural heritage with PACT-ART</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raef Mousheimish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubus Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11919,90 +11919,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un protocole basé sur des mobiles sécurisés pour une collecte participative de données spatiales en mobilité réellement anonyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Hai Ton That</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Systèmes d’information pour le transport et la mobilité, 26 (2), pp.185-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12036,51 +12036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal compression of trajectories in road networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12153,64 +12153,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRIFL: A Generic Trajectory Index for Flash Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Hai Ton That</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12270,77 +12270,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive Vehicular Traffic Rerouting for Lower Travel Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Juan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62 (8), pp.3551-3568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12378,77 +12378,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive Vehicular Traffic Re-routing for Lower Travel Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Juan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62 (8), pp.3551-3568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12508,51 +12508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12849,250 +12849,250 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoCache: A Cache for GML Geographical Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 3 (1), pp.67-88. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 3 (1), pp.67-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371709v1</w:t>
+                <w:t xml:space="preserve">hal-00325511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoCache: A Cache for GML Geographical Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 3 (1), pp.67-88</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 3 (1), pp.67-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jdwm.2007010104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325511v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoCache: A Cache for GML Geographical Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13728,51 +13728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du sous-projet CIREA - Aide à la codification des Actes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14928,64 +14928,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ktaish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15079,51 +15079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheir Mehanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Environmental Data Monitoring for Pollution Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.269-288, 2021, 978-0-12-819671-7. </w:t>
@@ -15187,51 +15187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Brahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atanas Hristov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15510,51 +15510,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="683A47DA"/>
+    <w:nsid w:val="A23B6F75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15741,51 +15741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-zeitouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5602-6942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05656497X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600357v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Hellali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Chelly Dagdia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ktaish" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293497v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Badawi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Raimond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM65600.2025.00033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bouabba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Haidar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Agoulmine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM61037.2024.00062" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385087v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2023F9521" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Naline" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614755" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ravot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Hassen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garcia Rodriguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04297908v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paillat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abboud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Taher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557918.3565875" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa El Hafyani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yeh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ktaish" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Zuo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;hia Taher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Renso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452369.3463823" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Karim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azedine Boulmakoul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.03.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM51629.2021.00206" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03336989v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469830.3470914" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lettich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Fernandes de Macedo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Casanova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM48529.2020.00031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM48529.2020.00005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861695v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Brahem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38081-6_6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46133-1_53" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391802v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9005660" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314572v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Kontarinis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mustapha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006788502900295" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cochet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaie-Levrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700609v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371592v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Mousheimish" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3093742.3093917" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiqul Haque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alshaer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Jan V. D. Heuvel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68136-8_24" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371619v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Idri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyem Oukarfi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Masri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.094" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyzlane Cherradi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Bouziri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.457" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.087" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371594v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjim Chelghoum" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aiccsa.2001.933978" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339877v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933296" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339863v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933430" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426375v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Hai Ton That" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Sandu Popa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Borcea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558259v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubus Michel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.80" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339887v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2016.209" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371608v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana Coelho da Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Macedo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2016.28" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558264v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46295-0_38" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2938503.2938541" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371706v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A.F. de Macedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2016.65" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213873v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419520" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176486v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Sandu-Popa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2015.19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176493v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176500v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Juan Pan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A. Khan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2012.29" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488660v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Butnaru" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325951v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berthelot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kesmarszky" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vandewalle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325522v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Pierre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324644v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharrat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324688v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324583v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ehrlich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324690v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faiz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371614v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caifeng Lai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jidong Chen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Meng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72524-4_23" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324592v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Meng" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371647v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1244002.1244006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324597v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nakache" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Metais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324598v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324669v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulmakoul" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marghoubi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324652v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chelgoum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laugier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiandrino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loubresac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324602v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324672v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324667v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savary" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371643v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Savary" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564126_70" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324637v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324780v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324675v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324674v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324633v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324746v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324628v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324859v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jobard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lassarre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mudu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324642v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324567v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371664v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2004.1333576" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324684v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324912v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324640v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmzabi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellafkih" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramdani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324680v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324681v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371584v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-56094-1_1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371588v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45244-3_9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850112v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Fan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Liu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingyu Jiao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan He" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109785" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128787v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gustavo C. Do R&#234;go" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atslands Rocha" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Monteiro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Cruz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09938-9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232972v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#263;nol&#263; Abgrall" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmol Arora" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(25)01807-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385119v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04572050v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-024-00516-w" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069257v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00903-7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371682v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Su" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Zuo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.105884" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001989v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouillon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11030206" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297363v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708067v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touili" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schembri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39074" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542558v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Languille" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaire Nicolas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Honor&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaufmann" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10010033" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837174v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Almada Cruz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana Linhares Coelho Coelho da Silva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pires Magalh&#227;es" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilken Charles Dantas Melo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Gomes Cordeiro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22197475" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803155v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-022-00471-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329908v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-019-00389-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858332v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rottman" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Godot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleuriet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06478-z" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524285v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana Linhares Coelho da Silva" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Fernandes de Macedo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Soares Da Silva" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-020-07303-0" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371671v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2018.2873749" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025790v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Aridhi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Macedo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.04.023" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861698v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pommier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134698" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558275v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4900-x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371711v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Fan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naixue Xiong" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongli Wu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.06.049" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426358v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.185-210" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096623v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oria" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kharrat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-014-0208-4" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176563v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786758" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371573v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935601v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2260422" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664649v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633720v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Amanzougarene" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Sadoun" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hankach" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chachoua" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638055v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371709v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2007010104" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325511v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292901v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292908v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292906v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324569v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768354v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324913v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324935v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324936v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324560v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324939v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324937v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nakatche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dierstein" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00325468v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371695v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102005v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Min Tjoa" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458571v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03176580v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437843v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324554v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lopes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325642v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297565v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371689v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa E.L. Hafyani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir Mehanna" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819671-7.00012-9" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371713v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Hristov" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819154-5.00018-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292905v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371616v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-zeitouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5602-6942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05656497X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600357v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Hellali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Chelly Dagdia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ktaish" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293497v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Badawi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Raimond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM65600.2025.00033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bouabba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Haidar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Agoulmine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM61037.2024.00062" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385087v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2023F9521" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Naline" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614755" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ravot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Hassen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garcia Rodriguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abboud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Taher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04297908v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paillat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557918.3565875" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa El Hafyani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Zuo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;hia Taher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300151v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yeh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ktaish" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Renso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452369.3463823" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Karim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azedine Boulmakoul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.03.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM51629.2021.00206" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03336989v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469830.3470914" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lettich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Fernandes de Macedo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Casanova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM48529.2020.00031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM48529.2020.00005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861695v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Brahem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38081-6_6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46133-1_53" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391802v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9005660" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314572v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Kontarinis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mustapha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006788502900295" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cochet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaie-Levrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352943v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiqul Haque" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alshaer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Jan V. D. Heuvel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68136-8_24" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700609v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371592v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Mousheimish" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3093742.3093917" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371619v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Idri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyem Oukarfi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Masri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.094" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyzlane Cherradi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Bouziri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.457" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.087" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Hai Ton That" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Sandu Popa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Borcea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558259v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubus Michel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.80" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjim Chelghoum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aiccsa.2001.933978" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339877v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933296" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933430" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339887v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2016.209" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371608v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana Coelho da Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Macedo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2016.28" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558264v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46295-0_38" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2938503.2938541" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371706v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A.F. de Macedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2016.65" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176486v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Sandu-Popa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2015.19" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213873v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419520" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176493v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176500v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Juan Pan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A. Khan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2012.29" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488660v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Butnaru" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325951v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berthelot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kesmarszky" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vandewalle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325522v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Pierre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324644v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharrat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324688v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324583v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ehrlich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324690v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faiz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324592v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Meng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371614v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caifeng Lai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jidong Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Meng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72524-4_23" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371647v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1244002.1244006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324597v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nakache" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Metais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324598v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324669v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulmakoul" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marghoubi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324652v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chelgoum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laugier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiandrino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loubresac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324602v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324672v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324667v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324637v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savary" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371643v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Savary" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564126_70" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324780v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324675v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324674v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324633v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324628v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324746v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324859v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jobard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lassarre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mudu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324567v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324642v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371664v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2004.1333576" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324684v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324912v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324640v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmzabi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellafkih" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramdani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324680v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324681v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371584v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-56094-1_1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371588v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45244-3_9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850112v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Fan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Liu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingyu Jiao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan He" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109785" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128787v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gustavo C. Do R&#234;go" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atslands Rocha" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Monteiro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Cruz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09938-9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232972v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#263;nol&#263; Abgrall" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmol Arora" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(25)01807-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385119v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04572050v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-024-00516-w" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371682v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Su" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Zuo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.105884" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069257v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00903-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001989v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouillon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11030206" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297363v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708067v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touili" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schembri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39074" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542558v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Languille" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaire Nicolas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Honor&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaufmann" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10010033" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837174v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Almada Cruz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana Linhares Coelho Coelho da Silva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pires Magalh&#227;es" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilken Charles Dantas Melo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Gomes Cordeiro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22197475" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803155v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-022-00471-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329908v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-019-00389-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858332v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rottman" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Godot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleuriet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06478-z" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524285v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiana Linhares Coelho da Silva" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Fernandes de Macedo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Soares Da Silva" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-020-07303-0" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371671v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2018.2873749" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025790v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Aridhi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Macedo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.04.023" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861698v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pommier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134698" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558275v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4900-x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371711v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Fan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naixue Xiong" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongli Wu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.06.049" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426358v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.185-210" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096623v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oria" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kharrat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-014-0208-4" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176563v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786758" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371573v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935601v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2260422" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664649v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633720v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Amanzougarene" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Sadoun" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hankach" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chachoua" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638055v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325511v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371709v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2007010104" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292901v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292908v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292906v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324569v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768354v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324913v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324935v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324936v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324560v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324939v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324937v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nakatche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dierstein" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00325468v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371695v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102005v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Min Tjoa" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458571v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03176580v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437843v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324554v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lopes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325642v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297565v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371689v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa E.L. Hafyani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir Mehanna" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819671-7.00012-9" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371713v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Hristov" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819154-5.00018-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292905v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04371616v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>