--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine Abiven </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en langue française à l'Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure en Langue Française (Université Rouen Normandie / CÉRÉdI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Habilitation à diriger des recherches : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entendre les genres de discours minorisés du XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ouvrage inédit : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un genre de la communication politique : les chansons de la Fronde, étude et édition critique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2025 Délégation à l’Institut Universitaire de France. Projet autour des libelles imprimés pendant la Fronde (1648-1653) :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://antonomaz.huma-num.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://libelles.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2024 Maitresse de conférences en Langue Française (Sorbonne Université / UR 4509 STIH)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Doctorat en Langue et Littérature françaises, Sorbonne Université : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Anecdote ou la fabrique du petit fait vrai. Un genre miniature de Tallemant des Réaux à Voltaire (1650-1756)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2008	Lectrice de français, Université de Cambridge (Kingʼs college/Peterhouse), UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2006	Teaching assistant, langue et culture françaises, Université de Yale, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-2007 - École Normale Supérieure (Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Pensées» : un « Pascaliana» ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198, pp.191-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Écriture des libelles et pratiques littéraires (XVIe-XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goderniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 115 (3), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.115.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du transfuge de classe au class defector : définition, histoire et circulation d'un motif narratif contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laélia Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/146ii⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La familiarité de Vincent Voiture au prisme du style des « transfuges de classe » : langue commune et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 303 (2), pp.323-335. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dss.242.0323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de transfuge de classe : un « script » médiatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laélia Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre l’action politique derrière la chanson satirique : les couplets du chansonnier de Gaston d’Orléans pendant la Fronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Littérales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.83-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégenrer les « caquets » : genres dialogués et écriture de l’actualité dans la première moitié du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 115 (3), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.115.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formule dans la chanson d’actualité au XVIIe siècle : figement linguistique et politisation du vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Radut-Gaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Des libelles en quête d’auteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goderniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques &amp; formes littéraires 16-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/pfl.525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À quoi sert une chanson, si elle est désarmée » : les chansons pendant la Fronde, armes ou récits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, p. 131-133. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.3309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720555v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une collection numérique des libelles de la Fronde ou comment relier des mazarinades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, « Circulation des écrits littéraires de la Première Modernité &amp; Humanités numériques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter un corpus de données textuelles sans post-traitement : l’écriture burlesque de la Fronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Revue Humanités numériques (n° 4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire du grabuge » dans le conte de fées : lexique et phraséologie burlesque chez D’Aulnoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours rapportés en contexte épistolaire (XVIe-XVIIIe siècles) « Introduction », Acta Litt&Arts [En ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moment discursif des barricades d’août 1648 : quelle interprétation des récurrences dans le discours sur l’événement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, 35, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/narratologie.9264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer les concepts du passé. Quelques réflexions d’historiens contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 96 (2), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.096.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, « Courage de la vérité et écritures de l’histoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Welfringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/3 (94), pp.5-15. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.094.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exemplum : un modèle opératoire dans la lettre familière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhetorique.431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d’un discours critique : question de l’autorité dans les Ana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.086.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars de l’apophtegme au XVIIe siècle : bons mots et liberté de parole dans la culture mondaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si vous n’aimez ces traits-là dites mieux ». Quelques outils pour l’analyse textuelle du récit bref chez Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un genre de discours miniature : pour un modèle de l’anecdote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 157-158, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comme une anecdote de la veille » : mise en scène énonciative de l’actualité (1660-1700)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'évangile du jour » : écrire l'actualité (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.5 à 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impertinences de l’Histoire : une question d’aptum générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GADGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition et exploitation numérique de documents anciens : l'exemple des mazarinades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de linguistique computationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne université, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chansons de cour ou de guerre ? Service de plume d’un chansonnier de la Fronde (le baron de Blot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Poétique et rhétorique du français classique » (Sorbonne Université, dir. D. Denis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dissidence linguistique en question dans les libelles en vers burlesques de la Fronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Couffignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Poètes et la langue française de Malherbe à Boileau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque de la Chaise-Dieu, Jun 2022, Chaise-Dieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pièces pour servir à l’histoire » : Les Historiettes de Tallemant à la lumière de ses portefeuilles et de ses recueils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire dir. M. Hersant, « Frontières des Mémoires de Commynes à Chateaubriand »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 3-Sorbonne Nouvelle, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curiosité politique et viralité de l’information dans l’espace public (1630-1660)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Amstutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual International conference of the Society for Interdisciplinary French Seventeenth-Century Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Reyljavik, Islande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoires secrètes » de la chanson de la Fronde. Constructions historiographiques d’un objet politique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La Fabrique du secret, dir. Laure Depretto et Gabriel Vickermann-Ribemont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Orléans, Nov 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collecte documentaire virtuelle à la fouille de textes, en passant par l’encodage : le projet Antonomaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Humanités numériques, dir. Y. Deguin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures pressées et lectures superficielles. Lire de loin ou de près quelques mazarinades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris-Nanterre, Mar 2021, Paris-Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viralité des chansons pendant la Fronde : « tubes » et/ou « éléments de langage » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Recettes du succès : stéréotypes compositionnels &amp; littérarité au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liste de noms propres dans les libelles de la Fronde : les revendications de prestige et leur satire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Listes de noms. Ordre social et ordre du livre, M. Roussillon et C. Schuwey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Artois, Nov 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi est-on “intéressés” par la Princesse de Montpensier. Aspects énonciatifs du “nouveau roman” dans les années 1660 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée « Écrire en baroque »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Lapeyre-Demaison et S. Santi, Mar 2018, Musée des Beaux-Arts d’Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Jeter le Pasquin dans le Tibre”. Imaginaire de la parrêsia dans les libelles politiques de la Fronde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Parrhésia et civilité, entre France et Italie, Renaissance-XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Guerrier, Jean-Luc Nardone et al., Université de Toulouse Jean Jaurès, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citation des paroles d’autrui dans les cercles mondains au XVIIe siècle : formes et stratégies de la circulation des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ci-Dit | Discours rapporté, citation et pratiques sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'air de la Fronde. Chansons d'actualité et guerre civile (1648-1661)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ Vallon, 2026, ISBN 979-10-267-1413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trahir et venger. Paradoxes des récits de transfuges de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laélia Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cahiers libres, 9782348082610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Muses naissantes ». Écrits de jeunesse et sociabilité lettrée (1645 1655)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ÉPURE, 2018, Héritages critiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ Anecdote ou la fabrique du petit fait vrai. De Tallemant des Réaux à Voltaire (1650-1750)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Discours historique, discours philosophique, n° 6 (n° 33), 2015, n° 33, Lire le xviie siècle, 978-2-8124-3814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Biu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14, 2014, 978-2-84050-961-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 14, Roman d'Eneas, La Boétie, Corneille, Marivaux, Baudelaire, Yourcenar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Biu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Abiven; Hélène Biu. Presses de l'université Paris-Sorbonne, pp.1-266, 2014, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 978-2-84050-961-5. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/CZLZ8991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseur de bons mots, &amp;quot;parasite&amp;quot; social? Une redéfinition polémique du bel esprit, fin XVIIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'affaire Pierre de Montmaur, dir. Carine Barbafieri et Jean-Marc Civardi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chanson comme preuve de noblesse : le cas de La Fine Galanterie du temps (Ribou, 1661)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Speyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chanter sur l’air de… Usages et pratiques des timbres du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition ou autocorrection ? Variations énonciatives et positionnements politiques du récit de transfuge chez Édouard Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laélia Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Venger sa race » ? Avant et après Annie Ernaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXI/XX – Reconnaissances littéraires (5), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163 -179, 2024, 978-2-406-17540-7. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17540-7.p.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secret vendu. Manipulations énonciatives dans quelques mazarinades (1649-1652)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laure Depretto et Gabriele Vickermann-Ribémont (dir.), Fabriques du secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première impression : pour une pragmatique historique du titre de grande consommation pendant la Fronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Denis et C. Barbafieri (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rubricologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, A paraître, Rubricologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens de la repartie, de Castiglione au discours de la civilité en français : enjeux linguistiques et génériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N. Viet (dir.), Traduire le mot d’esprit à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 53-67, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique de la civilité et lois de l’échange : le prix de la parole honnête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L. Naudeix (dir.), Molière à la cour : « Les amants magnifiques » en 1670</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 239-249, 2019, 978-2-7535-7998-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Muses naissantes ». Écrits de jeunesse et sociabilité lettrée (1645-1655)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits de jeunesse et sociabilité lettrée (1645-1655)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection « Héritages critiques » (8), EPURE, 296 p., 2018, 978-2-37496-053-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait par « le trait » ? Les memorabilia comme dispositifs descriptifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ramond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRILL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Hersant et C. Ramond (dir.), Le Portrait dans les mémoires et la fiction, XVI-XVIIIe siècles, Leiden, Brill, « Faux titre », pp.242-254</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 430, , p. 242-254, 2018, Faux Titre, 978-90-04-38460-6. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004384606_022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir du jeu de mots. Dominer par la parole en contexte d’inégalité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esme Winter-Froemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux de mots, textes et contextes. Wordplay: Texts and Contexts, Edited by: Esme Winter-Froemel and Alex Demeulenaere, Volume 7 in the series The Dynamics of Wordplay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-134, 2018, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110586459-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication posthume et censure bienveillante : lʼexemple des Ana (1666-1715)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Y. Leclerc, L. Macé, C. Poulouin (dir.), Censure et critique, Paris, Classiques Garnier, coll. « Littérature et censure »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rien de plus triste qu’un recueil d’anecdotes », ou de la difficulté d’écrire un récit oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Esmein, G. Rideau et G. Haroche-Bouzinac (dir.), L’Anecdote entre littérature et histoire, Rennes, PUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au risque des figures. Bon mot et double jeu énonciatif dans les Historiettes de Tallemant des Réaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Laurent, Cécile Narjoux, Christelle Reggian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures et normes. Mélanges offerts à Gérard Berthomieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-190, 2014, Langages, 978-2-36441-110-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets textuels non identifiés : quelle approche pour les corpus marginaux d’Ancien Régime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Arzoumanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Badiou-Monferran (dir.), La Littérarité des Belles-Lettres. Un défi pour les sciences du texte ?, Paris, Classiques Garnier, coll. « Investigations stylistiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quatre mots auraient suffi » : le style coupé dans le Dictionnaire philosophique de Voltaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Reggiani; Claire Stolz; Laurent Susini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 8, Jean Bodel, Adam de la Halle, Des Périers, Viau, Voltaire, Hugo, Bernanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, pp.129-142, 2008, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 978-2-84050-630-0. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/JUNZ7034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire juste la vie. La scène autobiographique de Rose Marie Lagrave. Sur Se ressaisir. Enquête autobiographique d’une transfuge de classe féministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques, Lectures sur le fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus du projet Antonomaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://antonomaz.huma-num.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anecdote, conte et histoire à la fois. Sur les traces textuelles d’une frontière du dire vrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R. Jomand-Baudry et M. Hersant (dir.), Conte et Histoire (1690-1800),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p. 329-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « dangereux honneur » de parler à la cour. Pour une pragmatique de l’entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agnès Cousson (dir.), L’Entretien au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p. 187-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de données sur les chansons de la Fronde (1648-1653)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans de Gestion de Données des projets membres du consortium CAHIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CAHIER - Consortium CAHIER. 2021, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine Abiven </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en langue française à l'Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure en Langue Française (Université Rouen Normandie / CÉRÉdI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Habilitation à diriger des recherches : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entendre les genres de discours minorisés du XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ouvrage inédit : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un genre de la communication politique : les chansons de la Fronde, étude et édition critique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2025 Délégation à l’Institut Universitaire de France. Projet autour des libelles imprimés pendant la Fronde (1648-1653) :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://antonomaz.huma-num.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://libelles.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2024 Maitresse de conférences en Langue Française (Sorbonne Université / UR 4509 STIH)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Doctorat en Langue et Littérature françaises, Sorbonne Université : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Anecdote ou la fabrique du petit fait vrai. Un genre miniature de Tallemant des Réaux à Voltaire (1650-1756)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2008	Lectrice de français, Université de Cambridge (Kingʼs college/Peterhouse), UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2006	Teaching assistant, langue et culture françaises, Université de Yale, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-2007 - École Normale Supérieure (Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du transfuge de classe au class defector : définition, histoire et circulation d'un motif narratif contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laélia Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/146ii⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Écriture des libelles et pratiques littéraires (XVIe-XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goderniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 115 (3), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.115.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Pensées» : un « Pascaliana» ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198, pp.191-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de transfuge de classe : un « script » médiatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laélia Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre l’action politique derrière la chanson satirique : les couplets du chansonnier de Gaston d’Orléans pendant la Fronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Littérales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.83-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégenrer les « caquets » : genres dialogués et écriture de l’actualité dans la première moitié du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 115 (3), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.115.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La familiarité de Vincent Voiture au prisme du style des « transfuges de classe » : langue commune et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 303 (2), pp.323-335. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dss.242.0323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formule dans la chanson d’actualité au XVIIe siècle : figement linguistique et politisation du vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Radut-Gaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Des libelles en quête d’auteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goderniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques &amp; formes littéraires 16-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/pfl.525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une collection numérique des libelles de la Fronde ou comment relier des mazarinades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, « Circulation des écrits littéraires de la Première Modernité &amp; Humanités numériques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À quoi sert une chanson, si elle est désarmée » : les chansons pendant la Fronde, armes ou récits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, p. 131-133. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.3309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720555v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter un corpus de données textuelles sans post-traitement : l’écriture burlesque de la Fronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Revue Humanités numériques (n° 4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire du grabuge » dans le conte de fées : lexique et phraséologie burlesque chez D’Aulnoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours rapportés en contexte épistolaire (XVIe-XVIIIe siècles) « Introduction », Acta Litt&Arts [En ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moment discursif des barricades d’août 1648 : quelle interprétation des récurrences dans le discours sur l’événement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, 35, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/narratologie.9264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer les concepts du passé. Quelques réflexions d’historiens contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 96 (2), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.096.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, « Courage de la vérité et écritures de l’histoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Welfringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/3 (94), pp.5-15. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.094.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exemplum : un modèle opératoire dans la lettre familière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhetorique.431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d’un discours critique : question de l’autorité dans les Ana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.086.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars de l’apophtegme au XVIIe siècle : bons mots et liberté de parole dans la culture mondaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un genre de discours miniature : pour un modèle de l’anecdote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 157-158, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si vous n’aimez ces traits-là dites mieux ». Quelques outils pour l’analyse textuelle du récit bref chez Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comme une anecdote de la veille » : mise en scène énonciative de l’actualité (1660-1700)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'évangile du jour » : écrire l'actualité (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.5 à 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impertinences de l’Histoire : une question d’aptum générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GADGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pièces pour servir à l’histoire » : Les Historiettes de Tallemant à la lumière de ses portefeuilles et de ses recueils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire dir. M. Hersant, « Frontières des Mémoires de Commynes à Chateaubriand »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 3-Sorbonne Nouvelle, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition et exploitation numérique de documents anciens : l'exemple des mazarinades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de linguistique computationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne université, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chansons de cour ou de guerre ? Service de plume d’un chansonnier de la Fronde (le baron de Blot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Poétique et rhétorique du français classique » (Sorbonne Université, dir. D. Denis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dissidence linguistique en question dans les libelles en vers burlesques de la Fronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Couffignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Poètes et la langue française de Malherbe à Boileau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque de la Chaise-Dieu, Jun 2022, Chaise-Dieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curiosité politique et viralité de l’information dans l’espace public (1630-1660)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Amstutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual International conference of the Society for Interdisciplinary French Seventeenth-Century Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Reyljavik, Islande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collecte documentaire virtuelle à la fouille de textes, en passant par l’encodage : le projet Antonomaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Humanités numériques, dir. Y. Deguin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures pressées et lectures superficielles. Lire de loin ou de près quelques mazarinades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris-Nanterre, Mar 2021, Paris-Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viralité des chansons pendant la Fronde : « tubes » et/ou « éléments de langage » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Recettes du succès : stéréotypes compositionnels &amp; littérarité au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoires secrètes » de la chanson de la Fronde. Constructions historiographiques d’un objet politique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La Fabrique du secret, dir. Laure Depretto et Gabriel Vickermann-Ribemont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Orléans, Nov 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liste de noms propres dans les libelles de la Fronde : les revendications de prestige et leur satire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Listes de noms. Ordre social et ordre du livre, M. Roussillon et C. Schuwey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Artois, Nov 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi est-on “intéressés” par la Princesse de Montpensier. Aspects énonciatifs du “nouveau roman” dans les années 1660 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée « Écrire en baroque »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Lapeyre-Demaison et S. Santi, Mar 2018, Musée des Beaux-Arts d’Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Jeter le Pasquin dans le Tibre”. Imaginaire de la parrêsia dans les libelles politiques de la Fronde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Parrhésia et civilité, entre France et Italie, Renaissance-XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Guerrier, Jean-Luc Nardone et al., Université de Toulouse Jean Jaurès, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citation des paroles d’autrui dans les cercles mondains au XVIIe siècle : formes et stratégies de la circulation des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ci-Dit | Discours rapporté, citation et pratiques sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'air de la Fronde. Chansons d'actualité et guerre civile (1648-1661)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ Vallon, 2026, ISBN 979-10-267-1413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trahir et venger. Paradoxes des récits de transfuges de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laélia Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cahiers libres, 9782348082610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Muses naissantes ». Écrits de jeunesse et sociabilité lettrée (1645 1655)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ÉPURE, 2018, Héritages critiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ Anecdote ou la fabrique du petit fait vrai. De Tallemant des Réaux à Voltaire (1650-1750)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Discours historique, discours philosophique, n° 6 (n° 33), 2015, n° 33, Lire le xviie siècle, 978-2-8124-3814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Biu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14, 2014, 978-2-84050-961-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 14, Roman d'Eneas, La Boétie, Corneille, Marivaux, Baudelaire, Yourcenar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Biu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Abiven; Hélène Biu. Presses de l'université Paris-Sorbonne, pp.1-266, 2014, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 978-2-84050-961-5. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/CZLZ8991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseur de bons mots, &amp;quot;parasite&amp;quot; social? Une redéfinition polémique du bel esprit, fin XVIIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'affaire Pierre de Montmaur, dir. Carine Barbafieri et Jean-Marc Civardi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chanson comme preuve de noblesse : le cas de La Fine Galanterie du temps (Ribou, 1661)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Speyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chanter sur l’air de… Usages et pratiques des timbres du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition ou autocorrection ? Variations énonciatives et positionnements politiques du récit de transfuge chez Édouard Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laélia Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Venger sa race » ? Avant et après Annie Ernaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXI/XX – Reconnaissances littéraires (5), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163 -179, 2024, 978-2-406-17540-7. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17540-7.p.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secret vendu. Manipulations énonciatives dans quelques mazarinades (1649-1652)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laure Depretto et Gabriele Vickermann-Ribémont (dir.), Fabriques du secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première impression : pour une pragmatique historique du titre de grande consommation pendant la Fronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Denis et C. Barbafieri (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rubricologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, A paraître, Rubricologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens de la repartie, de Castiglione au discours de la civilité en français : enjeux linguistiques et génériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N. Viet (dir.), Traduire le mot d’esprit à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 53-67, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique de la civilité et lois de l’échange : le prix de la parole honnête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L. Naudeix (dir.), Molière à la cour : « Les amants magnifiques » en 1670</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 239-249, 2019, 978-2-7535-7998-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Muses naissantes ». Écrits de jeunesse et sociabilité lettrée (1645-1655)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits de jeunesse et sociabilité lettrée (1645-1655)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection « Héritages critiques » (8), EPURE, 296 p., 2018, 978-2-37496-053-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait par « le trait » ? Les memorabilia comme dispositifs descriptifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ramond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRILL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Hersant et C. Ramond (dir.), Le Portrait dans les mémoires et la fiction, XVI-XVIIIe siècles, Leiden, Brill, « Faux titre », pp.242-254</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 430, , p. 242-254, 2018, Faux Titre, 978-90-04-38460-6. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004384606_022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir du jeu de mots. Dominer par la parole en contexte d’inégalité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esme Winter-Froemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux de mots, textes et contextes. Wordplay: Texts and Contexts, Edited by: Esme Winter-Froemel and Alex Demeulenaere, Volume 7 in the series The Dynamics of Wordplay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-134, 2018, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110586459-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication posthume et censure bienveillante : lʼexemple des Ana (1666-1715)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Y. Leclerc, L. Macé, C. Poulouin (dir.), Censure et critique, Paris, Classiques Garnier, coll. « Littérature et censure »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rien de plus triste qu’un recueil d’anecdotes », ou de la difficulté d’écrire un récit oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Esmein, G. Rideau et G. Haroche-Bouzinac (dir.), L’Anecdote entre littérature et histoire, Rennes, PUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au risque des figures. Bon mot et double jeu énonciatif dans les Historiettes de Tallemant des Réaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Laurent, Cécile Narjoux, Christelle Reggian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures et normes. Mélanges offerts à Gérard Berthomieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-190, 2014, Langages, 978-2-36441-110-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets textuels non identifiés : quelle approche pour les corpus marginaux d’Ancien Régime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Arzoumanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Badiou-Monferran (dir.), La Littérarité des Belles-Lettres. Un défi pour les sciences du texte ?, Paris, Classiques Garnier, coll. « Investigations stylistiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quatre mots auraient suffi » : le style coupé dans le Dictionnaire philosophique de Voltaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Reggiani; Claire Stolz; Laurent Susini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 8, Jean Bodel, Adam de la Halle, Des Périers, Viau, Voltaire, Hugo, Bernanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, pp.129-142, 2008, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 978-2-84050-630-0. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/JUNZ7034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire juste la vie. La scène autobiographique de Rose Marie Lagrave. Sur Se ressaisir. Enquête autobiographique d’une transfuge de classe féministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques, Lectures sur le fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus du projet Antonomaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://antonomaz.huma-num.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « dangereux honneur » de parler à la cour. Pour une pragmatique de l’entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agnès Cousson (dir.), L’Entretien au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p. 187-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anecdote, conte et histoire à la fois. Sur les traces textuelles d’une frontière du dire vrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R. Jomand-Baudry et M. Hersant (dir.), Conte et Histoire (1690-1800),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p. 329-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de données sur les chansons de la Fronde (1648-1653)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans de Gestion de Données des projets membres du consortium CAHIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CAHIER - Consortium CAHIER. 2021, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://antonomaz.huma-num.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libelles.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379153v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414116v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goderniaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.115.0015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414031v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;lia V&#233;ron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146ii" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414073v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.242.0323" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947704v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414021v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.115.0109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Bello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Radut-Gaghi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.525" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720555v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.3309" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.9264" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.096.0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Welfringer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.094.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.431" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500658v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.086.0037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500706v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3744" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Depretto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719643v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956774v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657439v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379179v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/trahir_et_venger-9782348082610" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979513v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fortin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246467v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-anecdote-ou-la-fabrique-du-petit-fait-vrai-de-tallemant-des-reaux-a-voltaire-1650-1750.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246754v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Biu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/styles-genres-auteurs/styles-genres-auteurs-14" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05458762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CZLZ8991" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Speyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414066v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/export/html/xxi-xx-reconnaissances-litteraires-2024-n-5-venger-sa-race-avant-et-apres-annie-ernaux-repetition-or-self-correction.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17540-7.p.0163" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955217v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719665v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246524v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246509v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502413v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hersant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ramond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004384606_022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esme Winter-Froemel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demeulenaere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110586459-006/html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110586459-006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/linguistique-et-stylistique/419-figures-et-normes-9782364411104.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500717v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05354208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JUNZ7034" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955297v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955300v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene L'Hermite" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://antonomaz.huma-num.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libelles.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414031v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;lia V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146ii" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goderniaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.115.0015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379153v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414135v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.115.0109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.242.0323" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Bello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Radut-Gaghi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.525" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720555v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.3309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.9264" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.096.0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Welfringer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.094.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.431" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500658v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.086.0037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500706v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Depretto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955307v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955311v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955317v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956774v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657439v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379179v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/trahir_et_venger-9782348082610" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979513v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fortin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246467v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-anecdote-ou-la-fabrique-du-petit-fait-vrai-de-tallemant-des-reaux-a-voltaire-1650-1750.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246754v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Biu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/styles-genres-auteurs/styles-genres-auteurs-14" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05458762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CZLZ8991" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Speyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414066v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/export/html/xxi-xx-reconnaissances-litteraires-2024-n-5-venger-sa-race-avant-et-apres-annie-ernaux-repetition-or-self-correction.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17540-7.p.0163" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955217v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719665v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246524v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246509v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502413v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hersant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ramond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004384606_022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esme Winter-Froemel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demeulenaere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110586459-006/html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110586459-006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/linguistique-et-stylistique/419-figures-et-normes-9782364411104.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500717v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05354208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JUNZ7034" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955300v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955297v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene L'Hermite" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>