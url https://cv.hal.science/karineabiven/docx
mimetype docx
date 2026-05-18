--- v1 (2026-04-09)
+++ v2 (2026-05-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine Abiven </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en langue française à l'Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure en Langue Française (Université Rouen Normandie / CÉRÉdI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Habilitation à diriger des recherches : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entendre les genres de discours minorisés du XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ouvrage inédit : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un genre de la communication politique : les chansons de la Fronde, étude et édition critique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2025 Délégation à l’Institut Universitaire de France. Projet autour des libelles imprimés pendant la Fronde (1648-1653) :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://antonomaz.huma-num.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://libelles.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2024 Maitresse de conférences en Langue Française (Sorbonne Université / UR 4509 STIH)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Doctorat en Langue et Littérature françaises, Sorbonne Université : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Anecdote ou la fabrique du petit fait vrai. Un genre miniature de Tallemant des Réaux à Voltaire (1650-1756)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2008	Lectrice de français, Université de Cambridge (Kingʼs college/Peterhouse), UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2006	Teaching assistant, langue et culture françaises, Université de Yale, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-2007 - École Normale Supérieure (Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du transfuge de classe au class defector : définition, histoire et circulation d'un motif narratif contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laélia Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/146ii⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Écriture des libelles et pratiques littéraires (XVIe-XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goderniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 115 (3), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.115.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Pensées» : un « Pascaliana» ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198, pp.191-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de transfuge de classe : un « script » médiatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laélia Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre l’action politique derrière la chanson satirique : les couplets du chansonnier de Gaston d’Orléans pendant la Fronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Littérales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.83-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégenrer les « caquets » : genres dialogués et écriture de l’actualité dans la première moitié du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 115 (3), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.115.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La familiarité de Vincent Voiture au prisme du style des « transfuges de classe » : langue commune et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 303 (2), pp.323-335. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dss.242.0323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formule dans la chanson d’actualité au XVIIe siècle : figement linguistique et politisation du vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Radut-Gaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Des libelles en quête d’auteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goderniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques &amp; formes littéraires 16-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/pfl.525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une collection numérique des libelles de la Fronde ou comment relier des mazarinades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, « Circulation des écrits littéraires de la Première Modernité &amp; Humanités numériques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À quoi sert une chanson, si elle est désarmée » : les chansons pendant la Fronde, armes ou récits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, p. 131-133. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.3309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720555v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter un corpus de données textuelles sans post-traitement : l’écriture burlesque de la Fronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Revue Humanités numériques (n° 4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire du grabuge » dans le conte de fées : lexique et phraséologie burlesque chez D’Aulnoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours rapportés en contexte épistolaire (XVIe-XVIIIe siècles) « Introduction », Acta Litt&Arts [En ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moment discursif des barricades d’août 1648 : quelle interprétation des récurrences dans le discours sur l’événement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, 35, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/narratologie.9264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer les concepts du passé. Quelques réflexions d’historiens contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 96 (2), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.096.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, « Courage de la vérité et écritures de l’histoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Welfringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/3 (94), pp.5-15. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.094.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exemplum : un modèle opératoire dans la lettre familière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhetorique.431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d’un discours critique : question de l’autorité dans les Ana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.086.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars de l’apophtegme au XVIIe siècle : bons mots et liberté de parole dans la culture mondaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un genre de discours miniature : pour un modèle de l’anecdote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 157-158, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si vous n’aimez ces traits-là dites mieux ». Quelques outils pour l’analyse textuelle du récit bref chez Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comme une anecdote de la veille » : mise en scène énonciative de l’actualité (1660-1700)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'évangile du jour » : écrire l'actualité (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.5 à 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impertinences de l’Histoire : une question d’aptum générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GADGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pièces pour servir à l’histoire » : Les Historiettes de Tallemant à la lumière de ses portefeuilles et de ses recueils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire dir. M. Hersant, « Frontières des Mémoires de Commynes à Chateaubriand »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 3-Sorbonne Nouvelle, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition et exploitation numérique de documents anciens : l'exemple des mazarinades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de linguistique computationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne université, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chansons de cour ou de guerre ? Service de plume d’un chansonnier de la Fronde (le baron de Blot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Poétique et rhétorique du français classique » (Sorbonne Université, dir. D. Denis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dissidence linguistique en question dans les libelles en vers burlesques de la Fronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Couffignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Poètes et la langue française de Malherbe à Boileau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque de la Chaise-Dieu, Jun 2022, Chaise-Dieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curiosité politique et viralité de l’information dans l’espace public (1630-1660)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Amstutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual International conference of the Society for Interdisciplinary French Seventeenth-Century Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Reyljavik, Islande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collecte documentaire virtuelle à la fouille de textes, en passant par l’encodage : le projet Antonomaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Humanités numériques, dir. Y. Deguin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures pressées et lectures superficielles. Lire de loin ou de près quelques mazarinades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris-Nanterre, Mar 2021, Paris-Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viralité des chansons pendant la Fronde : « tubes » et/ou « éléments de langage » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Recettes du succès : stéréotypes compositionnels &amp; littérarité au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoires secrètes » de la chanson de la Fronde. Constructions historiographiques d’un objet politique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La Fabrique du secret, dir. Laure Depretto et Gabriel Vickermann-Ribemont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Orléans, Nov 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liste de noms propres dans les libelles de la Fronde : les revendications de prestige et leur satire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Listes de noms. Ordre social et ordre du livre, M. Roussillon et C. Schuwey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Artois, Nov 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi est-on “intéressés” par la Princesse de Montpensier. Aspects énonciatifs du “nouveau roman” dans les années 1660 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée « Écrire en baroque »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Lapeyre-Demaison et S. Santi, Mar 2018, Musée des Beaux-Arts d’Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Jeter le Pasquin dans le Tibre”. Imaginaire de la parrêsia dans les libelles politiques de la Fronde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Parrhésia et civilité, entre France et Italie, Renaissance-XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Guerrier, Jean-Luc Nardone et al., Université de Toulouse Jean Jaurès, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citation des paroles d’autrui dans les cercles mondains au XVIIe siècle : formes et stratégies de la circulation des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ci-Dit | Discours rapporté, citation et pratiques sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'air de la Fronde. Chansons d'actualité et guerre civile (1648-1661)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ Vallon, 2026, ISBN 979-10-267-1413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trahir et venger. Paradoxes des récits de transfuges de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laélia Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cahiers libres, 9782348082610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Muses naissantes ». Écrits de jeunesse et sociabilité lettrée (1645 1655)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ÉPURE, 2018, Héritages critiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ Anecdote ou la fabrique du petit fait vrai. De Tallemant des Réaux à Voltaire (1650-1750)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Discours historique, discours philosophique, n° 6 (n° 33), 2015, n° 33, Lire le xviie siècle, 978-2-8124-3814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Biu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14, 2014, 978-2-84050-961-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 14, Roman d'Eneas, La Boétie, Corneille, Marivaux, Baudelaire, Yourcenar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Biu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Abiven; Hélène Biu. Presses de l'université Paris-Sorbonne, pp.1-266, 2014, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 978-2-84050-961-5. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/CZLZ8991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseur de bons mots, &amp;quot;parasite&amp;quot; social? Une redéfinition polémique du bel esprit, fin XVIIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'affaire Pierre de Montmaur, dir. Carine Barbafieri et Jean-Marc Civardi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chanson comme preuve de noblesse : le cas de La Fine Galanterie du temps (Ribou, 1661)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Speyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chanter sur l’air de… Usages et pratiques des timbres du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition ou autocorrection ? Variations énonciatives et positionnements politiques du récit de transfuge chez Édouard Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laélia Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Venger sa race » ? Avant et après Annie Ernaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXI/XX – Reconnaissances littéraires (5), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163 -179, 2024, 978-2-406-17540-7. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17540-7.p.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secret vendu. Manipulations énonciatives dans quelques mazarinades (1649-1652)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laure Depretto et Gabriele Vickermann-Ribémont (dir.), Fabriques du secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première impression : pour une pragmatique historique du titre de grande consommation pendant la Fronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Denis et C. Barbafieri (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rubricologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, A paraître, Rubricologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens de la repartie, de Castiglione au discours de la civilité en français : enjeux linguistiques et génériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N. Viet (dir.), Traduire le mot d’esprit à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 53-67, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique de la civilité et lois de l’échange : le prix de la parole honnête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L. Naudeix (dir.), Molière à la cour : « Les amants magnifiques » en 1670</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 239-249, 2019, 978-2-7535-7998-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Muses naissantes ». Écrits de jeunesse et sociabilité lettrée (1645-1655)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits de jeunesse et sociabilité lettrée (1645-1655)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection « Héritages critiques » (8), EPURE, 296 p., 2018, 978-2-37496-053-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait par « le trait » ? Les memorabilia comme dispositifs descriptifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ramond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRILL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Hersant et C. Ramond (dir.), Le Portrait dans les mémoires et la fiction, XVI-XVIIIe siècles, Leiden, Brill, « Faux titre », pp.242-254</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 430, , p. 242-254, 2018, Faux Titre, 978-90-04-38460-6. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004384606_022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir du jeu de mots. Dominer par la parole en contexte d’inégalité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esme Winter-Froemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux de mots, textes et contextes. Wordplay: Texts and Contexts, Edited by: Esme Winter-Froemel and Alex Demeulenaere, Volume 7 in the series The Dynamics of Wordplay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-134, 2018, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110586459-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication posthume et censure bienveillante : lʼexemple des Ana (1666-1715)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Y. Leclerc, L. Macé, C. Poulouin (dir.), Censure et critique, Paris, Classiques Garnier, coll. « Littérature et censure »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rien de plus triste qu’un recueil d’anecdotes », ou de la difficulté d’écrire un récit oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Esmein, G. Rideau et G. Haroche-Bouzinac (dir.), L’Anecdote entre littérature et histoire, Rennes, PUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au risque des figures. Bon mot et double jeu énonciatif dans les Historiettes de Tallemant des Réaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Laurent, Cécile Narjoux, Christelle Reggian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures et normes. Mélanges offerts à Gérard Berthomieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-190, 2014, Langages, 978-2-36441-110-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets textuels non identifiés : quelle approche pour les corpus marginaux d’Ancien Régime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Arzoumanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Badiou-Monferran (dir.), La Littérarité des Belles-Lettres. Un défi pour les sciences du texte ?, Paris, Classiques Garnier, coll. « Investigations stylistiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quatre mots auraient suffi » : le style coupé dans le Dictionnaire philosophique de Voltaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Reggiani; Claire Stolz; Laurent Susini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 8, Jean Bodel, Adam de la Halle, Des Périers, Viau, Voltaire, Hugo, Bernanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, pp.129-142, 2008, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 978-2-84050-630-0. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/JUNZ7034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire juste la vie. La scène autobiographique de Rose Marie Lagrave. Sur Se ressaisir. Enquête autobiographique d’une transfuge de classe féministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques, Lectures sur le fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus du projet Antonomaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://antonomaz.huma-num.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « dangereux honneur » de parler à la cour. Pour une pragmatique de l’entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agnès Cousson (dir.), L’Entretien au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p. 187-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anecdote, conte et histoire à la fois. Sur les traces textuelles d’une frontière du dire vrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R. Jomand-Baudry et M. Hersant (dir.), Conte et Histoire (1690-1800),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p. 329-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de données sur les chansons de la Fronde (1648-1653)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans de Gestion de Données des projets membres du consortium CAHIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CAHIER - Consortium CAHIER. 2021, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine Abiven </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en langue française à l'Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure en Langue Française (Université Rouen Normandie / CÉRÉdI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Habilitation à diriger des recherches : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entendre les genres de discours minorisés du XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ouvrage inédit : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un genre de la communication politique : les chansons de la Fronde, étude et édition critique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2025 Délégation à l’Institut Universitaire de France. Projet autour des libelles imprimés pendant la Fronde (1648-1653) :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://antonomaz.huma-num.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://libelles.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2024 Maitresse de conférences en Langue Française (Sorbonne Université / UR 4509 STIH)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Doctorat en Langue et Littérature françaises, Sorbonne Université : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Anecdote ou la fabrique du petit fait vrai. Un genre miniature de Tallemant des Réaux à Voltaire (1650-1756)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2008	Lectrice de français, Université de Cambridge (Kingʼs college/Peterhouse), UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2006	Teaching assistant, langue et culture françaises, Université de Yale, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-2007 - École Normale Supérieure (Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Écriture des libelles et pratiques littéraires (XVIe-XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goderniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 115 (3), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.115.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du transfuge de classe au class defector : définition, histoire et circulation d'un motif narratif contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laélia Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/146ii⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Pensées» : un « Pascaliana» ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198, pp.191-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre l’action politique derrière la chanson satirique : les couplets du chansonnier de Gaston d’Orléans pendant la Fronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Littérales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.83-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de transfuge de classe : un « script » médiatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laélia Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégenrer les « caquets » : genres dialogués et écriture de l’actualité dans la première moitié du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 115 (3), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.115.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La familiarité de Vincent Voiture au prisme du style des « transfuges de classe » : langue commune et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 303 (2), pp.323-335. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dss.242.0323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formule dans la chanson d’actualité au XVIIe siècle : figement linguistique et politisation du vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Radut-Gaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Des libelles en quête d’auteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goderniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques &amp; formes littéraires 16-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/pfl.525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une collection numérique des libelles de la Fronde ou comment relier des mazarinades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, « Circulation des écrits littéraires de la Première Modernité &amp; Humanités numériques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À quoi sert une chanson, si elle est désarmée » : les chansons pendant la Fronde, armes ou récits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, p. 131-133. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.3309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720555v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter un corpus de données textuelles sans post-traitement : l’écriture burlesque de la Fronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Revue Humanités numériques (n° 4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire du grabuge » dans le conte de fées : lexique et phraséologie burlesque chez D’Aulnoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours rapportés en contexte épistolaire (XVIe-XVIIIe siècles) « Introduction », Acta Litt&Arts [En ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moment discursif des barricades d’août 1648 : quelle interprétation des récurrences dans le discours sur l’événement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, 35, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/narratologie.9264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer les concepts du passé. Quelques réflexions d’historiens contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 96 (2), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.096.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, « Courage de la vérité et écritures de l’histoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Welfringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/3 (94), pp.5-15. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.094.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exemplum : un modèle opératoire dans la lettre familière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhetorique.431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d’un discours critique : question de l’autorité dans les Ana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.086.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars de l’apophtegme au XVIIe siècle : bons mots et liberté de parole dans la culture mondaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un genre de discours miniature : pour un modèle de l’anecdote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 157-158, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si vous n’aimez ces traits-là dites mieux ». Quelques outils pour l’analyse textuelle du récit bref chez Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comme une anecdote de la veille » : mise en scène énonciative de l’actualité (1660-1700)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'évangile du jour » : écrire l'actualité (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.5 à 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impertinences de l’Histoire : une question d’aptum générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GADGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pièces pour servir à l’histoire » : Les Historiettes de Tallemant à la lumière de ses portefeuilles et de ses recueils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire dir. M. Hersant, « Frontières des Mémoires de Commynes à Chateaubriand »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 3-Sorbonne Nouvelle, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition et exploitation numérique de documents anciens : l'exemple des mazarinades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de linguistique computationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne université, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chansons de cour ou de guerre ? Service de plume d’un chansonnier de la Fronde (le baron de Blot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Poétique et rhétorique du français classique » (Sorbonne Université, dir. D. Denis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dissidence linguistique en question dans les libelles en vers burlesques de la Fronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Couffignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Poètes et la langue française de Malherbe à Boileau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque de la Chaise-Dieu, Jun 2022, Chaise-Dieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curiosité politique et viralité de l’information dans l’espace public (1630-1660)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Amstutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual International conference of the Society for Interdisciplinary French Seventeenth-Century Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Reyljavik, Islande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collecte documentaire virtuelle à la fouille de textes, en passant par l’encodage : le projet Antonomaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Humanités numériques, dir. Y. Deguin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures pressées et lectures superficielles. Lire de loin ou de près quelques mazarinades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris-Nanterre, Mar 2021, Paris-Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viralité des chansons pendant la Fronde : « tubes » et/ou « éléments de langage » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Recettes du succès : stéréotypes compositionnels &amp; littérarité au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoires secrètes » de la chanson de la Fronde. Constructions historiographiques d’un objet politique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La Fabrique du secret, dir. Laure Depretto et Gabriel Vickermann-Ribemont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Orléans, Nov 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liste de noms propres dans les libelles de la Fronde : les revendications de prestige et leur satire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Listes de noms. Ordre social et ordre du livre, M. Roussillon et C. Schuwey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Artois, Nov 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi est-on “intéressés” par la Princesse de Montpensier. Aspects énonciatifs du “nouveau roman” dans les années 1660 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée « Écrire en baroque »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Lapeyre-Demaison et S. Santi, Mar 2018, Musée des Beaux-Arts d’Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Jeter le Pasquin dans le Tibre”. Imaginaire de la parrêsia dans les libelles politiques de la Fronde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Parrhésia et civilité, entre France et Italie, Renaissance-XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Guerrier, Jean-Luc Nardone et al., Université de Toulouse Jean Jaurès, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citation des paroles d’autrui dans les cercles mondains au XVIIe siècle : formes et stratégies de la circulation des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ci-Dit | Discours rapporté, citation et pratiques sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'air de la Fronde. Chansons d'actualité et guerre civile (1648-1661)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ Vallon, 2026, ISBN 979-10-267-1413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trahir et venger. Paradoxes des récits de transfuges de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laélia Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cahiers libres, 9782348082610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Muses naissantes ». Écrits de jeunesse et sociabilité lettrée (1645 1655)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ÉPURE, 2018, Héritages critiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ Anecdote ou la fabrique du petit fait vrai. De Tallemant des Réaux à Voltaire (1650-1750)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Discours historique, discours philosophique, n° 6 (n° 33), 2015, n° 33, Lire le xviie siècle, 978-2-8124-3814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Biu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14, 2014, 978-2-84050-961-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 14, Roman d'Eneas, La Boétie, Corneille, Marivaux, Baudelaire, Yourcenar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Biu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Abiven; Hélène Biu. Presses de l'université Paris-Sorbonne, pp.1-266, 2014, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 978-2-84050-961-5. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/CZLZ8991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseur de bons mots, &amp;quot;parasite&amp;quot; social? Une redéfinition polémique du bel esprit, fin XVIIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'affaire Pierre de Montmaur, dir. Carine Barbafieri et Jean-Marc Civardi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chanson comme preuve de noblesse : le cas de La Fine Galanterie du temps (Ribou, 1661)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Speyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chanter sur l’air de… Usages et pratiques des timbres du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition ou autocorrection ? Variations énonciatives et positionnements politiques du récit de transfuge chez Édouard Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laélia Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Venger sa race » ? Avant et après Annie Ernaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXI/XX – Reconnaissances littéraires (5), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163 -179, 2024, 978-2-406-17540-7. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17540-7.p.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secret vendu. Manipulations énonciatives dans quelques mazarinades (1649-1652)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laure Depretto et Gabriele Vickermann-Ribémont (dir.), Fabriques du secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première impression : pour une pragmatique historique du titre de grande consommation pendant la Fronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Denis et C. Barbafieri (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rubricologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, A paraître, Rubricologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens de la repartie, de Castiglione au discours de la civilité en français : enjeux linguistiques et génériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N. Viet (dir.), Traduire le mot d’esprit à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 53-67, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique de la civilité et lois de l’échange : le prix de la parole honnête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L. Naudeix (dir.), Molière à la cour : « Les amants magnifiques » en 1670</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 239-249, 2019, 978-2-7535-7998-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Muses naissantes ». Écrits de jeunesse et sociabilité lettrée (1645-1655)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits de jeunesse et sociabilité lettrée (1645-1655)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection « Héritages critiques » (8), EPURE, 296 p., 2018, 978-2-37496-053-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir du jeu de mots. Dominer par la parole en contexte d’inégalité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esme Winter-Froemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux de mots, textes et contextes. Wordplay: Texts and Contexts, Edited by: Esme Winter-Froemel and Alex Demeulenaere, Volume 7 in the series The Dynamics of Wordplay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-134, 2018, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110586459-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait par « le trait » ? Les memorabilia comme dispositifs descriptifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ramond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRILL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Hersant et C. Ramond (dir.), Le Portrait dans les mémoires et la fiction, XVI-XVIIIe siècles, Leiden, Brill, « Faux titre », pp.242-254</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 430, , p. 242-254, 2018, Faux Titre, 978-90-04-38460-6. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004384606_022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication posthume et censure bienveillante : lʼexemple des Ana (1666-1715)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Y. Leclerc, L. Macé, C. Poulouin (dir.), Censure et critique, Paris, Classiques Garnier, coll. « Littérature et censure »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rien de plus triste qu’un recueil d’anecdotes », ou de la difficulté d’écrire un récit oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Esmein, G. Rideau et G. Haroche-Bouzinac (dir.), L’Anecdote entre littérature et histoire, Rennes, PUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au risque des figures. Bon mot et double jeu énonciatif dans les Historiettes de Tallemant des Réaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Laurent, Cécile Narjoux, Christelle Reggian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures et normes. Mélanges offerts à Gérard Berthomieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-190, 2014, Langages, 978-2-36441-110-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets textuels non identifiés : quelle approche pour les corpus marginaux d’Ancien Régime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Arzoumanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Badiou-Monferran (dir.), La Littérarité des Belles-Lettres. Un défi pour les sciences du texte ?, Paris, Classiques Garnier, coll. « Investigations stylistiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quatre mots auraient suffi » : le style coupé dans le Dictionnaire philosophique de Voltaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Reggiani; Claire Stolz; Laurent Susini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 8, Jean Bodel, Adam de la Halle, Des Périers, Viau, Voltaire, Hugo, Bernanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, pp.129-142, 2008, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 978-2-84050-630-0. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/JUNZ7034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire juste la vie. La scène autobiographique de Rose Marie Lagrave. Sur Se ressaisir. Enquête autobiographique d’une transfuge de classe féministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques, Lectures sur le fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus du projet Antonomaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://antonomaz.huma-num.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anecdote, conte et histoire à la fois. Sur les traces textuelles d’une frontière du dire vrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R. Jomand-Baudry et M. Hersant (dir.), Conte et Histoire (1690-1800),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p. 329-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « dangereux honneur » de parler à la cour. Pour une pragmatique de l’entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agnès Cousson (dir.), L’Entretien au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p. 187-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de données sur les chansons de la Fronde (1648-1653)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans de Gestion de Données des projets membres du consortium CAHIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CAHIER - Consortium CAHIER. 2021, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://antonomaz.huma-num.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libelles.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414031v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;lia V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146ii" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goderniaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.115.0015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379153v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414135v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.115.0109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.242.0323" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Bello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Radut-Gaghi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.525" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720555v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.3309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.9264" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.096.0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Welfringer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.094.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.431" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500658v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.086.0037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500706v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Depretto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955307v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955311v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955317v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956774v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657439v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379179v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/trahir_et_venger-9782348082610" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979513v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fortin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246467v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-anecdote-ou-la-fabrique-du-petit-fait-vrai-de-tallemant-des-reaux-a-voltaire-1650-1750.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246754v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Biu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/styles-genres-auteurs/styles-genres-auteurs-14" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05458762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CZLZ8991" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Speyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414066v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/export/html/xxi-xx-reconnaissances-litteraires-2024-n-5-venger-sa-race-avant-et-apres-annie-ernaux-repetition-or-self-correction.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17540-7.p.0163" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955217v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719665v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246524v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246509v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502413v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hersant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ramond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004384606_022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esme Winter-Froemel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demeulenaere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110586459-006/html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110586459-006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/linguistique-et-stylistique/419-figures-et-normes-9782364411104.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500717v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05354208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JUNZ7034" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955300v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955297v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene L'Hermite" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://antonomaz.huma-num.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libelles.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414116v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goderniaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.115.0015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414031v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;lia V&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146ii" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379153v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.115.0109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.242.0323" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Bello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Radut-Gaghi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.525" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720555v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.3309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.9264" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.096.0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Welfringer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.094.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.431" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500658v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.086.0037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500706v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Depretto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955307v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955311v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955317v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956774v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657439v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379179v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/trahir_et_venger-9782348082610" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979513v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fortin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246467v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-anecdote-ou-la-fabrique-du-petit-fait-vrai-de-tallemant-des-reaux-a-voltaire-1650-1750.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246754v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Biu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/styles-genres-auteurs/styles-genres-auteurs-14" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05458762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CZLZ8991" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Speyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414066v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/export/html/xxi-xx-reconnaissances-litteraires-2024-n-5-venger-sa-race-avant-et-apres-annie-ernaux-repetition-or-self-correction.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17540-7.p.0163" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955217v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719665v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246524v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246509v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esme Winter-Froemel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demeulenaere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110586459-006/html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110586459-006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hersant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ramond" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004384606_022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/linguistique-et-stylistique/419-figures-et-normes-9782364411104.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500717v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05354208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JUNZ7034" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955297v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955300v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene L'Hermite" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>