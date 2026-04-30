--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -1751,269 +1751,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reuse potential of wood ash from biomass power plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow analysis of wood ash from biomass in two French territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Djelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marie-Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Dufossé</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Augiseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DZENERGY Conference : International Conference on Innovative Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DZENERGY, Mar 2021, Ouargla, Algeria</w:t>
+              <w:t xml:space="preserve">WasteEng20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WasteEng Conference Series, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940771v1</w:t>
+                <w:t xml:space="preserve">hal-04940748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow analysis of wood ash from biomass in two French territories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The reuse potential of wood ash from biomass power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marie-Charlotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Augiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Augiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WasteEng Conference Series, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">DZENERGY Conference : International Conference on Innovative Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DZENERGY, Mar 2021, Ouargla, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940748v1</w:t>
+                <w:t xml:space="preserve">hal-04940771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Amp’Air : Amélioration de la représentation des émissions agricoles d'ammoniac pour une meilleure prévision de la qualité de l'air en France</w:t>
               </w:r>
@@ -3970,51 +3970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="500BA1E4"/>
+    <w:nsid w:val="63257983"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4201,51 +4201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karinedufosse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0912-3268" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822900v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2024.023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marie-Charlotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henrion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02563240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13481-2020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02440586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharavo Marie Julie Ramanantenasoa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.07.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255734v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Drewer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12230" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drewer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00938241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.10.104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9171-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04932983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04940709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schucht" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04940771v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marie-Charlotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Augiseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04940748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949538v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Skiba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Querleu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004311v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Trochard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826830v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helda.helsinki.fi/handle/10138/36048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ben Aoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05450524v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tromson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rethore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradinaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karinedufosse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0912-3268" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822900v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2024.023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marie-Charlotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henrion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02563240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13481-2020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02440586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharavo Marie Julie Ramanantenasoa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.07.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255734v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Drewer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12230" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drewer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00938241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.10.104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9171-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04932983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04940709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schucht" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04940748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marie-Charlotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Augiseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04940771v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949538v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Skiba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Querleu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004311v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Trochard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826830v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helda.helsinki.fi/handle/10138/36048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ben Aoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05450524v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tromson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rethore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradinaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>