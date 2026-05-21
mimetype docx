--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1376,1312 +1376,1580 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux et scénarios envisagés pour la réhabilitation de la filière de traitement des eaux usées par filtres plantés de roseaux (FPR)</w:t>
+                <w:t xml:space="preserve">Environmental Impacts and the Social Costs and Benefits of Digitalisation in Dairy Sheep Farming: insights from a French Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Dufossé</w:t>
+                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Germain Tesnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Litalien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">103ème congrès de l'ASTEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Convergence Of Research in Digital Agriculture Leading Labs (CORDIALL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, #DigitAg, Apr 2026, Montpellier, France. pp.161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/3t4g-b096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772368v1</w:t>
+                <w:t xml:space="preserve">hal-05621791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowing insights: Key discoveries, recommendations, and guidelines from the Life Cycle Assessment of NBS WT with a focus on a constructed wetland case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the environmental impacts of Digital Agriculture: Life Cycle Assessment insights from European Farm use-cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste B. de Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Conference on Wetland Systems for Water Pollution Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Convergence Of Research in Digital Agriculture Leading Labs (CORDIALL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, #DigitAg, Apr 2026, Montpellier, France. pp.158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/3t4g-b096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932983v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improve air quality by adjusting nitrogen fertilization practices: the key role of dynamic bottom-up spatial inventories towards cost-benefit assessments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les enjeux et scénarios envisagés pour la réhabilitation de la filière de traitement des eaux usées par filtres plantés de roseaux (FPR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. International N Workshop 2024 - Resolving the Global Nitrogen Dilemma - Opportunities and Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aarhus University, Jun 2024, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">103ème congrès de l'ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Astee, Jun 2024, Quimper (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940709v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow analysis of wood ash from biomass in two French territories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flowing insights: Key discoveries, recommendations, and guidelines from the Life Cycle Assessment of NBS WT with a focus on a constructed wetland case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Augiseau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WasteEng Conference Series, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">18. International Conference on Wetland Systems for Water Pollution Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Nov 2024, Fort de France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940748v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reuse potential of wood ash from biomass power plant</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improve air quality by adjusting nitrogen fertilization practices: the key role of dynamic bottom-up spatial inventories towards cost-benefit assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Schucht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DZENERGY Conference : International Conference on Innovative Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DZENERGY, Mar 2021, Ouargla, Algeria</w:t>
+              <w:t xml:space="preserve">22. International N Workshop 2024 - Resolving the Global Nitrogen Dilemma - Opportunities and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aarhus University, Jun 2024, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940771v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Amp’Air : Amélioration de la représentation des émissions agricoles d'ammoniac pour une meilleure prévision de la qualité de l'air en France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow analysis of wood ash from biomass in two French territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Djelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marie-Charlotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Augiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du SIRTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">WasteEng20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WasteEng Conference Series, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949538v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des pratiques d’abattement des émissions d'ammoniac au champ grâce au modèle CADASTRE_NH3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
+                <w:t xml:space="preserve">The reuse potential of wood ash from biomass power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marie-Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Augiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes rencontres de la fertilisation raisonnée et de l’analyse, Ed. COMIFER-GEMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">DZENERGY Conference : International Conference on Innovative Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DZENERGY, Mar 2021, Ouargla, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942127v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadastre _NH3 : A new framework to estimate spatio-temporal ammonia emissions due to nitrogen fertilization in France</w:t>
+                <w:t xml:space="preserve">Le projet Amp’Air : Amélioration de la représentation des émissions agricoles d'ammoniac pour une meilleure prévision de la qualité de l'air en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Arteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Nitrogen Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du SIRTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827940v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in CO2 respiration, soil carbon and respective isotopic signatures after Miscanthus removal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">U. Skiba</w:t>
+                <w:t xml:space="preserve">Évaluation des pratiques d’abattement des émissions d'ammoniac au champ grâce au modèle CADASTRE_NH3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Bioenergy Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biotechnology and Biological Sciences Research Council (BBSRC). GBR., 2014, Manchester, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">14èmes rencontres de la fertilisation raisonnée et de l’analyse, Ed. COMIFER-GEMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584503v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the most sustainable biomass supply mix for bioethanol production? Example of the Burgundy region in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadastre _NH3 : A new framework to estimate spatio-temporal ammonia emissions due to nitrogen fertilization in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maharavo Marie Julie Ramanantenasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings, 9th International Conference on Life Cycle Assessment in the Agri-Food Sector (LCA Food 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">20th Nitrogen Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203378v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agro-ecosystem modeling to assess the effects of local variability of lignocellulosic feedstock on second generation biofuel LCA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in CO2 respiration, soil carbon and respective isotopic signatures after Miscanthus removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Drewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Skiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Annual Meeting Building a better future: Responsible innovation and environmental protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry (SETAC). BEL., 2013, Glasgow, United Kingdom. 2 p</w:t>
+              <w:t xml:space="preserve">International Bioenergy Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotechnology and Biological Sciences Research Council (BBSRC). GBR., 2014, Manchester, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583186v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is the most sustainable biomass supply mix for bioethanol production? Example of the Burgundy region in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dufosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Querleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings, 9th International Conference on Life Cycle Assessment in the Agri-Food Sector (LCA Food 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agro-ecosystem modeling to assess the effects of local variability of lignocellulosic feedstock on second generation biofuel LCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dufosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23. Annual Meeting Building a better future: Responsible innovation and environmental protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry (SETAC). BEL., 2013, Glasgow, United Kingdom. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of bioethanol production from lignocellulosic crops (2nd generation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2710,51 +2978,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings, Conference Ecotech &amp; tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2764,51 +3032,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of Nitrogen fertilization practices in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2817,123 +3085,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maharavo Marie Julie Ramanantenasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Trochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th N Workshop and Side event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the bottom-up inventory method cadastre_NH3 to assess the efficiency of mitigation techniques to reduce ammonia emissions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2942,123 +3210,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maharavo Marie Julie Ramanantenasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Voylokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th N Workshop and Side event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the removal of a 20-year old Miscanthus stand on GHG emissions, soil nitrate and carbon stocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3090,96 +3358,96 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université d'Helsinki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 598 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil carbon and N2O emission dynamics after destruction of a 20-year old Miscanthus stand, and comparison with a plot under annual crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3221,51 +3489,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 20th European Biomass Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Milano, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3275,51 +3543,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude territoriale et environnementale de la valorisation des cendres volantes de chaufferie biomasse dans la filière béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3378,146 +3646,146 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. BLOT, L. DOMINGO, C. DORMOY, D. LE MEEC, L. WIART. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabriquer l'économie circulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2024, 978-2-7574-4235-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-Cycle Assessment of agricultural feedstock for biorefineries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Ben Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life-Cycle Assessment of biorefineries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2017, 9780444635860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3527,265 +3795,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama et guide d'aide à la sélection des méthodes d'évaluation environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Tromson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rethore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pradinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ademe - Agence de la transition écologique. 2025, pp.152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport technique final du projet Amp’Air : Amélioration de la représentation des émissions agricoles d'ammoniac pour une meilleure prévision de la qualité de l'air en France. Convention ADEME n°16-60-C0013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Arteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; AgroParisTech; LISA-UPEC; IMT Nord Europe; Ineris; CNRM, Université de Toulouse, Météo-France, CNRS. 2022, pp.107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3795,114 +4063,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan environnemental des cultures lignocellulosiques pour la production de bioéthanol de 2ème génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02810439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3970,51 +4238,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63257983"/>
+    <w:nsid w:val="07BBA00B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4201,51 +4469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karinedufosse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0912-3268" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822900v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2024.023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marie-Charlotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henrion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02563240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13481-2020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02440586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharavo Marie Julie Ramanantenasoa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.07.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255734v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Drewer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12230" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drewer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00938241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.10.104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9171-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04932983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04940709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schucht" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04940748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marie-Charlotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Augiseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04940771v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949538v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Skiba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Querleu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004311v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Trochard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826830v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helda.helsinki.fi/handle/10138/36048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ben Aoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05450524v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tromson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rethore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradinaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karinedufosse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0912-3268" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822900v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2024.023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marie-Charlotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henrion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02563240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13481-2020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02440586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharavo Marie Julie Ramanantenasoa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.07.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255734v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Drewer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12230" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drewer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00938241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.10.104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9171-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05621791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesni&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Litalien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Guy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3t4g-b096" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05621734v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Huck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B. de Mass&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04932983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04940709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schucht" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04940748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marie-Charlotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Augiseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04940771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827940v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Skiba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203378v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Querleu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583186v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Trochard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826830v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586487v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helda.helsinki.fi/handle/10138/36048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189779v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ben Aoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05450524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tromson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rethore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradinaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>