--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine LAVAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">karinelaval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics as a Soil Biosolution: Shaping Microbial Community Structure and Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biosolutions 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BioV; BesTim, Sep 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Soil's Potential Through Prebiotics' Application: Influences on Microbial community, Enzymatic Activity, and Metabolic Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants Europe Summit 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACI, Jan 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing GA342: A promising tomato protection against Phytophthora infestans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mout de Vrieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProTech &amp; IOBC-IR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioeconomy for change; RIBP; Université de Reims; Universitat JAUME I, Jun 2024, Castello de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la phyllosphère et de sa réponse au biostimulant foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate-solubilizing bacteria a relevant alternative to mineral fertilizations for crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics’ application as an agroecological approach to improve plant growth, soil conditions, and carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR NORVEGE, Jul 2023, Mont-Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GA342, un produit de biocontrôle pour lutter contre l’oomycète Phytophthora infestans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a biocontrol product in vitro and in planta against Phyphthora infestans in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAPR Pathology &amp; Pests section meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inov3PT, Sep 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et valorisation de leur potentiel au bénéfice de la nutrition des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE, SFR NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance entre les microorganismes et les plantes au cœur des enjeux de renaturation des sols dégradés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Chaire Usinovert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil parameters and bioindicators to assess prebiotics effects on soil health and plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants World Congress (BSWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New AG International; Informa connect, Nov 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inoculation de bactéries solubilisatrices de phosphates permet une diminution de la fertilisation phosphatée du colza en lien avec un changement de spécialisation du phytobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le microbiome du sol au service de la transition agroécologique & la performance agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du centre SEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Brémont, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols & services écosystémiques : questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2020, Beauvais, France. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a Bacillus subtilis strain on flax protection against Fusarium oxysporum and impact on the stem properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Durambur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gügi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées du réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of phosphate limitation and its interactions with nitrogen fertilization on the agronomic performances and nutrient use efficiencies of rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype and MIR leaves spectra comparison between healthy and infected pea cultivars with Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and functional shifts in microbial communities due to different crop residues qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of phosphate limitation and its interactions with nitrogen fertilization on the agronomic performances and nutrient use efficiencies of rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques culturales contrastées sur les communautés microbiennes des sols limoneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afes/ université de Rouen/ Conservatoire d'Espaces Naturels Normandie Seine, Jul 2018, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du pathogène fongique Verticillium dahliae sur le lin fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakid Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th RTMFM (French bio imaging platforms network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparée du rôle des exsudats racinaires de pois (Pisum sativum) et de féverole (Vicia faba) durant les premières phases d’infection par Aphanomyces euteiches, agent pathogène de la pourriture racinaire du pois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohana Laloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ere Journées scientifiques "Root Days"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la diversité des bactéries totales et la diversité fonctionnelle potentielle dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’etude des sols : Édition 2018« Le sol au cœur des enjeux sociétaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l'étude du sol (AFES); Laboratoire Étude et COmpréhension de la bioDIVersité (ECODIV) (Université de Rouen Normandie - INRAÉ), Jul 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna (AUSTRIA), Austria. pp.18962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable insertion and transient expression of green fluorescent protein in Aphanomyces euteiches, the causal agent of pea root rot disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohana Laloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European foundation for plant pathology (EFPP) and 10th French society for plant pathology (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay: from diagnosis to evaluation of crop system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deepen knowledge in plant pathology for innovative agro-ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12ème conférence de l’EFPP (European Foundation for Plant Pathology) et 10ème colloque de la SFP (Société Française de Phytopathologie), May 2017, Dunkerque Malo-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the type of contamination and land use on soil enzymatic activities. Results of the French &amp;quot;Bioindicator program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement biologique des sols : site Qualiagro données actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du dispositif Qualiagro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les pathogènes telluriques en contexte horticole : cas du système Choisya ternata/Phytophtora spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine A. Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ième Journée scientifique du GRR-VASI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lery-Poses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the interaction between pea root and the soilborne oomycete A. euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohana Laloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine A. Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Soilborne Oomycete Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Duck Key, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticiliose sur lin textile : comprehension de la maladie et dévevelopment d’un diagnostic en sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine A. Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ième Journée scientifique du GRR-VASI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lery-poses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements du programme ADEME « Bioindicateurs de l’état biologique des sols »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national du « Programme Inventaire, Gestion et Conservation des Sols (IGCS) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques agricoles sur treize activités enzymatiques du sol. Résultats du programme “Bioindicateurs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de contaminants chimiques versus occupation du sol sur les activités enzymatiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des protéglycannes végétaux dans la protection des plantes : cas du pathosystème Pisum sativum /Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GRR VATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais inter-laboratoire pour évaluer le standard ISO 11063 ‘Qualité du sol – méthode pour l’extraction directe des acides nucléiques du sol’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Petric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Abbate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chesnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. séminaire d'Ecotoxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Agroécologie (1347)., Nov 2011, Saint Lager, France. 133 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sectétome de Trametes versicolor: vers un indicateur de l’écotoxicité des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of root border cells in plant defense, case study: Infection of pea by the pathogen Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ieme Journées de l’Ecole Doctorale NBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils fonctionnels fongiques : indicateurs d’écotoxicité des métaux dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des cultures végétales (exemple du pathosystème Pois/Aphanomocyces)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du GRR VATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a soil quality index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Join meeting of the Statistical Society of Canada and of the French Society of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical contamination versus non chemical stressors: the case study of agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 17th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et validation d’un indice d’état biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Séminaire d’Écotoxicologie de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving drought resilience in maize through a soil-applied prebiotic: effects on plant physiology and rhizosphere microbial function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Biostimulants for sustainable agriculture: enhancing plant tolerance to abiotic and biotic stresses, 18, pp.101081. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stress.2025.101081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Considering Levels of P and N Fertilization to Promote Beneficial Interaction between Rapeseed and Phosphate-Solubilizing Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy14020334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics: A Solution for Improving Plant Growth, Soil Health, and Carbon Sequestration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-023-01517-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate solubilizing bacteria a relevant alternative to mineral fertilizations for crops? Part I. When rhizobacteria meet plant P requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.100476. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate solubilizing Bacteria a relevant alternative to mineral fertilizations for crops? Part II: PSB inoculation enables a halving of P input and improves the microbial community in the rapeseed rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.100480. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Grasslands into Crop Rotations, a Way to Restore Microbiodiversity and Soil Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.909. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11100909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking changes in the soil microbial community to C and N dynamics during crop residue decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (11), pp.3039 - 3059. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2095-3119(20)63567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Tomato Ve1 Homologous Proteins in Flax and Assessment for Race-Specific Resistance in Two Fiber FlaxCultivars against Verticillium dahliae Race 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.162. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants10010162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faba bean root exudates alter pea root colonization by the oomycete Aphanomyces euteiches at early stages of infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohana Laloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gügi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 312, pp.111032. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.111032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a Bacillus subtilis strain on flax protection against Fusarium oxysporum and its impact on the root and stem cell walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Durambur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gügi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (1), pp.304-322. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the Winter Pea Crop (Instead of Rapeseed) on Soil Microbial Communities, Nitrogen Balance and Wheat Yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.548. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture10110548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flavor Lactone Mimicking AHL Quorum-Sensing Signals Exploits the Broad Affinity of the QsdR Regulator to Stimulate Transcription of the Rhodococcal qsd Operon Involved in Quorum-Quenching and Biocontrol Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvann Bourigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.786. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial state of soil microbial communities determines their stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.5470-5480. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2018.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticillium Wilt on Fiber Flax: Symptoms and Pathogen Development In Planta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (12), pp.2421-2429. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-01-18-0139-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined biological control agents to cope with Phytophthora parasitica, a major pathogen of Choisya ternata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.1011-1025. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1495-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.176-186. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidoreductases provide a more generic response to metallic stressors (Cu and Cd) than hydrolases in soil fungi: new ecotoxicological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.3036-3041. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5145-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid flow cytometry method to assess bacterial abundance in agricultural soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Desaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitive assay for rapid detection and quantification of aphanomyces euteiches in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (10), pp.1138 - 1147. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-09-13-0265-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pesticides on soil enzymes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-014-0458-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing impacts of copper on soil enzyme activities in regard to their natural spatiotemporal variation under long-term different land uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.150-156. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Arabinogalactan Proteins from the Root Caps of Pea and Brassica napus on Aphanomyces euteiches Zoospore Chemotaxis and Germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 (4), pp.1658 - 1670. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.112.198507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'outils de prévision de l'évolution de la stabilité de la structure de sols sous l'effet de la gestion organique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Annabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between border cell responses and localized root infection by pathogenic Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (3), pp.459 - 469. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcr177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory evaluation of the ISO standard 11063 &amp;quot;soil quality - method to directly extract DNA from soil samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imes Petric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Abbate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chesnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (3), pp.454-460. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2011.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the development of fungal biomarkers for metal ecotoxicty assessment: Case of Trametes versicolor exposed to copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4), pp.902-908. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a molecular method to detect and quantify Aphanomyces euteiches in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 273 (1), pp.64-69. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2007.00784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un premier pas vers la compréhension des données biologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3/4), pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660817v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a molecular method to detect and quantify Aphanomyces euteiches in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 273 (1), pp.64-69. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968-2007.00784.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindicateurs des sols pour comprendre les modes d’action de prébiotiques dans la rhizosphère de Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs biologiques opérationnels de la santé des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville - Grand Paris, France. 2025, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26270.04168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Potential of Soil Prebiotics: Indigenous Microbial Recruitment for Enhanced Soil Health, Plant Growth, and Carbon Sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoilCET 2024 - Soil Carbon in the Ecological Transition International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rueil Malmaison, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29161.88164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des microorganismes de la phyllosphère et influence de l’application de produit foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bezzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Eude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation pour la santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of nodule-inhabiting bacteria associated with cultivars of Pisum sativum and their biocontrol potential against Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a biocontrol product in vitro and in plant a against Phytophthora infestans in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée école doctorale (JED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two commercial prebiotics, K1® and NUTRIGEO L®, on soil’s fertility parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normadie végetal (NORVEGE) &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan (Rouen), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics' application as an agroecological approach to improve plant growth, soil conditions, and carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICA: La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris-Romainville, France. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12446.51526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two commercial prebiotics, K1® and NUTRIGEO L®, on soil’s fertility parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants World Congress (BSWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the mode of action of a biocontrol product through the pathosystem Tomato Micro-tom and Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernadon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying phyllosphere and its response to foliar biostimulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bezzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants Wolrd Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GA342 : la nouvelle arme verte pour lutter contre le mildiou de la tomate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorant, UniLaSalle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of nodule-inhabiting bacteria associated with cultivars of Pisum sativum and their biocontrol potential against Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are culturable Phosphate Solubilizing Bacteria diversity and efficiency shaped by plant cover requirements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’introduction d’une légumineuse « pois d’hiver » sur la dynamique de l’azote, les communautés microbiennes et les activités enzymatiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées de la SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are culturable Phosphate Solubilizing Bacteria diversity and efficiency shaped by plant cover requirements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la dégradation des résidus de culture sur la minéralisation du carbone, de l’azote et sur les communautés microbiennes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du pathogène fongique Verticillium dahliae sur le lin fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th RTMFM (French bio imaging platforms network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic amendments on soil enzymatic activities. Results of the French “Bioindicator program”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of phosphorus availability in soil: impact of Phosphate-Solubilizing Microorganisms on rapeseed growth and nutrient use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium Phosphorus in Soils and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and crop cover: a potential resource of biocontrol agents against pea root rot caused by Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de bactéries entériques pathogènes et/ou antibiorésistantes sur des feuilles de salade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Toustou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journées de la SFR Normandie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of enteric pathogenic bacteria on salad leaves and involvement of conjugative multiple-antibiotic resistance plasmids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Toustou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International ICFMH Conference - FoodMicro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduce grassland in crop rotation, a way to restore microbiodiversity and soil function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms 2018: Digging deeper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. pp.Nicole, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does soil biological state influence C and N mineralization of organic waste during laboratory incubation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bennegadi‐laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramiran 2017 17th international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetry and FT-IR spectroscopy: efficient approaches for organic amendments stability analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE RAMIRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between initial soil microbial diversity and the quality of exogenous organic matter: Effect on carbon stability of Soil Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between initial soil microbial diversity and the quality of exogenous organic matter: Effect on carbon stability of Soil Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gottigen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabinogalactan proteins of border cells: at the frontier between root and microbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguema-Ona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Plancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des contaminants chimiques versus occupation des sols sur les activités enzymatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques nationales « Bioindicateurs &amp; Phytotechnologies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of arabinogalactan proteins from the root caps of Pisum sativum and Brassica napus on Aphanomyces euteiches zoospore chemotaxis and germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC Biological control of Plant Pathogens International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of arabinogalactan proteins from the root caps of Pisum sativum and Brassica napus on Aphanomyces euteiches zoospore chemotaxis and germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first World Congress on the use of Biostimulants in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisum sativum infection by the pathogen Aphnomyces euteiches: role of border cells in plant defense; new tools to cope with plant infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Extracellular functional system in soil fungi: fungal enzymes as exposure biomarkets to metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Toxicity Assessment –Ecotoxicology for Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Metz, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisum sativum infection by the pathogen Aphanomyces euteiches : role of border cells in plant defense; new tools to cope with plant infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Soret-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVième Journée IFRMP 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Extracellular functional system in soil fungi: fungal enzymes as exposure biomarkers to metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des doctorants du département SPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rennes, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisum sativum infection by the pathogen Aphnomyces euteiches: role of border cells in plant defense; new tools to cope with plant infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation des ressources : applications biotechnologiques dans les agrosystèmes arides et sahariens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fungal descriptors as a new tool for the assessement of the quality of agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 19th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Göteborg, Sweden. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Fungal Descriptors as a New Tool for the Assessment of the Quality of Agricultural Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepeletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des activités enzymatiques microbiennes sous l’effet de contraintes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du colloque d’Ecologie Microbienne de l’Association Francophone d’Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montpellier, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomasse fongique des sols agricoles. Influence des caractéristiques physicochimiques des sols et conséquences d'une pollution cuivrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Nationales de l’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608107v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et validation d’un indice d’état biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Nationales de l’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The response of extracellular enzymes to copper depends on the developing phase in the fungus Trametes versicolor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. EMEC8 European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom. 1p, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic activities in crop and grassland soils and the impact of copper addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Enzymes in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Viterbo, Italy. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la structure des communautés microbiennes telluriques sour l’effet de contraintes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du colloque d’Ecologie Microbienne de l’Association Francophone d’Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montpellier, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest in the development of a soil composite indicator to establish risk models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting on Soil and Wetland Ecotoxicology (SOWETOX 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Barcelone, Spain. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités enzymatiques et qualité des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Nationales de l’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an index of biological state of the soil as a new tool for ecotoxicological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lille, France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols et services écosystémiques: questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités enzymatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioindicateurs : des outils biologiques pour des sols durables. Fiches outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et validation d’un indice d’état biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Desaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport final 2005-2008, ADEME. 2008, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de fonctions et propriétés des sols de grande culture intensive: Effets de systèmes de culture alternatifs sur les matières organiques et la structure des sols limoneux, et approche du rôle fonctionnel de la diversité biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Balabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GESSOL--A01494, Inconnu. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine LAVAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">karinelaval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics as a Soil Biosolution: Shaping Microbial Community Structure and Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biosolutions 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BioV; BesTim, Sep 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Soil's Potential Through Prebiotics' Application: Influences on Microbial community, Enzymatic Activity, and Metabolic Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants Europe Summit 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACI, Jan 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing GA342: A promising tomato protection against Phytophthora infestans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mout de Vrieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProTech &amp; IOBC-IR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioeconomy for change; RIBP; Université de Reims; Universitat JAUME I, Jun 2024, Castello de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la phyllosphère et de sa réponse au biostimulant foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate-solubilizing bacteria a relevant alternative to mineral fertilizations for crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics’ application as an agroecological approach to improve plant growth, soil conditions, and carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR NORVEGE, Jul 2023, Mont-Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GA342, un produit de biocontrôle pour lutter contre l’oomycète Phytophthora infestans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a biocontrol product in vitro and in planta against Phyphthora infestans in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAPR Pathology &amp; Pests section meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inov3PT, Sep 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et valorisation de leur potentiel au bénéfice de la nutrition des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE, SFR NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance entre les microorganismes et les plantes au cœur des enjeux de renaturation des sols dégradés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Chaire Usinovert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil parameters and bioindicators to assess prebiotics effects on soil health and plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants World Congress (BSWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New AG International; Informa connect, Nov 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inoculation de bactéries solubilisatrices de phosphates permet une diminution de la fertilisation phosphatée du colza en lien avec un changement de spécialisation du phytobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le microbiome du sol au service de la transition agroécologique & la performance agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du centre SEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Brémont, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols & services écosystémiques : questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2020, Beauvais, France. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a Bacillus subtilis strain on flax protection against Fusarium oxysporum and impact on the stem properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Durambur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gügi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées du réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of phosphate limitation and its interactions with nitrogen fertilization on the agronomic performances and nutrient use efficiencies of rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype and MIR leaves spectra comparison between healthy and infected pea cultivars with Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and functional shifts in microbial communities due to different crop residues qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of phosphate limitation and its interactions with nitrogen fertilization on the agronomic performances and nutrient use efficiencies of rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques culturales contrastées sur les communautés microbiennes des sols limoneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afes/ université de Rouen/ Conservatoire d'Espaces Naturels Normandie Seine, Jul 2018, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du pathogène fongique Verticillium dahliae sur le lin fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakid Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th RTMFM (French bio imaging platforms network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparée du rôle des exsudats racinaires de pois (Pisum sativum) et de féverole (Vicia faba) durant les premières phases d’infection par Aphanomyces euteiches, agent pathogène de la pourriture racinaire du pois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohana Laloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ere Journées scientifiques "Root Days"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la diversité des bactéries totales et la diversité fonctionnelle potentielle dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’etude des sols : Édition 2018« Le sol au cœur des enjeux sociétaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l'étude du sol (AFES); Laboratoire Étude et COmpréhension de la bioDIVersité (ECODIV) (Université de Rouen Normandie - INRAÉ), Jul 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna (AUSTRIA), Austria. pp.18962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable insertion and transient expression of green fluorescent protein in Aphanomyces euteiches, the causal agent of pea root rot disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohana Laloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European foundation for plant pathology (EFPP) and 10th French society for plant pathology (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay: from diagnosis to evaluation of crop system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deepen knowledge in plant pathology for innovative agro-ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12ème conférence de l’EFPP (European Foundation for Plant Pathology) et 10ème colloque de la SFP (Société Française de Phytopathologie), May 2017, Dunkerque Malo-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the type of contamination and land use on soil enzymatic activities. Results of the French &amp;quot;Bioindicator program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement biologique des sols : site Qualiagro données actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du dispositif Qualiagro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les pathogènes telluriques en contexte horticole : cas du système Choisya ternata/Phytophtora spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine A. Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ième Journée scientifique du GRR-VASI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lery-Poses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the interaction between pea root and the soilborne oomycete A. euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohana Laloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine A. Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Soilborne Oomycete Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Duck Key, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticiliose sur lin textile : comprehension de la maladie et dévevelopment d’un diagnostic en sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine A. Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ième Journée scientifique du GRR-VASI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lery-poses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements du programme ADEME « Bioindicateurs de l’état biologique des sols »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national du « Programme Inventaire, Gestion et Conservation des Sols (IGCS) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques agricoles sur treize activités enzymatiques du sol. Résultats du programme “Bioindicateurs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de contaminants chimiques versus occupation du sol sur les activités enzymatiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des protéglycannes végétaux dans la protection des plantes : cas du pathosystème Pisum sativum /Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GRR VATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais inter-laboratoire pour évaluer le standard ISO 11063 ‘Qualité du sol – méthode pour l’extraction directe des acides nucléiques du sol’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Petric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Abbate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chesnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. séminaire d'Ecotoxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Agroécologie (1347)., Nov 2011, Saint Lager, France. 133 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sectétome de Trametes versicolor: vers un indicateur de l’écotoxicité des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of root border cells in plant defense, case study: Infection of pea by the pathogen Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ieme Journées de l’Ecole Doctorale NBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils fonctionnels fongiques : indicateurs d’écotoxicité des métaux dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des cultures végétales (exemple du pathosystème Pois/Aphanomocyces)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du GRR VATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a soil quality index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Join meeting of the Statistical Society of Canada and of the French Society of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical contamination versus non chemical stressors: the case study of agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 17th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et validation d’un indice d’état biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Séminaire d’Écotoxicologie de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving drought resilience in maize through a soil-applied prebiotic: effects on plant physiology and rhizosphere microbial function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Biostimulants for sustainable agriculture: enhancing plant tolerance to abiotic and biotic stresses, 18, pp.101081. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stress.2025.101081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Considering Levels of P and N Fertilization to Promote Beneficial Interaction between Rapeseed and Phosphate-Solubilizing Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy14020334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics: A Solution for Improving Plant Growth, Soil Health, and Carbon Sequestration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-023-01517-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate solubilizing bacteria a relevant alternative to mineral fertilizations for crops? Part I. When rhizobacteria meet plant P requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.100476. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate solubilizing Bacteria a relevant alternative to mineral fertilizations for crops? Part II: PSB inoculation enables a halving of P input and improves the microbial community in the rapeseed rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.100480. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Grasslands into Crop Rotations, a Way to Restore Microbiodiversity and Soil Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.909. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11100909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Tomato Ve1 Homologous Proteins in Flax and Assessment for Race-Specific Resistance in Two Fiber FlaxCultivars against Verticillium dahliae Race 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.162. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants10010162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking changes in the soil microbial community to C and N dynamics during crop residue decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (11), pp.3039 - 3059. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2095-3119(20)63567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faba bean root exudates alter pea root colonization by the oomycete Aphanomyces euteiches at early stages of infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohana Laloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gügi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 312, pp.111032. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.111032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a Bacillus subtilis strain on flax protection against Fusarium oxysporum and its impact on the root and stem cell walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Durambur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gügi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (1), pp.304-322. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the Winter Pea Crop (Instead of Rapeseed) on Soil Microbial Communities, Nitrogen Balance and Wheat Yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.548. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture10110548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flavor Lactone Mimicking AHL Quorum-Sensing Signals Exploits the Broad Affinity of the QsdR Regulator to Stimulate Transcription of the Rhodococcal qsd Operon Involved in Quorum-Quenching and Biocontrol Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvann Bourigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.786. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial state of soil microbial communities determines their stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.5470-5480. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2018.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticillium Wilt on Fiber Flax: Symptoms and Pathogen Development In Planta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (12), pp.2421-2429. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-01-18-0139-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined biological control agents to cope with Phytophthora parasitica, a major pathogen of Choisya ternata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.1011-1025. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1495-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.176-186. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidoreductases provide a more generic response to metallic stressors (Cu and Cd) than hydrolases in soil fungi: new ecotoxicological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.3036-3041. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5145-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid flow cytometry method to assess bacterial abundance in agricultural soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Desaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitive assay for rapid detection and quantification of aphanomyces euteiches in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (10), pp.1138 - 1147. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-09-13-0265-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pesticides on soil enzymes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-014-0458-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing impacts of copper on soil enzyme activities in regard to their natural spatiotemporal variation under long-term different land uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.150-156. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Arabinogalactan Proteins from the Root Caps of Pea and Brassica napus on Aphanomyces euteiches Zoospore Chemotaxis and Germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 (4), pp.1658 - 1670. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.112.198507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'outils de prévision de l'évolution de la stabilité de la structure de sols sous l'effet de la gestion organique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Annabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between border cell responses and localized root infection by pathogenic Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (3), pp.459 - 469. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcr177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory evaluation of the ISO standard 11063 &amp;quot;soil quality - method to directly extract DNA from soil samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imes Petric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Abbate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chesnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (3), pp.454-460. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2011.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the development of fungal biomarkers for metal ecotoxicty assessment: Case of Trametes versicolor exposed to copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4), pp.902-908. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a molecular method to detect and quantify Aphanomyces euteiches in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 273 (1), pp.64-69. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2007.00784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un premier pas vers la compréhension des données biologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3/4), pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660817v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a molecular method to detect and quantify Aphanomyces euteiches in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 273 (1), pp.64-69. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968-2007.00784.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindicateurs des sols pour comprendre les modes d’action de prébiotiques dans la rhizosphère de Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs biologiques opérationnels de la santé des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville - Grand Paris, France. 2025, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26270.04168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Potential of Soil Prebiotics: Indigenous Microbial Recruitment for Enhanced Soil Health, Plant Growth, and Carbon Sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoilCET 2024 - Soil Carbon in the Ecological Transition International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rueil Malmaison, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29161.88164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des microorganismes de la phyllosphère et influence de l’application de produit foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bezzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Eude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation pour la santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two commercial prebiotics, K1® and NUTRIGEO L®, on soil’s fertility parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normadie végetal (NORVEGE) &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan (Rouen), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of nodule-inhabiting bacteria associated with cultivars of Pisum sativum and their biocontrol potential against Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics' application as an agroecological approach to improve plant growth, soil conditions, and carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICA: La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris-Romainville, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12446.51526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a biocontrol product in vitro and in plant a against Phytophthora infestans in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée école doctorale (JED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two commercial prebiotics, K1® and NUTRIGEO L®, on soil’s fertility parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants World Congress (BSWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the mode of action of a biocontrol product through the pathosystem Tomato Micro-tom and Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernadon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying phyllosphere and its response to foliar biostimulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bezzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants Wolrd Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GA342 : la nouvelle arme verte pour lutter contre le mildiou de la tomate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorant, UniLaSalle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of nodule-inhabiting bacteria associated with cultivars of Pisum sativum and their biocontrol potential against Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are culturable Phosphate Solubilizing Bacteria diversity and efficiency shaped by plant cover requirements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’introduction d’une légumineuse « pois d’hiver » sur la dynamique de l’azote, les communautés microbiennes et les activités enzymatiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées de la SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are culturable Phosphate Solubilizing Bacteria diversity and efficiency shaped by plant cover requirements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la dégradation des résidus de culture sur la minéralisation du carbone, de l’azote et sur les communautés microbiennes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du pathogène fongique Verticillium dahliae sur le lin fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th RTMFM (French bio imaging platforms network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic amendments on soil enzymatic activities. Results of the French “Bioindicator program”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de bactéries entériques pathogènes et/ou antibiorésistantes sur des feuilles de salade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Toustou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journées de la SFR Normandie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and crop cover: a potential resource of biocontrol agents against pea root rot caused by Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of phosphorus availability in soil: impact of Phosphate-Solubilizing Microorganisms on rapeseed growth and nutrient use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium Phosphorus in Soils and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of enteric pathogenic bacteria on salad leaves and involvement of conjugative multiple-antibiotic resistance plasmids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Toustou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International ICFMH Conference - FoodMicro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduce grassland in crop rotation, a way to restore microbiodiversity and soil function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms 2018: Digging deeper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. pp.Nicole, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does soil biological state influence C and N mineralization of organic waste during laboratory incubation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bennegadi‐laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramiran 2017 17th international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetry and FT-IR spectroscopy: efficient approaches for organic amendments stability analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE RAMIRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between initial soil microbial diversity and the quality of exogenous organic matter: Effect on carbon stability of Soil Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between initial soil microbial diversity and the quality of exogenous organic matter: Effect on carbon stability of Soil Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gottigen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabinogalactan proteins of border cells: at the frontier between root and microbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguema-Ona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Plancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des contaminants chimiques versus occupation des sols sur les activités enzymatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques nationales « Bioindicateurs &amp; Phytotechnologies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of arabinogalactan proteins from the root caps of Pisum sativum and Brassica napus on Aphanomyces euteiches zoospore chemotaxis and germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC Biological control of Plant Pathogens International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of arabinogalactan proteins from the root caps of Pisum sativum and Brassica napus on Aphanomyces euteiches zoospore chemotaxis and germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first World Congress on the use of Biostimulants in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisum sativum infection by the pathogen Aphnomyces euteiches: role of border cells in plant defense; new tools to cope with plant infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Extracellular functional system in soil fungi: fungal enzymes as exposure biomarkets to metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Toxicity Assessment –Ecotoxicology for Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Metz, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Extracellular functional system in soil fungi: fungal enzymes as exposure biomarkers to metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des doctorants du département SPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rennes, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisum sativum infection by the pathogen Aphanomyces euteiches : role of border cells in plant defense; new tools to cope with plant infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Soret-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVième Journée IFRMP 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisum sativum infection by the pathogen Aphnomyces euteiches: role of border cells in plant defense; new tools to cope with plant infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation des ressources : applications biotechnologiques dans les agrosystèmes arides et sahariens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fungal descriptors as a new tool for the assessement of the quality of agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 19th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Göteborg, Sweden. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Fungal Descriptors as a New Tool for the Assessment of the Quality of Agricultural Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepeletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des activités enzymatiques microbiennes sous l’effet de contraintes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du colloque d’Ecologie Microbienne de l’Association Francophone d’Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montpellier, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomasse fongique des sols agricoles. Influence des caractéristiques physicochimiques des sols et conséquences d'une pollution cuivrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Nationales de l’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608107v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic activities in crop and grassland soils and the impact of copper addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Enzymes in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Viterbo, Italy. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et validation d’un indice d’état biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Nationales de l’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The response of extracellular enzymes to copper depends on the developing phase in the fungus Trametes versicolor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. EMEC8 European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom. 1p, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la structure des communautés microbiennes telluriques sour l’effet de contraintes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du colloque d’Ecologie Microbienne de l’Association Francophone d’Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montpellier, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest in the development of a soil composite indicator to establish risk models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting on Soil and Wetland Ecotoxicology (SOWETOX 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Barcelone, Spain. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités enzymatiques et qualité des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Nationales de l’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an index of biological state of the soil as a new tool for ecotoxicological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lille, France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols et services écosystémiques: questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités enzymatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioindicateurs : des outils biologiques pour des sols durables. Fiches outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et validation d’un indice d’état biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Desaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport final 2005-2008, ADEME. 2008, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de fonctions et propriétés des sols de grande culture intensive: Effets de systèmes de culture alternatifs sur les matières organiques et la structure des sols limoneux, et approche du rôle fonctionnel de la diversité biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Balabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GESSOL--A01494, Inconnu. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5073B81C"/>
+    <w:nsid w:val="E4DD9DDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karinelaval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307346v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926186v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mout de Vrieze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581748v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j3d3-pb66" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Planchon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04281690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud'Homme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquerel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573561v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Rezgui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coquerel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakid Zahid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Mrad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ailhas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461107v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076879v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine A. Driouich" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076355v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;-Gibouin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190709v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746180v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121326v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191131v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Petric" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Abbate" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chesnot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01203991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Aloui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01203990v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02511216v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751131v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601167v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ta&#239;bi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311342v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bucaille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101081" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440916v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14020334" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277213v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-023-01517-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582284v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100476" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100480" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2095-3119(20)63567-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03124829v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10010162" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03352845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111032" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932988v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Besnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13882" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014619v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10110548" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963019v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakib Zahid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-18-0139-RE" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847482v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1495-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099575v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.07.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532517v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5145-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111468v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desaire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.12.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208750v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-13-0265-R" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687897v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche-Ajzenberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-014-0458-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419082v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vinceslas-Akpa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.02.027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848269v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Burel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.198507" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019373v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848284v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Cannesan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr177" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963282v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imes Petric" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2011.01.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJHWPCJD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668079v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.101" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWSP8194-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476343v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sauvage" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.00784" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659080v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Tivoli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968-2007.00784.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132815v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26270.04168" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426189v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29161.88164" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558235v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bezzez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Barray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Eude" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04560944v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756757v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279214v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12446.51526" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756679v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561047v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernadon-Mery" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339349v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458262v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alahmad" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374438v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574262v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372808v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574254v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374357v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574248v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374569v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372779v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080210v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Camiade" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Toustou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Buquet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080195v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574234v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786106v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Peltre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277887v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bennegadi&#8208;laurent" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561826v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Damay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561820v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579670v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115269v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746224v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125123v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125529v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02527313v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203985v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02517785v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Soret-Morvan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203993v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02511297v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753576v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817893v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepeletier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601190v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608107v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601605v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817859v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601168v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601191v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601166v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legras" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601613v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600208v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lemaire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542999v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883503v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494282v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Desaire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831937v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karinelaval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307346v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926186v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mout de Vrieze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581748v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j3d3-pb66" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Planchon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04281690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud'Homme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquerel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573561v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Rezgui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coquerel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakid Zahid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579675v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Mrad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ailhas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461107v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076879v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine A. Driouich" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076355v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;-Gibouin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190709v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746180v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121326v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191131v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Petric" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Abbate" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chesnot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01203991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Aloui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01203990v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02511216v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751131v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601167v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ta&#239;bi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311342v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bucaille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101081" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440916v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14020334" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277213v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-023-01517-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582284v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100476" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100480" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03124829v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10010162" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353784v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2095-3119(20)63567-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03352845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111032" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932988v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Besnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13882" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014619v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10110548" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963019v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakib Zahid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-18-0139-RE" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847482v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1495-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099575v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.07.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532517v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5145-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111468v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desaire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.12.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208750v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-13-0265-R" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687897v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche-Ajzenberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-014-0458-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419082v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vinceslas-Akpa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.02.027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848269v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Burel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.198507" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019373v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848284v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Cannesan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr177" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963282v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imes Petric" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2011.01.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJHWPCJD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668079v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.101" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWSP8194-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476343v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sauvage" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.00784" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659080v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Tivoli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968-2007.00784.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132815v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26270.04168" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426189v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29161.88164" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558235v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bezzez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Barray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Eude" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756757v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04560944v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279214v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12446.51526" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756679v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561047v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernadon-Mery" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339349v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458262v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alahmad" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374438v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574262v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372808v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574254v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374357v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574248v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080210v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Camiade" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Toustou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Buquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372779v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374569v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080195v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574234v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786106v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Peltre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277887v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bennegadi&#8208;laurent" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561826v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Damay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561820v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579670v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115269v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746224v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125123v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125529v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02527313v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203985v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203993v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02517785v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Soret-Morvan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02511297v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753576v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817893v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepeletier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601190v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608107v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601168v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601605v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817859v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601191v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601166v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legras" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601613v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600208v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lemaire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542999v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883503v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494282v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Desaire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831937v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>