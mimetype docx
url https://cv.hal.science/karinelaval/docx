--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine LAVAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">karinelaval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics as a Soil Biosolution: Shaping Microbial Community Structure and Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biosolutions 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BioV; BesTim, Sep 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Soil's Potential Through Prebiotics' Application: Influences on Microbial community, Enzymatic Activity, and Metabolic Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants Europe Summit 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACI, Jan 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing GA342: A promising tomato protection against Phytophthora infestans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mout de Vrieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProTech &amp; IOBC-IR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioeconomy for change; RIBP; Université de Reims; Universitat JAUME I, Jun 2024, Castello de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la phyllosphère et de sa réponse au biostimulant foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate-solubilizing bacteria a relevant alternative to mineral fertilizations for crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics’ application as an agroecological approach to improve plant growth, soil conditions, and carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR NORVEGE, Jul 2023, Mont-Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GA342, un produit de biocontrôle pour lutter contre l’oomycète Phytophthora infestans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a biocontrol product in vitro and in planta against Phyphthora infestans in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAPR Pathology &amp; Pests section meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inov3PT, Sep 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et valorisation de leur potentiel au bénéfice de la nutrition des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE, SFR NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance entre les microorganismes et les plantes au cœur des enjeux de renaturation des sols dégradés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Chaire Usinovert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil parameters and bioindicators to assess prebiotics effects on soil health and plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants World Congress (BSWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New AG International; Informa connect, Nov 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inoculation de bactéries solubilisatrices de phosphates permet une diminution de la fertilisation phosphatée du colza en lien avec un changement de spécialisation du phytobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le microbiome du sol au service de la transition agroécologique & la performance agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du centre SEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Brémont, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols & services écosystémiques : questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2020, Beauvais, France. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a Bacillus subtilis strain on flax protection against Fusarium oxysporum and impact on the stem properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Durambur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gügi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées du réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of phosphate limitation and its interactions with nitrogen fertilization on the agronomic performances and nutrient use efficiencies of rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype and MIR leaves spectra comparison between healthy and infected pea cultivars with Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and functional shifts in microbial communities due to different crop residues qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of phosphate limitation and its interactions with nitrogen fertilization on the agronomic performances and nutrient use efficiencies of rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques culturales contrastées sur les communautés microbiennes des sols limoneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afes/ université de Rouen/ Conservatoire d'Espaces Naturels Normandie Seine, Jul 2018, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du pathogène fongique Verticillium dahliae sur le lin fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakid Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th RTMFM (French bio imaging platforms network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparée du rôle des exsudats racinaires de pois (Pisum sativum) et de féverole (Vicia faba) durant les premières phases d’infection par Aphanomyces euteiches, agent pathogène de la pourriture racinaire du pois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohana Laloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ere Journées scientifiques "Root Days"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la diversité des bactéries totales et la diversité fonctionnelle potentielle dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’etude des sols : Édition 2018« Le sol au cœur des enjeux sociétaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l'étude du sol (AFES); Laboratoire Étude et COmpréhension de la bioDIVersité (ECODIV) (Université de Rouen Normandie - INRAÉ), Jul 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna (AUSTRIA), Austria. pp.18962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable insertion and transient expression of green fluorescent protein in Aphanomyces euteiches, the causal agent of pea root rot disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohana Laloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European foundation for plant pathology (EFPP) and 10th French society for plant pathology (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay: from diagnosis to evaluation of crop system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deepen knowledge in plant pathology for innovative agro-ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12ème conférence de l’EFPP (European Foundation for Plant Pathology) et 10ème colloque de la SFP (Société Française de Phytopathologie), May 2017, Dunkerque Malo-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the type of contamination and land use on soil enzymatic activities. Results of the French &amp;quot;Bioindicator program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement biologique des sols : site Qualiagro données actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du dispositif Qualiagro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les pathogènes telluriques en contexte horticole : cas du système Choisya ternata/Phytophtora spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine A. Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ième Journée scientifique du GRR-VASI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lery-Poses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the interaction between pea root and the soilborne oomycete A. euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohana Laloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine A. Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Soilborne Oomycete Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Duck Key, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticiliose sur lin textile : comprehension de la maladie et dévevelopment d’un diagnostic en sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine A. Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ième Journée scientifique du GRR-VASI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lery-poses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements du programme ADEME « Bioindicateurs de l’état biologique des sols »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national du « Programme Inventaire, Gestion et Conservation des Sols (IGCS) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques agricoles sur treize activités enzymatiques du sol. Résultats du programme “Bioindicateurs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de contaminants chimiques versus occupation du sol sur les activités enzymatiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des protéglycannes végétaux dans la protection des plantes : cas du pathosystème Pisum sativum /Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GRR VATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais inter-laboratoire pour évaluer le standard ISO 11063 ‘Qualité du sol – méthode pour l’extraction directe des acides nucléiques du sol’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Petric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Abbate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chesnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. séminaire d'Ecotoxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Agroécologie (1347)., Nov 2011, Saint Lager, France. 133 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sectétome de Trametes versicolor: vers un indicateur de l’écotoxicité des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of root border cells in plant defense, case study: Infection of pea by the pathogen Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ieme Journées de l’Ecole Doctorale NBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils fonctionnels fongiques : indicateurs d’écotoxicité des métaux dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des cultures végétales (exemple du pathosystème Pois/Aphanomocyces)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du GRR VATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a soil quality index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Join meeting of the Statistical Society of Canada and of the French Society of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical contamination versus non chemical stressors: the case study of agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 17th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et validation d’un indice d’état biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Séminaire d’Écotoxicologie de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving drought resilience in maize through a soil-applied prebiotic: effects on plant physiology and rhizosphere microbial function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Biostimulants for sustainable agriculture: enhancing plant tolerance to abiotic and biotic stresses, 18, pp.101081. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stress.2025.101081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Considering Levels of P and N Fertilization to Promote Beneficial Interaction between Rapeseed and Phosphate-Solubilizing Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy14020334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics: A Solution for Improving Plant Growth, Soil Health, and Carbon Sequestration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-023-01517-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate solubilizing bacteria a relevant alternative to mineral fertilizations for crops? Part I. When rhizobacteria meet plant P requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.100476. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate solubilizing Bacteria a relevant alternative to mineral fertilizations for crops? Part II: PSB inoculation enables a halving of P input and improves the microbial community in the rapeseed rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.100480. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Grasslands into Crop Rotations, a Way to Restore Microbiodiversity and Soil Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.909. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11100909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Tomato Ve1 Homologous Proteins in Flax and Assessment for Race-Specific Resistance in Two Fiber FlaxCultivars against Verticillium dahliae Race 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.162. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants10010162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking changes in the soil microbial community to C and N dynamics during crop residue decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (11), pp.3039 - 3059. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2095-3119(20)63567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faba bean root exudates alter pea root colonization by the oomycete Aphanomyces euteiches at early stages of infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohana Laloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gügi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 312, pp.111032. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.111032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a Bacillus subtilis strain on flax protection against Fusarium oxysporum and its impact on the root and stem cell walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Durambur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gügi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (1), pp.304-322. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the Winter Pea Crop (Instead of Rapeseed) on Soil Microbial Communities, Nitrogen Balance and Wheat Yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.548. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture10110548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flavor Lactone Mimicking AHL Quorum-Sensing Signals Exploits the Broad Affinity of the QsdR Regulator to Stimulate Transcription of the Rhodococcal qsd Operon Involved in Quorum-Quenching and Biocontrol Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvann Bourigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.786. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial state of soil microbial communities determines their stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.5470-5480. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2018.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticillium Wilt on Fiber Flax: Symptoms and Pathogen Development In Planta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (12), pp.2421-2429. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-01-18-0139-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined biological control agents to cope with Phytophthora parasitica, a major pathogen of Choisya ternata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.1011-1025. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1495-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.176-186. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidoreductases provide a more generic response to metallic stressors (Cu and Cd) than hydrolases in soil fungi: new ecotoxicological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.3036-3041. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5145-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid flow cytometry method to assess bacterial abundance in agricultural soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Desaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitive assay for rapid detection and quantification of aphanomyces euteiches in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (10), pp.1138 - 1147. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-09-13-0265-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pesticides on soil enzymes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-014-0458-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing impacts of copper on soil enzyme activities in regard to their natural spatiotemporal variation under long-term different land uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.150-156. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Arabinogalactan Proteins from the Root Caps of Pea and Brassica napus on Aphanomyces euteiches Zoospore Chemotaxis and Germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 (4), pp.1658 - 1670. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.112.198507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'outils de prévision de l'évolution de la stabilité de la structure de sols sous l'effet de la gestion organique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Annabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between border cell responses and localized root infection by pathogenic Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (3), pp.459 - 469. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcr177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory evaluation of the ISO standard 11063 &amp;quot;soil quality - method to directly extract DNA from soil samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imes Petric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Abbate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chesnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (3), pp.454-460. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2011.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the development of fungal biomarkers for metal ecotoxicty assessment: Case of Trametes versicolor exposed to copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4), pp.902-908. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a molecular method to detect and quantify Aphanomyces euteiches in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 273 (1), pp.64-69. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2007.00784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un premier pas vers la compréhension des données biologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3/4), pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660817v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a molecular method to detect and quantify Aphanomyces euteiches in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 273 (1), pp.64-69. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968-2007.00784.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindicateurs des sols pour comprendre les modes d’action de prébiotiques dans la rhizosphère de Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs biologiques opérationnels de la santé des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville - Grand Paris, France. 2025, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26270.04168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Potential of Soil Prebiotics: Indigenous Microbial Recruitment for Enhanced Soil Health, Plant Growth, and Carbon Sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoilCET 2024 - Soil Carbon in the Ecological Transition International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rueil Malmaison, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29161.88164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des microorganismes de la phyllosphère et influence de l’application de produit foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bezzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Eude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation pour la santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two commercial prebiotics, K1® and NUTRIGEO L®, on soil’s fertility parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normadie végetal (NORVEGE) &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan (Rouen), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of nodule-inhabiting bacteria associated with cultivars of Pisum sativum and their biocontrol potential against Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics' application as an agroecological approach to improve plant growth, soil conditions, and carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICA: La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris-Romainville, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12446.51526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a biocontrol product in vitro and in plant a against Phytophthora infestans in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée école doctorale (JED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two commercial prebiotics, K1® and NUTRIGEO L®, on soil’s fertility parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants World Congress (BSWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the mode of action of a biocontrol product through the pathosystem Tomato Micro-tom and Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernadon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying phyllosphere and its response to foliar biostimulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bezzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants Wolrd Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GA342 : la nouvelle arme verte pour lutter contre le mildiou de la tomate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorant, UniLaSalle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of nodule-inhabiting bacteria associated with cultivars of Pisum sativum and their biocontrol potential against Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are culturable Phosphate Solubilizing Bacteria diversity and efficiency shaped by plant cover requirements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’introduction d’une légumineuse « pois d’hiver » sur la dynamique de l’azote, les communautés microbiennes et les activités enzymatiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées de la SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are culturable Phosphate Solubilizing Bacteria diversity and efficiency shaped by plant cover requirements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la dégradation des résidus de culture sur la minéralisation du carbone, de l’azote et sur les communautés microbiennes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du pathogène fongique Verticillium dahliae sur le lin fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th RTMFM (French bio imaging platforms network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic amendments on soil enzymatic activities. Results of the French “Bioindicator program”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de bactéries entériques pathogènes et/ou antibiorésistantes sur des feuilles de salade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Toustou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journées de la SFR Normandie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and crop cover: a potential resource of biocontrol agents against pea root rot caused by Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of phosphorus availability in soil: impact of Phosphate-Solubilizing Microorganisms on rapeseed growth and nutrient use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium Phosphorus in Soils and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of enteric pathogenic bacteria on salad leaves and involvement of conjugative multiple-antibiotic resistance plasmids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Toustou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International ICFMH Conference - FoodMicro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduce grassland in crop rotation, a way to restore microbiodiversity and soil function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms 2018: Digging deeper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. pp.Nicole, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does soil biological state influence C and N mineralization of organic waste during laboratory incubation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bennegadi‐laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramiran 2017 17th international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetry and FT-IR spectroscopy: efficient approaches for organic amendments stability analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE RAMIRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between initial soil microbial diversity and the quality of exogenous organic matter: Effect on carbon stability of Soil Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between initial soil microbial diversity and the quality of exogenous organic matter: Effect on carbon stability of Soil Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gottigen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabinogalactan proteins of border cells: at the frontier between root and microbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguema-Ona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Plancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des contaminants chimiques versus occupation des sols sur les activités enzymatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques nationales « Bioindicateurs &amp; Phytotechnologies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of arabinogalactan proteins from the root caps of Pisum sativum and Brassica napus on Aphanomyces euteiches zoospore chemotaxis and germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC Biological control of Plant Pathogens International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of arabinogalactan proteins from the root caps of Pisum sativum and Brassica napus on Aphanomyces euteiches zoospore chemotaxis and germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first World Congress on the use of Biostimulants in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisum sativum infection by the pathogen Aphnomyces euteiches: role of border cells in plant defense; new tools to cope with plant infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Extracellular functional system in soil fungi: fungal enzymes as exposure biomarkets to metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Toxicity Assessment –Ecotoxicology for Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Metz, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Extracellular functional system in soil fungi: fungal enzymes as exposure biomarkers to metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des doctorants du département SPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rennes, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisum sativum infection by the pathogen Aphanomyces euteiches : role of border cells in plant defense; new tools to cope with plant infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Soret-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVième Journée IFRMP 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisum sativum infection by the pathogen Aphnomyces euteiches: role of border cells in plant defense; new tools to cope with plant infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation des ressources : applications biotechnologiques dans les agrosystèmes arides et sahariens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fungal descriptors as a new tool for the assessement of the quality of agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 19th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Göteborg, Sweden. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Fungal Descriptors as a New Tool for the Assessment of the Quality of Agricultural Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepeletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des activités enzymatiques microbiennes sous l’effet de contraintes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du colloque d’Ecologie Microbienne de l’Association Francophone d’Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montpellier, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomasse fongique des sols agricoles. Influence des caractéristiques physicochimiques des sols et conséquences d'une pollution cuivrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Nationales de l’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608107v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic activities in crop and grassland soils and the impact of copper addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Enzymes in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Viterbo, Italy. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et validation d’un indice d’état biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Nationales de l’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The response of extracellular enzymes to copper depends on the developing phase in the fungus Trametes versicolor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. EMEC8 European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom. 1p, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la structure des communautés microbiennes telluriques sour l’effet de contraintes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du colloque d’Ecologie Microbienne de l’Association Francophone d’Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montpellier, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest in the development of a soil composite indicator to establish risk models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting on Soil and Wetland Ecotoxicology (SOWETOX 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Barcelone, Spain. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités enzymatiques et qualité des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Nationales de l’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an index of biological state of the soil as a new tool for ecotoxicological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lille, France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols et services écosystémiques: questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités enzymatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioindicateurs : des outils biologiques pour des sols durables. Fiches outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et validation d’un indice d’état biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Desaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport final 2005-2008, ADEME. 2008, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de fonctions et propriétés des sols de grande culture intensive: Effets de systèmes de culture alternatifs sur les matières organiques et la structure des sols limoneux, et approche du rôle fonctionnel de la diversité biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Balabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GESSOL--A01494, Inconnu. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine LAVAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">karinelaval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=USwHIUkAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Soil's Potential Through Prebiotics' Application: Influences on Microbial community, Enzymatic Activity, and Metabolic Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants Europe Summit 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACI, Jan 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics as a Soil Biosolution: Shaping Microbial Community Structure and Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biosolutions 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BioV; BesTim, Sep 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing GA342: A promising tomato protection against Phytophthora infestans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mout de Vrieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProTech &amp; IOBC-IR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioeconomy for change; RIBP; Université de Reims; Universitat JAUME I, Jun 2024, Castello de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate-solubilizing bacteria a relevant alternative to mineral fertilizations for crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics’ application as an agroecological approach to improve plant growth, soil conditions, and carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR NORVEGE, Jul 2023, Mont-Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la phyllosphère et de sa réponse au biostimulant foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GA342, un produit de biocontrôle pour lutter contre l’oomycète Phytophthora infestans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et valorisation de leur potentiel au bénéfice de la nutrition des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE, SFR NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a biocontrol product in vitro and in planta against Phyphthora infestans in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAPR Pathology &amp; Pests section meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inov3PT, Sep 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance entre les microorganismes et les plantes au cœur des enjeux de renaturation des sols dégradés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Chaire Usinovert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil parameters and bioindicators to assess prebiotics effects on soil health and plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants World Congress (BSWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New AG International; Informa connect, Nov 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inoculation de bactéries solubilisatrices de phosphates permet une diminution de la fertilisation phosphatée du colza en lien avec un changement de spécialisation du phytobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le microbiome du sol au service de la transition agroécologique & la performance agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du centre SEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Brémont, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols & services écosystémiques : questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2020, Beauvais, France. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a Bacillus subtilis strain on flax protection against Fusarium oxysporum and impact on the stem properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Durambur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gügi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées du réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of phosphate limitation and its interactions with nitrogen fertilization on the agronomic performances and nutrient use efficiencies of rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype and MIR leaves spectra comparison between healthy and infected pea cultivars with Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and functional shifts in microbial communities due to different crop residues qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of phosphate limitation and its interactions with nitrogen fertilization on the agronomic performances and nutrient use efficiencies of rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques culturales contrastées sur les communautés microbiennes des sols limoneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afes/ université de Rouen/ Conservatoire d'Espaces Naturels Normandie Seine, Jul 2018, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du pathogène fongique Verticillium dahliae sur le lin fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakid Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th RTMFM (French bio imaging platforms network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparée du rôle des exsudats racinaires de pois (Pisum sativum) et de féverole (Vicia faba) durant les premières phases d’infection par Aphanomyces euteiches, agent pathogène de la pourriture racinaire du pois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohana Laloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées scientifiques "Root Days"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la diversité des bactéries totales et la diversité fonctionnelle potentielle dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’etude des sols : Édition 2018« Le sol au cœur des enjeux sociétaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l'étude du sol (AFES); Laboratoire Étude et COmpréhension de la bioDIVersité (ECODIV) (Université de Rouen Normandie - INRAÉ), Jul 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna (AUSTRIA), Austria. pp.18962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable insertion and transient expression of green fluorescent protein in Aphanomyces euteiches, the causal agent of pea root rot disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohana Laloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European foundation for plant pathology (EFPP) and 10th French society for plant pathology (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay: from diagnosis to evaluation of crop system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deepen knowledge in plant pathology for innovative agro-ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12ème conférence de l’EFPP (European Foundation for Plant Pathology) et 10ème colloque de la SFP (Société Française de Phytopathologie), May 2017, Dunkerque Malo-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the type of contamination and land use on soil enzymatic activities. Results of the French &amp;quot;Bioindicator program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement biologique des sols : site Qualiagro données actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du dispositif Qualiagro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les pathogènes telluriques en contexte horticole : cas du système Choisya ternata/Phytophtora spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine A. Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ième Journée scientifique du GRR-VASI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lery-Poses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the interaction between pea root and the soilborne oomycete A. euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohana Laloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine A. Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Soilborne Oomycete Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Duck Key, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticiliose sur lin textile : comprehension de la maladie et dévevelopment d’un diagnostic en sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine A. Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ième Journée scientifique du GRR-VASI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lery-poses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements du programme ADEME « Bioindicateurs de l’état biologique des sols »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national du « Programme Inventaire, Gestion et Conservation des Sols (IGCS) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques agricoles sur treize activités enzymatiques du sol. Résultats du programme “Bioindicateurs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de contaminants chimiques versus occupation du sol sur les activités enzymatiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des protéglycannes végétaux dans la protection des plantes : cas du pathosystème Pisum sativum /Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GRR VATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais inter-laboratoire pour évaluer le standard ISO 11063 ‘Qualité du sol – méthode pour l’extraction directe des acides nucléiques du sol’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Petric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Abbate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chesnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. séminaire d'Ecotoxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Agroécologie (1347)., Nov 2011, Saint Lager, France. 133 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sectétome de Trametes versicolor: vers un indicateur de l’écotoxicité des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of root border cells in plant defense, case study: Infection of pea by the pathogen Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ieme Journées de l’Ecole Doctorale NBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils fonctionnels fongiques : indicateurs d’écotoxicité des métaux dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des cultures végétales (exemple du pathosystème Pois/Aphanomocyces)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du GRR VATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a soil quality index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Join meeting of the Statistical Society of Canada and of the French Society of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical contamination versus non chemical stressors: the case study of agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 17th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et validation d’un indice d’état biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Séminaire d’Écotoxicologie de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving drought resilience in maize through a soil-applied prebiotic: effects on plant physiology and rhizosphere microbial function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Biostimulants for sustainable agriculture: enhancing plant tolerance to abiotic and biotic stresses, 18, pp.101081. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stress.2025.101081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Considering Levels of P and N Fertilization to Promote Beneficial Interaction between Rapeseed and Phosphate-Solubilizing Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy14020334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics: A Solution for Improving Plant Growth, Soil Health, and Carbon Sequestration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-023-01517-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate solubilizing bacteria a relevant alternative to mineral fertilizations for crops? Part I. When rhizobacteria meet plant P requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.100476. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are native phosphate solubilizing Bacteria a relevant alternative to mineral fertilizations for crops? Part II: PSB inoculation enables a halving of P input and improves the microbial community in the rapeseed rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.100480. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking changes in the soil microbial community to C and N dynamics during crop residue decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (11), pp.3039 - 3059. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2095-3119(20)63567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Grasslands into Crop Rotations, a Way to Restore Microbiodiversity and Soil Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.909. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11100909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Tomato Ve1 Homologous Proteins in Flax and Assessment for Race-Specific Resistance in Two Fiber FlaxCultivars against Verticillium dahliae Race 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.162. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants10010162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faba bean root exudates alter pea root colonization by the oomycete Aphanomyces euteiches at early stages of infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohana Laloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gügi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 312, pp.111032. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.111032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a Bacillus subtilis strain on flax protection against Fusarium oxysporum and its impact on the root and stem cell walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Durambur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gügi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (1), pp.304-322. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the Winter Pea Crop (Instead of Rapeseed) on Soil Microbial Communities, Nitrogen Balance and Wheat Yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.548. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture10110548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flavor Lactone Mimicking AHL Quorum-Sensing Signals Exploits the Broad Affinity of the QsdR Regulator to Stimulate Transcription of the Rhodococcal qsd Operon Involved in Quorum-Quenching and Biocontrol Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvann Bourigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.786. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial state of soil microbial communities determines their stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.5470-5480. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2018.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticillium Wilt on Fiber Flax: Symptoms and Pathogen Development In Planta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (12), pp.2421-2429. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-01-18-0139-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined biological control agents to cope with Phytophthora parasitica, a major pathogen of Choisya ternata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.1011-1025. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1495-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.176-186. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidoreductases provide a more generic response to metallic stressors (Cu and Cd) than hydrolases in soil fungi: new ecotoxicological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.3036-3041. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5145-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid flow cytometry method to assess bacterial abundance in agricultural soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Desaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitive assay for rapid detection and quantification of aphanomyces euteiches in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (10), pp.1138 - 1147. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-09-13-0265-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pesticides on soil enzymes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-014-0458-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing impacts of copper on soil enzyme activities in regard to their natural spatiotemporal variation under long-term different land uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.150-156. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Arabinogalactan Proteins from the Root Caps of Pea and Brassica napus on Aphanomyces euteiches Zoospore Chemotaxis and Germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 (4), pp.1658 - 1670. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.112.198507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'outils de prévision de l'évolution de la stabilité de la structure de sols sous l'effet de la gestion organique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Annabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between border cell responses and localized root infection by pathogenic Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (3), pp.459 - 469. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcr177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory evaluation of the ISO standard 11063 &amp;quot;soil quality - method to directly extract DNA from soil samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imes Petric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Abbate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chesnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (3), pp.454-460. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2011.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the development of fungal biomarkers for metal ecotoxicty assessment: Case of Trametes versicolor exposed to copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4), pp.902-908. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a molecular method to detect and quantify Aphanomyces euteiches in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 273 (1), pp.64-69. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2007.00784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un premier pas vers la compréhension des données biologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3/4), pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660817v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a molecular method to detect and quantify Aphanomyces euteiches in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 273 (1), pp.64-69. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968-2007.00784.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindicateurs des sols pour comprendre les modes d’action de prébiotiques dans la rhizosphère de Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs biologiques opérationnels de la santé des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville - Grand Paris, France. 2025, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26270.04168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Potential of Soil Prebiotics: Indigenous Microbial Recruitment for Enhanced Soil Health, Plant Growth, and Carbon Sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoilCET 2024 - Soil Carbon in the Ecological Transition International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rueil Malmaison, France. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29161.88164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des microorganismes de la phyllosphère et influence de l’application de produit foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bezzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Eude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation pour la santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of nodule-inhabiting bacteria associated with cultivars of Pisum sativum and their biocontrol potential against Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a biocontrol product in vitro and in plant a against Phytophthora infestans in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée école doctorale (JED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two commercial prebiotics, K1® and NUTRIGEO L®, on soil’s fertility parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normadie végetal (NORVEGE) &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan (Rouen), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics' application as an agroecological approach to improve plant growth, soil conditions, and carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICA: La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris-Romainville, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12446.51526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two commercial prebiotics, K1® and NUTRIGEO L®, on soil’s fertility parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants World Congress (BSWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the mode of action of a biocontrol product through the pathosystem Tomato Micro-tom and Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernadon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying phyllosphere and its response to foliar biostimulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bezzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants Wolrd Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GA342 : la nouvelle arme verte pour lutter contre le mildiou de la tomate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorant, UniLaSalle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of nodule-inhabiting bacteria associated with cultivars of Pisum sativum and their biocontrol potential against Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are culturable Phosphate Solubilizing Bacteria diversity and efficiency shaped by plant cover requirements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are culturable Phosphate Solubilizing Bacteria diversity and efficiency shaped by plant cover requirements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulant World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’introduction d’une légumineuse « pois d’hiver » sur la dynamique de l’azote, les communautés microbiennes et les activités enzymatiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées de la SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of phosphorus availability in soil: impact of Phosphate-Solubilizing Microorganisms on rapeseed growth and nutrient use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium Phosphorus in Soils and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la dégradation des résidus de culture sur la minéralisation du carbone, de l’azote et sur les communautés microbiennes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du pathogène fongique Verticillium dahliae sur le lin fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th RTMFM (French bio imaging platforms network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic amendments on soil enzymatic activities. Results of the French “Bioindicator program”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and crop cover: a potential resource of biocontrol agents against pea root rot caused by Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de bactéries entériques pathogènes et/ou antibiorésistantes sur des feuilles de salade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Toustou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journées de la SFR Normandie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of enteric pathogenic bacteria on salad leaves and involvement of conjugative multiple-antibiotic resistance plasmids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Toustou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International ICFMH Conference - FoodMicro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduce grassland in crop rotation, a way to restore microbiodiversity and soil function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms 2018: Digging deeper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. pp.Nicole, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does soil biological state influence C and N mineralization of organic waste during laboratory incubation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bennegadi‐laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramiran 2017 17th international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetry and FT-IR spectroscopy: efficient approaches for organic amendments stability analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE RAMIRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between initial soil microbial diversity and the quality of exogenous organic matter: Effect on carbon stability of Soil Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between initial soil microbial diversity and the quality of exogenous organic matter: Effect on carbon stability of Soil Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gottigen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabinogalactan proteins of border cells: at the frontier between root and microbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguema-Ona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Plancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des contaminants chimiques versus occupation des sols sur les activités enzymatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques nationales « Bioindicateurs &amp; Phytotechnologies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of arabinogalactan proteins from the root caps of Pisum sativum and Brassica napus on Aphanomyces euteiches zoospore chemotaxis and germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC Biological control of Plant Pathogens International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of arabinogalactan proteins from the root caps of Pisum sativum and Brassica napus on Aphanomyces euteiches zoospore chemotaxis and germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first World Congress on the use of Biostimulants in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisum sativum infection by the pathogen Aphnomyces euteiches: role of border cells in plant defense; new tools to cope with plant infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Extracellular functional system in soil fungi: fungal enzymes as exposure biomarkets to metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Toxicity Assessment –Ecotoxicology for Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Metz, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisum sativum infection by the pathogen Aphnomyces euteiches: role of border cells in plant defense; new tools to cope with plant infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation des ressources : applications biotechnologiques dans les agrosystèmes arides et sahariens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisum sativum infection by the pathogen Aphanomyces euteiches : role of border cells in plant defense; new tools to cope with plant infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Soret-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVième Journée IFRMP 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Extracellular functional system in soil fungi: fungal enzymes as exposure biomarkers to metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des doctorants du département SPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rennes, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fungal descriptors as a new tool for the assessement of the quality of agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 19th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Göteborg, Sweden. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et validation d’un indice d’état biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Nationales de l’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The response of extracellular enzymes to copper depends on the developing phase in the fungus Trametes versicolor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. EMEC8 European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom. 1p, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Fungal Descriptors as a New Tool for the Assessment of the Quality of Agricultural Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepeletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des activités enzymatiques microbiennes sous l’effet de contraintes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du colloque d’Ecologie Microbienne de l’Association Francophone d’Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montpellier, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomasse fongique des sols agricoles. Influence des caractéristiques physicochimiques des sols et conséquences d'une pollution cuivrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Nationales de l’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608107v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic activities in crop and grassland soils and the impact of copper addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Enzymes in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Viterbo, Italy. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest in the development of a soil composite indicator to establish risk models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting on Soil and Wetland Ecotoxicology (SOWETOX 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Barcelone, Spain. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la structure des communautés microbiennes telluriques sour l’effet de contraintes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du colloque d’Ecologie Microbienne de l’Association Francophone d’Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montpellier, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités enzymatiques et qualité des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Nationales de l’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an index of biological state of the soil as a new tool for ecotoxicological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lille, France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols et services écosystémiques: questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités enzymatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioindicateurs : des outils biologiques pour des sols durables. Fiches outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et validation d’un indice d’état biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Desaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport final 2005-2008, ADEME. 2008, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de fonctions et propriétés des sols de grande culture intensive: Effets de systèmes de culture alternatifs sur les matières organiques et la structure des sols limoneux, et approche du rôle fonctionnel de la diversité biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Balabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GESSOL--A01494, Inconnu. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId325"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4DD9DDE"/>
+    <w:nsid w:val="CC88E91F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karinelaval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307346v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926186v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mout de Vrieze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581748v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j3d3-pb66" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Planchon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04281690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud'Homme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquerel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573561v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Rezgui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coquerel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakid Zahid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579675v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Mrad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ailhas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461107v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076879v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine A. Driouich" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076355v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;-Gibouin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190709v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746180v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121326v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191131v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Petric" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Abbate" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chesnot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01203991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Aloui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01203990v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02511216v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751131v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601167v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ta&#239;bi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311342v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bucaille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101081" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440916v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14020334" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277213v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-023-01517-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582284v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100476" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100480" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03124829v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10010162" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353784v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2095-3119(20)63567-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03352845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111032" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932988v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Besnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13882" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014619v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10110548" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963019v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakib Zahid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-18-0139-RE" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847482v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1495-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099575v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.07.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532517v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5145-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111468v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desaire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.12.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208750v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-13-0265-R" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687897v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche-Ajzenberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-014-0458-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419082v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vinceslas-Akpa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.02.027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848269v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Burel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.198507" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019373v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848284v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Cannesan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr177" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963282v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imes Petric" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2011.01.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJHWPCJD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668079v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.101" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWSP8194-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476343v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sauvage" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.00784" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659080v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Tivoli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968-2007.00784.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132815v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26270.04168" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426189v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29161.88164" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558235v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bezzez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Barray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Eude" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756757v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04560944v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279214v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12446.51526" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756679v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561047v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernadon-Mery" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339349v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458262v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alahmad" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374438v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574262v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372808v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574254v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374357v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574248v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080210v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Camiade" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Toustou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Buquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372779v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374569v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080195v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574234v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786106v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Peltre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277887v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bennegadi&#8208;laurent" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561826v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Damay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561820v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579670v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115269v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746224v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125123v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125529v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02527313v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203985v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203993v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02517785v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Soret-Morvan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02511297v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753576v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817893v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepeletier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601190v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608107v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601168v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601605v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817859v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601191v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601166v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legras" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601613v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600208v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lemaire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542999v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883503v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494282v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Desaire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831937v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karinelaval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=USwHIUkAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926186v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mout de Vrieze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j3d3-pb66" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Planchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04281690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud'Homme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquerel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Rezgui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coquerel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakid Zahid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306371v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573536v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Mrad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ailhas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579675v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461107v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine A. Driouich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076355v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;-Gibouin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076874v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190751v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121326v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191131v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Petric" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Abbate" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chesnot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01203991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Aloui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121519v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01203990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02511216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751131v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601167v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ta&#239;bi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600334v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311342v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bucaille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101081" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440916v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14020334" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277213v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-023-01517-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582284v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100476" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582295v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100480" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353784v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2095-3119(20)63567-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03124829v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10010162" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03352845v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111032" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932988v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Besnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13882" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014619v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10110548" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963019v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakib Zahid" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-18-0139-RE" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847482v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1495-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099575v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.07.010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532517v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5145-8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111468v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desaire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.12.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208750v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-13-0265-R" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687897v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche-Ajzenberg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-014-0458-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419082v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vinceslas-Akpa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.02.027" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848269v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Burel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.198507" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019373v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848284v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Cannesan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr177" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963282v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imes Petric" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2011.01.016" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJHWPCJD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668079v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.101" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWSP8194-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476343v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sauvage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.00784" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659080v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Tivoli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968-2007.00784.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132815v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26270.04168" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426189v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29161.88164" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558235v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bezzez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Barray" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Eude" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04560944v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756557v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756757v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279214v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12446.51526" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756679v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561047v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernadon-Mery" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339349v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458262v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alahmad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372909v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374438v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372808v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574262v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374569v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574254v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374357v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574248v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372779v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080210v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Camiade" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Toustou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Buquet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574234v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786106v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Peltre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277887v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bennegadi&#8208;laurent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561826v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Damay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561820v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579670v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115269v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746224v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125123v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125529v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02527313v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203985v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02511297v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02517785v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Soret-Morvan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203993v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753576v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601605v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817859v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817893v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepeletier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601190v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608107v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601168v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601166v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legras" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601191v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601613v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600208v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lemaire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542999v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883503v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494282v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Desaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831937v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>